--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -10,155 +10,2486 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="759">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7157</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>AO</t>
+  </si>
+  <si>
+    <t>Ata Ordinária</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/ata_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 02 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>7180</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária do dia 13 de fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ata nº 003 da Sessão Ordinária do dia 02 de março de 2026</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/ata_no_004-2026_-_sessao_ordinaria_do_dia_16_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 004 da Sessão Ordinária do dia 16 de março de 2026</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>Ata Extraordinária</t>
+  </si>
+  <si>
+    <t>Ata nº 001 da Sessão Extraordinária do dia 10 de março de 2026.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/ata_no_002-2026_-_sessao_extraordinaria_do_dia_19_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 002 da Sessão Extraordinária do dia 19 de março de 2026.</t>
+  </si>
+  <si>
+    <t>7156</t>
+  </si>
+  <si>
+    <t>CPI</t>
+  </si>
+  <si>
+    <t>Comissão Parlamentar de Inquérito</t>
+  </si>
+  <si>
+    <t>ATA SESSÃO ORDINÁRIA DO DIA 02 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/ccf_000581.pdf</t>
+  </si>
+  <si>
+    <t>Modifica-se o Inciso VII, do Artigo 314, do Projeto Substitutivo nº 001/2026, de 02 de março de 2026, de autoria do Executivo Municipal, que dispõe sobre o “PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."” e, que passa a ter a seguinte redação:_x000D_
+_x000D_
+Onde “lia-se”: _x000D_
+_x000D_
+Art. 314. A TAXA DE EXPEDIENTE tem como fato gerador:_x000D_
+(...)_x000D_
+VII – A lavratura de atos em geral, inclusive inscrição em cadastro, emissões de guias para pagamentos de tributos, termos, contratos, declarações o aludido serviço de forma gratuita nos canais digitais da prefeitura;_x000D_
+_x000D_
+_x000D_
+Passa-se “a ler”: _x000D_
+_x000D_
+Art. 314. A TAXA DE EXPEDIENTE tem como fato gerador:_x000D_
+(...)_x000D_
+VII – A lavratura de atos em geral, inclusive inscrição em cadastro, termos, contratos, declarações o aludido serviço de forma gratuita nos canais digitais da prefeitura;</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/ccf_000582.pdf</t>
+  </si>
+  <si>
+    <t>Suprime- se o Inciso IV, do Art. 353, do Projeto Substitutivo nº 001/2026, de 02 de março de 2026, de autoria do Executivo Municipal, que dispõe sobre o “PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS." e, que passa a ter a seguinte redação:_x000D_
+_x000D_
+Art. 353. Interpreta-se literalmente a legislação tributária que disponha sobre:_x000D_
+_x000D_
+I - (…)_x000D_
+_x000D_
+II - (…)_x000D_
+_x000D_
+III - (…)_x000D_
+_x000D_
+IV – Definição da Base de cálculo do tributo.</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/ccf_000583.pdf</t>
+  </si>
+  <si>
+    <t>Suprime- se o Inciso III, do Art. 439, do Projeto Substitutivo nº 001/2026, de 02 de março de 2026, de autoria do Executivo Municipal, que dispõe sobre o “PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS." e, que passa a ter a seguinte redação:_x000D_
+_x000D_
+Art. 439. O direito de a Fazenda Pública constituir o crédito tributário extingue-se após 5 (cinco) anos, contados:_x000D_
+_x000D_
+I - (…)_x000D_
+_x000D_
+II – Da data em que se tornar definitiva a decisão que houver anulado, por vício formal, o lançamento anteriormente afetuado;_x000D_
+_x000D_
+III - Da data em que se tornar definitiva a decisão que houver anulado, por vício formal, o lançamento anteriormente afetuado.</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/ccf_000584.pdf</t>
+  </si>
+  <si>
+    <t>Suprime- se o §4º, do Art. 507, do Projeto Substitutivo nº 001/2026, de 02 de março de 2026, de autoria do Executivo Municipal, que dispõe sobre o “PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS." e, que passa a ter a seguinte redação:_x000D_
+_x000D_
+Art. 507. Aplicar-se-à o Regime Especial de Fiscalização nas seguintes hipóteses:_x000D_
+_x000D_
+(…)_x000D_
+_x000D_
+§4º  O sujeito passivo que estiver há mais de 90 (noventa) dias em atraso com o pagamento do ISS deverá solicitar autorização especial para emissão de cada Nota Fiscal de Serviço Eletrônica – NFS-e.</t>
+  </si>
+  <si>
     <t>7079</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
+    <t>Rejane Garcia, Heronides Silveira Junior, Josi Koch, Nubia Foschiera</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, indicando para que sejam feitos estudos de drenagem, levantamentos e asfaltamento na Rua D-06, Setor Industrial, acesso às chácaras.</t>
+  </si>
+  <si>
+    <t>7080</t>
+  </si>
+  <si>
     <t>Rejane Garcia</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/</t>
-[...10 lines deleted...]
-  <si>
     <t>Os Vereadores que este subscrevem, vem na forma regimental em vigor, solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, reiterando a necessidade de implantação de uma alça retorno na Rua 01 no perímetro compreendido entre as empresas: “Rodobens Toyota, Disbrava e “Agritex Pneus”, perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>O envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, INDICAR, ações imediatas referentes a elaboração do plano diretor ferroviário, tendo em vista a instalação da ferrovia. A instalação do terminal ferroviário e do porto seco exigem planejamento e garantia do direito de preempção para planejamento e implantação de obras pela iniciativa privada.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Ação Social, indicando a adoção de medidas para a promoção de programas de capacitação e qualificação de cuidadores de pessoas com deficiência e idosos no âmbito do município.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>Rejane Garcia, Renato Beraldo da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_no_005-2026.pdf</t>
+  </si>
+  <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, indicando obras de engenharia visando o alargamento da ponte sobre o Rio Bonito, localizada da rodovia municipal “Albino Fries” nas proximidades da Empresa “Dreyfus”.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>Rejane Garcia, Josi Koch, Nubia Foschiera</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_no_006-2026.pdf</t>
+  </si>
+  <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor José Eugênio de Paiva (Dr. Eugênio), Deputado Estadual (|PSB), INDICANDO gestões no sentido de incluir o município de Água Boa no Programa de Construção de Calçadas, em parceria entre o Estado de Mato Grosso (SINFRA) e a Prefeitura Municipal, priorizando os bairros Vila Nova e Operário.</t>
   </si>
   <si>
+    <t>7090</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera, Heronides Silveira Junior, Humberto</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabricio Mendonça Pedroso, Secretário Municipal de Infraestrutura, , solicitando que sejam realizados, com a máxima urgência, serviços de manutenção, recuperação e melhorias nas estradas rurais da região do Projeto de Assentamento Jatobazinho, neste município.</t>
+  </si>
+  <si>
+    <t>7091</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cleria Wagner, Secretária Municipal de Educação, solicitando a aquisição e disponibilização de Kits de Primeiros Socorros para todas as Escolas e Creches da Rede Municipal de Ensino, com o objetivo de promover maior segurança aos alunos, professores e demais servidores.</t>
+  </si>
+  <si>
+    <t>7097</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7097/indicacao_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e o Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que adote as providências necessárias para a adesão, ampliação e fortalecimento do Programa Minha Casa Minha Vida no Município de Água Boa–MT, em articulação com os Governos Estadual e Federal.</t>
+  </si>
+  <si>
+    <t>7098</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e o Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, solicitando a designação de um guarda para o Cemitério Municipal “Pe. Gaetano Chináglia”.</t>
+  </si>
+  <si>
+    <t>7100</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7100/indicacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Deputado Estadual Dr. José Eugênio De Paiva, solicitando a viabilização para destinação de emenda parlamentar com a finalidade de auxiliar no custeio da 33ª Edição da Expovale 2026, tradicional festa típica da região.</t>
+  </si>
+  <si>
+    <t>7101</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a realização de um mutirão de limpeza em todos os Projetos de Assentamento existentes neste município.</t>
+  </si>
+  <si>
+    <t>7103</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7103/indicacao_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e ao Conselho Municipal de Saúde, solicitando a criação do Centro Municipal de Auxílio aos Animais – CMAA, com a atribuição principal de promover o bem-estar animal no Município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7105</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Heronides Silveira Junior, Josi Koch, Renato Beraldo da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam realizadas manutenções no parquinho infantil localizado na Avenida Planalto, nas proximidades da Igreja Boa Semente, neste município, sendo especificamente:_x000D_
+•	O reparo imediato das correntes do balanço, que se encontram rompidas;_x000D_
+•	A realização de manutenção preventiva, com reaperto de parafusos;_x000D_
+•	A substituição de peças danificadas, garantindo a segurança e a integridade dos equipamentos.</t>
+  </si>
+  <si>
+    <t>7107</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7107/indicacao_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando a necessidade de adoção de providências no sentido de realizar serviços de manutenção e recuperação da estrada do Projeto de Assentamento Jaraguá, especificamente no trecho sentido das seringas, passando pela ponte do Rio 7 de Setembro e seguindo à esquerda, considerando que as máquinas do Município já se encontram nas proximidades da referida localidade.</t>
+  </si>
+  <si>
+    <t>7108</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7108/indicacao_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando que sejam adotadas providências urgentes no sentido de realizar serviços de manutenção e recuperação das estradas de acesso ao Projeto de Assentamento Martins, com atenção especial à rota do Antônio Marruco, tendo em vista as condições precárias atualmente existentes.</t>
+  </si>
+  <si>
+    <t>7109</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7109/indicacao_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam adotadas as providências necessárias para a conclusão da iluminação pública na Avenida Universitária, no trecho compreendido entre a Faculdade UNI-MT e a BR-158, tendo em vista que referido trajeto atualmente não dispõe de iluminação adequada.</t>
+  </si>
+  <si>
+    <t>7110</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7110/indicacao_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando que sejam adotadas, com a máxima urgência, as providências necessárias para a manutenção e recuperação da ponte sobre o Córrego Sandú, situada na Região da Serrinha.</t>
+  </si>
+  <si>
+    <t>7111</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7111/indicacao_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de estudos para a construção de um Canil Municipal e de um Centro de Zoonoses, com o objetivo de atender à demanda do município no que se refere ao controle populacional de animais, acolhimento, cuidados veterinários e prevenção de zoonoses.</t>
+  </si>
+  <si>
+    <t>7113</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Renato Beraldo da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Prefeito Municipal, Dr. Mariano Kolankiewicz Filho, que seja analisada a possibilidade de equiparar o percentual da revisão geral anual dos subsídios e vencimentos dos servidores públicos municipais efetivos, comissionados e contratados, atualmente fixado em 3,90% (três vírgula noventa por cento), ao percentual de 5,40% (cinco vírgula quarenta por cento) concedido pelo Poder Executivo do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>7115</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, indicando a criação de um programa municipal de bolsas de estudos para cursos superiores, a ser destinado a estudantes regularmente matriculados nas universidades instaladas no Município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7116</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a carreta do Hospital do Câncer de Cuiabá-MT em nosso município, para atendimentos gratuitos em diversas especialidades médicas.</t>
+  </si>
+  <si>
+    <t>7118</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7118/indicacao_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a execução de cascalhamento, elevação e demais melhorias na Rua 1, trecho compreendido após o trevo da MT-414 com a MT-240 e BR-158, sentido município de Canarana-MT, via paralela que cede acesso ao comércio existente naquela região.</t>
+  </si>
+  <si>
+    <t>7130</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Heronides Silveira Junior, Josi Koch</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de estacionamento em ambos os lados do canteiro central da Avenida Araguaia, no trecho compreendido entre o Sindicato Rural, os atuais comércios da Rua 02 até a Avenida Norberto Schwantes no município de Água Boa.</t>
+  </si>
+  <si>
+    <t>7135</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Nubia Foschiera, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando estudo técnico de viabilidade para implantação de mão única na via em frente à Escola Municipal “Ermindo Mendel”, bem como a adequação da parada de ônibus para frente da referida unidade escolar.</t>
+  </si>
+  <si>
+    <t>7136</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera, Humberto</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer, solicitando que sejam implantadas aulas de defesa pessoal feminina, com foco na prevenção, proteção e enfrentamento à violência doméstica e familiar contra a mulher.</t>
+  </si>
+  <si>
+    <t>7139</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Josi Koch</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a necessidade de instalação de poste com iluminação pública na Rua A10, localizada no Bairro Rodoviário, neste município.</t>
+  </si>
+  <si>
+    <t>7141</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/indicacao_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando providências urgentes quanto ao controle, drenagem e direcionamento adequado do fluxo das águas pluviais provenientes das serras que atravessam a Vila Serrinha, neste município.</t>
+  </si>
+  <si>
+    <t>7148</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Adelar Fusinato, Demilson Augusto de Carvalho, Heronides Silveira Junior, Josi Koch, Nubia Foschiera, Rejane Garcia, Renato Beraldo da Silva, Rodrigo Rosa, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Matheus dos Santos, Secretário Municipal de Saúde, solicitando que o Centro de Especialidades e a UPINHA passem a denominar-se: Centro de Especialidades e UPINHA - Theodoro Carlos Magalhães Pinto</t>
+  </si>
+  <si>
+    <t>7150</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a realização de manutenção geral do Campo de Futebol Adriano Santos Araújo, localizado no Bairro Jardim Tropical, bem como a manutenção do Ginásio de Esportes do Tropical, situado ao lado do referido campo.</t>
+  </si>
+  <si>
+    <t>7152</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando que sejam construídos pontos de ônibus em todos os Projetos de Assentamento do Município, especialmente nos locais utilizados para o embarque e desembarque de estudantes do transporte escolar.</t>
+  </si>
+  <si>
+    <t>7153</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a criação e implantação de uma praça pública no Setor Norte, localizada entre as Ruas 58 e 60, no município de Água Boa–MT.</t>
+  </si>
+  <si>
+    <t>7154</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração, solicitando a elaboração e regulamentação de critérios técnicos, jurídicos e econômicos para a comercialização dos terrenos do Setor Industrial I, instituídos pela Lei Ordinária nº 1.965, de 03 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>7155</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a realização de serviços de recuperação, manutenção e melhorias nas estradas vicinais do município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7158</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando realização de reforma estrutural completa do Estádio Municipal Irineu Spenthof, tendo em vista as condições precárias em que o mesmo se encontra.</t>
+  </si>
+  <si>
+    <t>7168</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Heronides Silveira Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizado, com urgência, o reparo na ponte sobre o Córrego “Miguelão”, localizada na MT-414, na região do Distrito de Serrinha, neste município.</t>
+  </si>
+  <si>
+    <t>7169</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando as seguintes providências no bairro Cristalino:_x000D_
+1.	A realização de limpeza imediata do canal localizado na Rua 1, paralelo à MT-240;_x000D_
+2.	A retirada do excesso de terra, acúmulo de vegetação que vêm prejudicando o regular escoamento das águas pluviais;_x000D_
+3.	A realização de estudo técnico posterior para implantação de sistema adequado de drenagem, visando solucionar de forma definitiva o acúmulo de água no referido local.</t>
+  </si>
+  <si>
+    <t>7170</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Adelar Fusinato, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a perfuração e instalação de poços artesianos na comunidade da Serrinha, com a devida estrutura de reservação e distribuição de água, visando melhorar a vazão, regularidade e qualidade do abastecimento local.</t>
+  </si>
+  <si>
+    <t>7171</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indiicacao_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção de pontos de ônibus cobertos nas localidades onde há embarque e desembarque de alunos da rede municipal e estadual de ensino que utilizam o transporte escolar.</t>
+  </si>
+  <si>
+    <t>7172</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, solicitando a implementação do serviço de transporte público coletivo urbano no Município de Água Boa, de forma a atender de maneira ampla e eficiente toda a população.</t>
+  </si>
+  <si>
+    <t>7173</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_no_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando a isenção do Imposto Predial e Territorial Urbano (IPTU) aos proprietários de imóveis situados em vias públicas que não possuem pavimentação asfáltica.</t>
+  </si>
+  <si>
+    <t>7175</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Adelar Fusinato, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_noo_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando construção de passarela elevada para travessia de pedestres na Avenida Araguaia, garantindo acesso seguro entre os Bairros Jardim Tropical e Primavera, especificamente nos seguintes pontos:_x000D_
+•	Interligação da Rua E-1 (Bairro Primavera) com a Rua G12 (Bairro Jardim Tropical), via que dá acesso à Universidade Aberta do Brasil (UAB) e ao Campo de Futebol Adriano Santos Araújo;_x000D_
+•	Interligação da Rua E (Bairro Jardim Tropical) com a Rua F-5 (Bairro Primavera), acesso à quadra coberta da Escola Municipal Cecília Meireles.</t>
+  </si>
+  <si>
+    <t>7176</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7176/indicacao_no_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Pedroso Mendonça, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de manutenção e melhorias nos parquinhos e pergolados da Lagoa João Masena de Oliveira, bem como a construção de rampa de acesso nas proximidades do Laggon Restaurante.</t>
+  </si>
+  <si>
+    <t>7177</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_no_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que o Loteamento Industrial deste Município passe a denominar-se “Loteamento Industrial Ângelo Zandoná”.</t>
+  </si>
+  <si>
+    <t>7178</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_no_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Pedroso Mendonça, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a viabilidade de estudos para a construção de uma Praça para lazer com academia ao “Ar livre” no Bairro Guarujá Expansão em terreno cedido ao município e denominado como equipamento público, terreno este com a extensão de 1.298.47 m² localizado na área de Loteamento Urbano no “Residencial Buritis de Primavera”.</t>
+  </si>
+  <si>
+    <t>7179</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_no_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que sejam adotadas providências quanto à regulação e agendamento imediato de consultas e procedimentos médicos para pacientes residentes no interior do município.</t>
+  </si>
+  <si>
+    <t>7181</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_no_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando construção de uma Praça do Trenzinho em frente à Associação Pestalozzi de Água Boa, com estrutura semelhante à já existente nas proximidades da Igreja Boa Semente.</t>
+  </si>
+  <si>
+    <t>7182</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Rejane Garcia, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_no_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a aquisição de 02 (dois) tratores, equipados com implementos adequados (roçadeiras articuladas ou similares), destinados à execução de serviços de roçada e manutenção de áreas públicas urbanas.</t>
+  </si>
+  <si>
+    <t>7195</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Demilson Augusto de Carvalho, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/indicacao_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção e instalação de banheiros públicos na Lagoa João Masena de Oliveira, garantindo estrutura adequada, acessível e permanente para atendimento aos frequentadores do local.</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera, Humberto, Rejane Garcia</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/indicacao_no_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, a realização de estudos técnicos visando à implantação de via de mão única nas ruas localizadas no entorno da Escola Municipal de Educação Infantil “Catarina Lúcia Zandoná”, Escola Municipal “Cecília Meireles”, Escola Municipal de Educação Infantil “Giselda Trentin”, Escola Municipal de Educação Infantil “Cantinho da Alegria” e  a Escola Municipal “Vila Nova”, bem como a devida sinalização horizontal e vertical necessária para a organização do tráfego.</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_no_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando as providências necessárias para a implantação de um parquinho infantil no Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_no_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, om cópia ao Ilustríssimo_x000D_
+Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de estudos e providências para a instalação de câmeras de segurança no Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Rodrigo Rosa, Adelar Fusinato</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_no_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando que seja realizado um mutirão de limpeza no Setor Industrial, especialmente na Rua 06, compreendendo serviços como roçada, retirada de entulhos, limpeza das margens da via e demais providências necessárias para a adequada manutenção do local.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7205/indicacao_no_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de placas de sinalização viária no Setor Industrial, devido a instalação da Unidade do DETRAN na localidade e o aumento significativo no fluxo de veículos.</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_no_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção de uma pista de atletismo em volta do Estádio Municipal Irineu Spenthof, localizado no Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_no_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente à Excelentíssima Senhor Deputada Estadual Janaina Riva, emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais), para manutenção da saúde do município</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_no_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de redutores de velocidade na Avenida Planalto, no ponto compreendido em ambos os lados da via, nas proximidades do Fórum, no município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Nubia Foschiera</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_no_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, que sejam realizados estudos e providências para a ampliação da estrutura física da Escola Municipal “Cecília Meireles”, com a construção de novas salas de aula e ampliação de um refeitório adequado para os alunos.</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rodrigo Rosa, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_no_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que o valor de R$ 200.000,00 (duzentos mil reais), recebido como premiação pela conquista do Selo Ouro no Programa Imuniza Mais MT, seja direcionado para o custeio das ações da Atenção Básica, voltadas primordialmente às ações de imunização, ações extramuros, bem como às atividades médico-assistenciais realizadas no município.</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_no_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação e adaptação de espaços públicos, especialmente praças e áreas de lazer, contemplando estruturas voltadas às pessoas com Transtorno do Espectro Autista (TEA) no município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Josi Koch, Adelar Fusinato, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_no_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a realização urgente de estudos para reforma e ampliação da Casa Mortuária, adaptando o espaço com projeto de salas individuais e climatizadas para a realização dos velórios, bem como, a arborização em todo o entorno.</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Rodrigo Rosa, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_no_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Dr. José Eugênio de Paiva, Deputado Estadual e à Agencia Nacional de Telecomunicações (ANATEL), solicitando a necessidade de adoção de medidas e articulações institucionais visando dar celeridade ao processo de implantação da tecnologia de rede móvel 5G no município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_no_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do Departamento Municipal de Água e Esgoto (DEMAE), solicitando a aquisição de um Detector de Vazamento de Água Subterrânea, para utilização na manutenção das redes públicas e no apoio à identificação de vazamentos nas redes particulares de abastecimento de água no município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7220</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_no_064-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando a adoção de medidas administrativas e normativas para que, nos processos licitatórios realizados pela Administração Pública Municipal, seja priorizada, quando legalmente possível, a contratação de empresas instaladas no município, como forma de incentivar o desenvolvimento econômico local.</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Josi Koch, Demilson Augusto de Carvalho, Heronides Silveira Junior, Renato Beraldo da Silva, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_no_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a revitalização da Praça do Lazer, com a realização de reparos e melhorias estruturais no local. Sugere-se que sejam incluídas, entre outras medidas necessárias:_x000D_
+•	Reparos gerais na estrutura da praça;_x000D_
+•	Manutenção e melhorias nos portões e nas telas das quadras esportivas;_x000D_
+•	Melhorias e manutenção nas pistas de skate;_x000D_
+•	Instalação e reposição de lixeiras;_x000D_
+•	Serviços de jardinagem e paisagismo, com poda, plantio e manutenção das áreas verdes;_x000D_
+•	Higienização e renovação da areia nos espaços destinados às atividades recreativas.</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_no_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a revitalização e melhorias em toda a extensão da Avenida Júlio Campos, até a Rua 31, contemplando, entre outras intervenções:_x000D_
+•	Revitalização e readequação dos estacionamentos ao longo da avenida;_x000D_
+•	Recuperação e melhoria das passarelas e calçadas;_x000D_
+•	Revitalização dos canteiros centrais, com paisagismo e manutenção;_x000D_
+•	Reformas e melhorias nas rotatórias existentes;_x000D_
+•	Implantação e reforço da sinalização horizontal e vertical;_x000D_
+•	Implantação de ciclovias ao longo da via, promovendo maior segurança aos ciclistas;_x000D_
+•	Outras melhorias urbanísticas que contribuam para a organização, segurança e mobilidade da via.</t>
+  </si>
+  <si>
+    <t>7227</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_no_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando que seja criada cláusula específica no Programa Dinheiro Direto na Escola (PDDE) Municipal, estabelecendo percentual adicional de repasse financeiro às unidades escolares da rede municipal que obtiverem destaque em indicadores de desempenho educacional, especialmente nas avaliações internas e externas de aprendizagem.</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/indicacao_no_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando a elaboração e envio a esta Casa de Leis de Projeto de Lei que institua um programa municipal de premiação e incentivo aos professores, diretores, coordenadores pedagógicos e demais profissionais da educação das unidades escolares que atingirem ou superarem as metas educacionais estabelecidas anualmente pela Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/indicacao_no_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Ação Social e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a avaliação e implantação de ações itinerantes de atendimento nos Projetos de Assentamento do município, levando serviços essenciais diretamente às comunidades rurais._x000D_
+Sugere-se, especialmente, a participação das seguintes secretarias e programas:_x000D_
+•	Secretaria Municipal de Assistência Social, por meio do programa CRAS em Movimento, realizando atendimentos e orientações sociais, atualização e regularização de cadastros, bem como serviços relacionados a benefícios e programas sociais;_x000D_
+•	Secretaria Municipal de Saúde, com a oferta de serviços extramuros de saúde, incluindo atendimentos básicos, vacinação, orientações de prevenção, acompanhamento de saúde da família e demais serviços pertinentes.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a implementação do funcionamento ininterrupto da Farmácia Municipal, 24 (vinte e quatro) horas por dia, de segunda a segunda-feira.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cleria Wagner, Secretária Municipal de Educação, solicitando que seja feira reforma e revitalização do Parquinho infantil da Escola Municipal do Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer, solicitando que seja feita a revitalização da academia pública (circuito de ginástica) no Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_no_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que seja feita a elaboração e implementação de um Programa Municipal de Captura, Esterilização e Devolução (CED) de cães e gatos em situação de rua no município (projeto modelo em anexo).</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_no_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer e ao Excelentíssimo Senhor Dr. José Eugênio de Paiva, Deputado Estadual, solicitando a realização de uma reunião envolvendo todos os representantes, dirigentes, treinadores e lideranças do esporte local, especialmente do futebol, com o objetivo de discutir e alinhar o planejamento das seleções municipais.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_no_075-2026_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de placas de sinalização em todo o perímetro urbano do município de Água Boa – MT, contemplando a identificação de ruas, avenidas, bairros e demais logradouros públicos.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, om cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de reforma da quadra de esportes e Academia ao ar livre localizada no Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_no_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, a necessidade de promover melhorias no acesso da BR-158 ao núcleo urbano do Projeto de Assentamento Santa Maria.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_no_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando que providencie a instalação de placas de sinalização indicativas nos principais acessos em todos os Projetos de Assentamento (PAs) localizados no município de Água Boa – MT, visando facilitar a orientação de moradores, visitantes e usuários das vias públicas.</t>
+  </si>
+  <si>
+    <t>7275</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção de ponte sobre o Rio Vanick ligando o P.A. Nacional ao P.A. Jandira.</t>
+  </si>
+  <si>
+    <t>7290</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a necessidade de instalação de iluminação pública ao longo da estrada ‘Izontina Soares Biazi’, popularmente conhecida como "Rota do Leite".</t>
+  </si>
+  <si>
+    <t>7291</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de um parquinho de trenzinho na Avenida Araguaia, Setor Luís Costa, nas proximidades da Garagem RR Veículos, com estrutura nos mesmos moldes do já existente nas proximidades da Igreja Boa Semente, com o objetivo de complementar a academia ao ar livre já instalada no local.</t>
+  </si>
+  <si>
     <t>7089</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7089/mocao_de_paravbenizacao_no_001-2026.pdf</t>
+  </si>
+  <si>
     <t>Requerem o envio da presente Moção de Reconhecimento às Empresas SmartField, V-Tec, Union Bussines e Fazenda Santa Cruz pela realização do 1º Smartelfied Day.</t>
+  </si>
+  <si>
+    <t>7112</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7112/mocao_de_parabenizacao_no__002-2026-_isaque_silva_coelho_filho.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam envio desta Moção de Parabenização ao aluno ISAQUE SILVA COELHO FILHO, da Escola Técnica Estadual (ETEC) de Água Boa que conquistou a medalha de bronze na 2ª edição da Olímpiada Brasileira de Administração, alcançando destaque em nível nacional, com o trabalho intitulado “Atuação da Solaris Energy na consolidação da energia solar no Brasil” realizado de 22 a 24 de outubro de 2025 em Cuiabá-MT, participando na etapa “Estadual.”</t>
+  </si>
+  <si>
+    <t>7114</t>
+  </si>
+  <si>
+    <t>Renato Beraldo da Silva, Heronides Silveira Junior, Josi Koch</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o registro desta Moção de Pesar pelo falecimento de nosso querido amigo THEODORO CARLOS MAGALHÃES PINTO, “Theo”, ocorrido em 24 de janeiro de 2026, na cidade de Barretos-SP.</t>
+  </si>
+  <si>
+    <t>7131</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio desta Moção de Parabenização ao aluno da Escola Estadual “9 de Julho”, GUILHERME TONSAK CIPRIANI, premiado com medalha de prata na Olímpiada de Matemática.</t>
+  </si>
+  <si>
+    <t>7134</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/mocao_de_reconhecimento_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor JOSÉ FRANCISCO DO NASCIMENTO, Gerente de Urbanismo da Prefeitura Municipal de Água Boa-MT.</t>
+  </si>
+  <si>
+    <t>7143</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/mocao_de_parabenizapcao_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio da presente Moção de Parabenização à Senhora ANDRÉIA CAROLINA DOMINGUES FUJIOKA, Secretária de Estado de Agricultura Familiar, em razão dos relevantes serviços prestados ao Estado de Mato Grosso, com especial atenção e dedicação ao município de Água Boa-MT.</t>
+  </si>
+  <si>
+    <t>7149</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Demilson Augusto de Carvalho, Josi Koch, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/mocao_de_aplausos__no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à SECRETARIA MUNICIPAL DE SAÚDE DE ÁGUA BOA-MT, extensiva a todos os servidores, profissionais e colaboradores da pasta, em razão das relevantes conquistas alcançadas, que elevam o nome do município ao cenário estadual e nacional._x000D_
+O Município de Água Boa-MT conquistou a 1ª premiação no Programa de Qualificação das Ações de Vigilância em Saúde (PQA-VS) – 2024, figurando entre os 10 melhores municípios do Brasil, dentre mais de 5.500 municípios, alcançando 100% dos indicadores de vigilância em saúde avaliados, resultado que demonstra excelência técnica, planejamento, compromisso e eficiência na gestão da saúde pública;_x000D_
+O Município também foi agraciado com o Selo Ouro de Imunização, no âmbito do programa Imuniza Mais MT, obtendo o 2º lugar entre os municípios com população de 15 mil a 49.999 habitantes, com destaque para a melhor cobertura vacinal infantil do Estado nessa categoria;_x000D_
+Tal desempenho garantiu ao Município de Água Boa-MT um repasse financeiro no valor de R$ 200.000,00 (duzentos mil reais) por parte do Governo do Estado de Mato Grosso, recurso que contribuirá significativamente para o fortalecimento das ações e serviços de saúde;</t>
+  </si>
+  <si>
+    <t>7189</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/mocao_de_parabenizacao_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o envio de Moção de Parabenização ao 2º Pelotão Independente Bombeiro Militar (2º PIBM) pela nobre missão de salvar e proteger vidas.</t>
+  </si>
+  <si>
+    <t>7196</t>
+  </si>
+  <si>
+    <t>Demilson Augusto de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7196/mocao_de_parabenizacao_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente Moção de Parabenização à equipe do 2º Pelotão Independente Bombeiro Militar, pela atuação exemplar no atendimento de uma ocorrência de emergência clínica envolvendo um recém-nascido, no município de Água Boa.</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/mocao_de_parabenizacao_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste Expediente ao Ilustríssimo Senhor MARCOS GUERRA, pelos relevantes feitos esportivos ao conquistar o título de campeão de boxe profissional no dia 28 de fevereiro de 2026, no município de Goiânia (GO), trazendo com seu esforço e determinação o cinturão de campeão para a cidade de Água Boa (MT), elevando o nome de nossa região no cenário esportivo nacional.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/mocao_de_parabenizacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam o envio desta MOÇÃO DE PARABENIZAÇÃO às professoras e aos alunos do município de Água Boa-MT, pelas premiações do Programa Reconhecimento Mais Professores, iniciativa que premiará 100 mil docentes de instituições públicas que alcançaram os melhores resultados no Índice de Desenvolvimento da Educação Básica (Ideb).</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Rejane Garcia, Rodrigo Rosa, Ronaldo Portella de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/mocao_de_reconhecimento_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente à Secretaria Municipal de Educação, na pessoa da Senhora Cléria Wagner, extensiva a toda a equipe pedagógica, pelas conquistas do SELO OURO DE ALFABETIZAÇÃO, concedido pelo Ministério da Educação, pelo SELO DIAMANTE DO PRÊMIO ALFABETIZA MT, bem como pelos demais reconhecimentos obtidos em nível estadual e nacional.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella de Lima, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Rodrigo Rosa</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/mocaol_de_reconhecimento_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor FÁBIO CESAR DA SILVA, em reconhecimento a realização dos belíssimos shows de fogos de artifício promovidos durante as épocas festivas, os quais têm proporcionado momentos de alegria, encanto e emoção à população água-boense.</t>
+  </si>
+  <si>
+    <t>7125</t>
+  </si>
+  <si>
+    <t>PARCG</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Geral</t>
+  </si>
+  <si>
+    <t>CG - Comissão Geral</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/parecer_no_001-2026_-_comssao_geral_.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei nº 1915, de 02 de fevereiro de 2026, do Executivo Municipal, que “ALTERA O ART. 6º DA LEI MUNICIPAL Nº 1787/2023, QUE AUTORIZA A DOAÇÃO DE ÁREA PÚBLICA À COCAMAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7126</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/parecer_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei nº 1916, de 02 de fevereiro de 2026, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS) NA FORMA QUE ESPECÍFICA.”</t>
+  </si>
+  <si>
+    <t>7127</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/parecer_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 002, de 02 de fevereiro de 2026, de Autoria da Mesa Diretora da Câmara Municipal, que “DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA PREVISTA EM LEGISLAÇÃO MUNICIPAL, NA FORMA QUE ESPECIFICA.”</t>
+  </si>
+  <si>
+    <t>7128</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/parecer_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Resolução nº 001/2026, de 02 de fevereiro de 2026, de autoria da Mesa Diretora, que “ALTERA O ANEXO 01 DA RESOLUÇÃO Nº 002 DE 17 DE FEVEREIRO DE 2025 E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7129</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/parecer_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei Legislativo Complementar nº 001, de 02 de fevereiro de 2026, de Autoria da Mesa Diretora da Câmara Municipal, que “CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL.”</t>
+  </si>
+  <si>
+    <t>7159</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei nº 1917, de 02 de fevereiro de 2026, do Executivo Municipal, que “DISPOE SOBRE A CONCESSÃO DE USO DO BEM PÚBLICO MUNICIPAL DENOMINADO "ESPAÇO MUNICIPAL DE SOM AUTOMOTIVO" À ASSOCIAÇÃO DE SOM AUTOMOTIVO DO VALE DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS, E REVOGA A LEI Nº 1964, DE 03 DE DEZEMBRO DE 2025.”</t>
+  </si>
+  <si>
+    <t>7160</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei Complementar nº 259, de 02 de fevereiro de 2026, do Executivo Municipal, que "CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7161</t>
+  </si>
+  <si>
+    <t>PARECER Nº 008/2026 – FAVORÁVEL ao Projeto de Lei Complementar nº 260, de 02 de fevereiro de 2026, do Executivo Municipal, que “CONCEDE REAJUSTE ANUAL AOS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7162</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/parecer_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Resolução nº 002, de 13 de fevereiro de 2026, de Autoria da Mesa Diretora da Câmara Municipal, que “APROVA CALENDÁRIO PARA REALIZAÇÃO DE SESSÃO ORDINÁRIA ITINERANTE DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT.”</t>
+  </si>
+  <si>
+    <t>7187</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/parecer_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei Complementar nº 261, de 13 de fevereiro de 2026, de Autoria do Executivo Municipal, que “DISPÕE SOBRE A ALTERAÇÃO DE LEI QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DA OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7188</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/parecer_no_011-2026_.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Veto Integral nº 002/2026, de 02 de fevereiro de 2026, de Autoria da Vereadora Josi Paula Koch Oliveira de Souza (PL), Relativo ao Projeto de Lei Legislativo nº 054/2025, que "DISPÕE SOBRE O DESFAZIMENTO DE LIVROS DIDÁTICOS INSERVÍVEIS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7194</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/parecer_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei nº 1921/2026, de 02 de março de 2026, de Autoria do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRENSFERIR, MEDIANTE FORMALIZAÇÃO DE TERMO DE COLABORAÇÃO, FOMENTO OU COOPERAÇÃO, RECURSOS FINANCEIROS A ASSOCIAÇÃO DOS AMIGOS DE ÁGUA BOA, PARA CONSECUÇÃO DE FINALIDADES DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/parecer_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei nº 1922/2026, de 10 de março de 2026, de Autoria do Executivo Municipal, que "AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 200.000,00 NA FORMA QUE ESPECIFICA."</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/parecer_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei nº 1923/2026, de 10 de março de 2026, de Autoria do Executivo Municipal, que "RATIFICA A ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES E DO ESTADO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECÔNOMICO, SOCIAL E AMBIENTAL DO MÉDIO ARAGUAIA - CODEMA, EM CONFORMIDADE COM A LEI Nº 11.107, DE 06 DE ABRIL DE 2005, E COM O DECRETO FEDERAL Nº 6.017, DE 17 DE JANEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/parecer_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 003/2026, de 10 de março de 2026, de Autoria da Mesa Diretora da Câmara Municipal, que "ALTERA-SE A RESOLUÇÃO Nº 002/2026, DE 02 DE MARÇO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>PARECER Nº 016/2026 – FAVORÁVEL do Relator ao Projeto de Resolução nº 013/2025, de 01 de dezembro de 2025, de Autoria do Vereador Ronaldo Portella de Lima (PP), que "CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO ILUSTRÍSSIMO SENHOR CELSO BLEMER NUNES ALEIXO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/parecer_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 014/2025, de 01 de dezembro de 2025, de Autoria do Vereador Ronaldo Portella de Lima (PP), que "CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL ILUSTRÍSSIMOS SENHORES LUIZ CADORE E MARIA APARECIDA DA ROCHA CADORE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/parecer_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 015/2025, de 01 de dezembro de 2025, de Autoria do Vereador Rodrigo Rosa Fidelis (UNIÃO BRASIL), que "CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL: SENHOR GILMAR CELESTINO DOS SANTOS E SENHORA GLEIDE RODRIGUES ACIOLE SANTOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/parecer_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 016/2025, de 01 de dezembro de 2025, de Autoria do Vereador Rodrigo Rosa Fidelis (UNIÃO BRASIL), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À SENHORA ZILDA RIBEIRO DE SOUSA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/parecer_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 017/2025, de 01 de dezembro de 2025, de Autoria da Vereadora Josi Paula Koch Oliveira de Souza (PL), que "CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO ILUSTRÍSSIMO SENHOR DR. LUIZ ALEXANDRE LIMA LENTISCO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/parecer_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 018/2025, de 01 de dezembro de 2025, de Autoria do Vereador Demilson Augusto de Carvalho (PSB), que "CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL: SENHOR ERIVAM PEREIRA FÉLIX E SENHORA SELMY DE ABREU ALMEIDA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/parecer_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 019/2025, de 01 de dezembro de 2025, de Autoria do Vereador Demilson Augusto de Carvalho (PSB), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À SENHORA MARISTELA PINTO TAPAJOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/parecer_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 020/2025, de 01 de dezembro de 2025, de Autoria da Vereadora Rejane Schneider Garcia (PSDB), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE A SENHORA JANICE LUZIA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/parecer_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 021/2025, de 01 de dezembro de 2025, de Autoria da Vereadora Rejane Schneider Garcia (PSDB), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE A ILUSTRÍSSIMA SENHORA EULALIA MARCHESE TURA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/parecer_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Resolução nº 022/2025, de 01 de dezembro de 2025, de Autoria da Vereadora Josi Paula Koch Oliveira de Souza (PL), que "CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL: SENHOR PAULO ÁLVARES COSTA TORRES E SENHORA DAIANA STUHLER TORRES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/parecer_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei Complementar nº 262/2026, de 02 de março de 2026, de Autoria do Executivo Municipal, que "ACRESCENTA O § 4º AO ART. 97 DA LEI COMPLEMENTAR Nº 188, DE 25 DE MAIO DE 2023, QUE DISPÕE SOBRE A REFORMULAÇÃO DO REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/parecer_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei Complementar nº 263/2026, de 16 de março de 2026, de Autoria do Executivo Municipal, que "ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 165, DE 21 DE MARÇO DE 2022, E SUAS ALTERAÇÕES POSTERIORES, PARA ADEQUAR NOMENCLATURAS E ATRIBUIÇÕES DE CARGOS VINCULADOS À ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/parecer_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL DO RELATOR ao Projeto Substitutivo nº 001/2026, de 02 de março de 2026, de Autoria do Executivo Municipal, que apresenta o "PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/parecer_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL do Relator ao Projeto de Lei nº 1920/2026, de 02 de março de 2026, de Autoria do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO A ADQUIRIR ÁREAS URBANAS PARA A IMPLANTAÇÃO DE EMPREENDIMENTOS HABITACIONAIS VINCULADOS AOS PROGRAMAS "ÁGUA BOA MAIS HABITAÇÃO" DO GOVERNO MUNICIPAL, "SER FAMÍLIA HABITAÇÃO", DO GOVERNO ESTADUAL E "MINHA CASA MINHA VIDA" DO GOVERNO FEDERAL OU OUTROS QUE OS SUBSTITUAM, E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7283</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer__no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 030/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1918/2026, de 02 de março de 2026, de Autoria do Executivo Municipal, que "ALTERA OS ARTS. 15 E 18 DA LEI Nº 1.525, DE 09 DE JULHO DE 2020, QUE DISPÕE SOBRE A CRIAÇÃO DE ÁREAS DE URBANIZAÇÃO ESPECÍFICA PARA FORMAÇÃO DE NÚCLEOS DE LAZER E TURISMO NO MUNICÍPIO DE ÁGUA BOA E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7284</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/parecer__no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 031/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1925/2026, de 06 de abril de 2026, de Autoria do Executivo Municipal, que "INSTITUI O PROGRAMA MUNICIPAL ECOTROCA ÁGUA BOA - EDUCAÇÃO AMBIENTAL, RECICLAGEM E INCENTIVO Á AGRICULTURA FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7285</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/parecer__no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 032/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1927/2026, de 06 de abril de 2026, de Autoria do Executivo Municipal, que "ALTERA A LEI MUNICIPAL Nº 711 DE 12 DE MAIO DE 2003, DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7286</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7286/parecer__no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 033/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1928/2026, de 06 de abril de 2026, de Autoria do Executivo Municipal, que "ALTERA A LEI Nº 1042, DE 10 DE SETEMBRO DE 2009, PARA ATUALIZAR A NOMENCLATURA DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA."</t>
+  </si>
+  <si>
+    <t>7287</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7287/parecer__no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 034/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1929/2026, de 06 de abril de 2026, de Autoria do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ 180.000,00 NA FORMA QUE ESPECIFICA."</t>
+  </si>
+  <si>
+    <t>7288</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7288/parecer__no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 035/2026 – FAVORÁVEL do Relator ao Projeto de Lei Legislativo nº 003/2026, de 16 de março de 2026, de Autoria do Vereador Rodrigo Rosa Fidelis (UNIÃO BRASIL), que "DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A 'ASSOCIAÇÃO CABF - CLUBE ÁGUA BOA DE FUTSAL’ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7289</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7289/parecer__no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 036/2026 – FAVORÁVEL DO RELATOR ao Projeto Substitutivo Nº 002/2026 ao Projeto de Lei nº 1926, de 30 de março de 2026, do Executivo Municipal, que "ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.712, DE 05 DE ABRIL DE 2022, QUE INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL (PDDE-M), E INSTITUI O PRÊMIO AVALIA ÁGUA BOA NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7120</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7120/projeto_de_lei_no_1915-2025_.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA O ART. 6º DA LEI MUNICIPAL Nº 1.787/2023, QUE AUTORIZA A DOAÇÃO DE ÁREA PUBLICA À COCAMAR, E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7121</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_no_1916-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS) NA FORMA QUE ESPECÍFICA".</t>
+  </si>
+  <si>
+    <t>7124</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_1917-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPOE SOBRE A CONCESSÃO DE USO DO BEM PÚBLICO MUNICIPAL DENOMINADO "ESPAÇO MUNICIPAL DE SOM AUTOMOTIVO" À ASSOCIAÇÃO DE SOM AUTOMOTIVO DO VALE DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS, E REVOGA A LEI Nº 1964, DE 03 DE DEZEMBRO DE 2025".</t>
+  </si>
+  <si>
+    <t>7183</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_no_1918-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA OS ARTS. 15 E 18 DA LEI Nº 1.525, DE 09 DE JULHO DE 2020, QUE DISPÕE SOBRE A CRIAÇÃO DE ÁREAS DE URBANIZAÇÃO ESPECÍFICA PARA FORMAÇÃO DE NÚCLEOS DE LAZER E TURISMO NO MUNICÍPIO DE ÁGUA BOA E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7184</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_1919-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI Nº 192, DE 10 DE JUNHO DE 1991, QUE DISPÕE SOBRE O PARCELAMENTO DE SOLO PARA FINS URBANOS NO MUNICÍPIO DE ÁGUA BOA."</t>
+  </si>
+  <si>
+    <t>7185</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_no_1920-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A ADQUIRIR ÁREAS URBANAS PARA A IMPLANTAÇÃO DE EMPREENDIMENTOS HABITACIONAIS VINCULADOS AOS PROGRAMAS "ÁGUA BOA MAIS HABITAÇÃO" DO GOVERNO MUNICIPAL, "SER FAMÍLIA HABITAÇÃO", DO GOVERNO ESTADUAL E "MINHA CASA MINHA VIDA" DO GOVERNO FEDERAL OU OUTROS QUE OS SUBSTITUAM, E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7186</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_no_1921-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRENSFERIR, MEDIANTE FORMALIZAÇÃO DE TERMO DE COLABORAÇÃO, FOMENTO OU COOPERAÇÃO, RECURSOS FINANCEIROS A ASSOCIAÇÃO DOS AMIGOS DE ÁGUA BOA, PARA CONSECUÇÃO DE FINALIDADES DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_1922-2025.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 200.000,00 NA FORMA QUE ESPECIFICA".</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_lei_no_1923-2025.pdf</t>
+  </si>
+  <si>
+    <t>"RATIFICA A ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES E DO ESTADO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECÔNOMICO, SOCIAL E AMBIENTAL DO MÉDIO ARAGUAIA - CODEMA, EM CONFORMIDADE COM A LEI Nº 11.107, DE 06 DE ABRIL DE 2005, E COM O DECRETO FEDERAL Nº 6.017, DE 17 DE JANEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/ccf_000587.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 1772 DE 22 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7258/projeto_de_lei_no_1925-2026.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O PROGRAMA MUNICIPAL ECOTROCA ÁGUA BOA - EDUCAÇÃO AMBIENTAL, RECICLAGEM E INCENTIVO Á AGRICULTURA FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7278</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/projeto_de_lei_no_1926-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.712, DE 05 DE ABRIL DE 2022, QUE INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL (PDDE-M), E INSTITUI O PRÊMIO AVALIA ÁGUA BOA NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/projeto_de_lei_no_1927-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 711 DE 12 DE MAIO DE 2003, DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_1928-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI Nº 1042, DE 10 DE SETEMBRO DE 2009, PARA ATUALIZAR A NOMENCLATURA DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA."</t>
+  </si>
+  <si>
+    <t>7281</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_1929-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ 180.000,00 NA FORMA QUE ESPECIFICA."</t>
+  </si>
+  <si>
+    <t>7122</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7122/ptrojeto_de_lei_complementar_no_259-2026.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7123</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_complementar_no_260-2026.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE REAJUSTE ANUAL AOS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7132</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/projeto_de_lei_complementar_no_261-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ALTERAÇÃO DE LEI QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>7167</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/projeto_de_lei_complementar_no_262-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ACRESCENTA O § 4º AO ART. 97 DA LEI COMPLEMENTAR Nº 188, DE 25 DE MAIO DE 2023, QUE DISPÕE SOBRE A REFORMULAÇÃO DO REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_complementar_no_263-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 165, DE 21 DE MARÇO DE 2022, E SUAS ALTERAÇÕES POSTERIORES, PARA ADEQUAR NOMENCLATURAS E ATRIBUIÇÕES DE CARGOS VINCULADOS À ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7092</t>
+  </si>
+  <si>
+    <t>PLLEG</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera</t>
+  </si>
+  <si>
+    <t>“DENOMINA A QUADRA DA ECOLA JACY KUNH SALAMONI, DE LEDIR SCHERER (IN MEMORIAN) NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7093</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_legislativo_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA PREVISTA EM LEGISLAÇÃO MUNICIPAL, NA FORMA QUE ESPECIFICA.”</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/ccf_000636.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A 'ASSOCIAÇÃO CABF - CLUBE ÁGUA BOA DE FUTSAL’ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>“INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO SANITÁRIA E SAÚDE ANIMAL NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A INSTALAÇÃO DE BLOQUEADOR DE AR PARA HIDRÔMETRO NA TUBULAÇÃO DO SISTEMA DE ÁGUA RESIDENCIAL OU COMERCIAL NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7094</t>
+  </si>
+  <si>
+    <t>PLLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7094/projeto_de_lei_legislativo_complementqar_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
+  </si>
+  <si>
+    <t>7095</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7095/projeto_de_resolucao_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA O ANEXO 01 DA RESOLUÇÃO Nº 002 DE 17 DE FEVEREIRO DE 2025 E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7133</t>
+  </si>
+  <si>
+    <t>"APROVA CALENDÁRIO PARA REALIZAÇÃO DE SESSÃO ORDINÁRIA ITINERANTE DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT"</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/projeto_de_resolucao_no_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A RESOLUÇÃO Nº 002/2026, DE 02 DE MARÇO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS 50 ANOS DA ESCOLA ESTADUAL “ANTÔNIO GRÖHS” NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7191</t>
+  </si>
+  <si>
+    <t>PROSB</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/projeto_de_lei_complementar_substituto_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI COMPLEMENTAR Nº 258, DE 20 DE OUTUBRO DE 2025, QUE "INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7282</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_substitutivo_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>"PROJETO SUBSTITUTIVO Nº 002/2026 AO PROJETO DE LEI Nº 1926, DE 30 DE MARÇO DE 2026, DO EXECUTIVO, QUE "ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.712, DE 05 DE ABRIL DE 2022, QUE INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL (PDDE-M), E INSTITUI O PRÊMIO AVALIA ÁGUA BOA NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7099</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7099/requerimento_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, solicitando que encaminhe a esta Câmara Municipal, em formato impresso, o contrato completo, bem como seus eventuais aditivos, termos de apostilamento e anexos, firmado com a empresa responsável pela prestação do serviço de coleta de resíduos sólidos no Município de Água Boa–MT.</t>
+  </si>
+  <si>
+    <t>7102</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7102/requerimenti_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração, solicitando informações detalhadas acerca da destinação de 10 (dez) motocicletas para as Agentes Comunitárias de Saúde do Município através de recurso destinado pelo Deputado Estadual Dr. Eugênio, esclarecendo, especificamente:_x000D_
+1.	Qual o motivo de, até o presente momento, as motocicletas ainda não terem sido entregues às Agentes Comunitárias de Saúde;_x000D_
+2.	Caso exista previsão, informar prazo estimado para a conclusão do processo e entrega dos veículos._x000D_
+3.	Informar quais serão os locais e/ou unidades que receberão as motocicletas.</t>
+  </si>
+  <si>
+    <t>7138</t>
+  </si>
+  <si>
+    <t>Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/requerimento_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe da Vigilância Sanitária Ambiental, Senhora Thalita Fernandes, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, para que prestem as seguintes informações:_x000D_
+Considerando os inúmeros relatos recebidos por este vereador por parte de cidadãos de Água Boa, informando que diversos bairros do município estão infestados por grande quantidade de muriçocas, e que, em meio a esses insetos, há presença de mosquitos transmissores de doenças, como o Aedes aegypti, transmissor da dengue, zika e Chikungunya._x000D_
+Considerando ainda que moradores têm encaminhado registros fotográficos, nos quais é possível observar enxames de insetos em tal quantidade que chegam a escurecer o ambiente, gerando transtornos, desconforto e preocupação com a saúde pública.</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/requerimento_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando que sejam prestadas informações detalhadas e prestação de contas referentes a todos os imóveis locados pela Prefeitura Municipal até a presente data, contendo os seguintes dados:_x000D_
+_x000D_
+1.	Relação completa dos imóveis locados;_x000D_
+2.	Cópia dos contratos de locação vigentes e encerrados;_x000D_
+3.	Finalidade/objetivo da locação, especificando o uso de cada imóvel;_x000D_
+4.	Valores pagos, discriminando:_x000D_
+o	Valor mensal do aluguel;_x000D_
+o	Valor total pago até a presente data;_x000D_
+o	Fonte dos recursos utilizados;</t>
+  </si>
+  <si>
+    <t>7142</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/requerimento_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando que sejam prestadas informações oficiais e detalhadas acerca do andamento da obra da Escola Municipal Prof. Antônio Eduardo Pinheiro (Apóstolo Paulo), localizada no Distrito da Serrinha, neste município, sendo:_x000D_
+1.	O estágio atual da obra da referida escola;_x000D_
+2.	Os motivos do atraso na conclusão da obra, se houver;_x000D_
+3.	O cronograma atualizado, com previsão de término e entrega da unidade escolar;_x000D_
+4.	Quais medidas estão sendo adotadas pelo Executivo para garantir condições adequadas de ensino aos alunos enquanto a obra não é concluída.</t>
+  </si>
+  <si>
+    <t>7144</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/requerimento_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam prestadas informações oficiais e detalhadas acerca das providências que estão sendo adotadas em relação à Rua C01, via que liga o Bairro Operário ao Bairro Universitário, considerando os seguintes pontos:_x000D_
+1.	Quais providências estão sendo efetivamente adotadas para solucionar os problemas do pavimento da Rua C01;_x000D_
+2.	Quais medidas estão previstas para a adequação, ampliação ou reconstrução do sistema de drenagem e dos bueiros existentes;_x000D_
+3.	Se há projeto técnico, cronograma e previsão orçamentária para a execução de obras definitivas no local;_x000D_
+4.	Se será realizada nova avaliação técnica considerando os danos contínuos causados às propriedades vizinhas.</t>
+  </si>
+  <si>
+    <t>7145</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Heronides Silveira Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/requerimento_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário,  o envio deste expediente ao Ilustríssimo Senhor Vilmondes Sebastião Tomain, Presidente da FAMATO e ao Ilustríssimo Senhor Geraldo Antônio Delai, Presidente do Sindicato Rural de Água Boa-MT, solicitando que sejam prestadas informações oficiais a respeito do andamento do projeto e da execução das obras do Centro de Treinamento SENAR Araguaia, cuja área foi doada pelo Município de Água Boa para essa finalidade, através da Lei Municipal nº 1610 de 22 de julho de 2021._x000D_
+Considerando que o prazo estipulado já se encontra esgotado e até o presente momento não houve o início das obras no local, é de interesse público obter informações claras e atualizadas sobre:_x000D_
+1.	O atual estágio do projeto do CT SENAR Araguaia;_x000D_
+2.	Os motivos do não cumprimento do prazo estabelecido na Lei Municipal nº 1.610/2021;_x000D_
+3.	A previsão de início efetivo das obras;_x000D_
+4.	A manutenção do compromisso da FAMATO com a construção do Centro de Treinamento.</t>
+  </si>
+  <si>
+    <t>7146</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/requerimento_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente que seja encaminhado ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, REQUER-SE:_x000D_
+Informações detalhadas sobre quais políticas, programas ou ações a Secretaria Municipal de Educação atualmente desenvolve para garantir que alunos da rede municipal de ensino, em situação de vulnerabilidade socioeconômica, tenham acesso a uniformes escolares e materiais didáticos essenciais, sem que suas famílias precisem arcar com esses custos._x000D_
+Se existe um critério formal de identificação de famílias em situação de vulnerabilidade socioeconômica para fins de acesso a uniformes e materiais escolares, e, em caso positivo, quais são esses critérios e como são aplicados._x000D_
+Se a Secretaria já realizou ou tem planejamento para a aquisição e distribuição de uniformes escolares e/ou kits de materiais didáticos gratuitos ou subsidiados para os estudantes da rede municipal e, se sim, qual o quantitativo previsto por ano letivo._x000D_
+Se não houver atualmente um programa específico nesse sentido, solicite que sejam apresentadas justificativas e estudo sobre a viabilidade de implantação de uma ação contínua para atender essa demanda das famílias carentes, especialmente àquelas que já manifestaram essa necessidade por meio de fotos, relatos e pedidos diretos ao vereador.</t>
+  </si>
+  <si>
+    <t>7147</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/requerimento_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustrissimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, requerendo informações acerca do atendimento dermatológico ofertado pelo Sistema Único de Saúde (SUS) no município, nos seguintes termos:</t>
+  </si>
+  <si>
+    <t>7163</t>
+  </si>
+  <si>
+    <t>Solicita o envio deste expediente ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre atendimento de urgência e emergência no município, após convênio com o Corpo de Bombeiros Militar do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>7164</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/requerimento_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e à Direção do Hospital Regional de Água Boa-MT, requerendo informações sobre cirurgias ortopédicas, estrutura hospitalar e transporte de pacientes.</t>
+  </si>
+  <si>
+    <t>7165</t>
+  </si>
+  <si>
+    <t>Solicita o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, a fim de que sejam prestadas informações administrativas acerca da regulação de atendimento neurológico do seguinte paciente:_x000D_
+Paciente: VINICIUS MARTINS DE SOUZA_x000D_
+Data de nascimento: 19/10/2005</t>
+  </si>
+  <si>
+    <t>7166</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/requerimento_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, informações acerca da estrutura pública existente na Lagoa dos Buritis.</t>
+  </si>
+  <si>
+    <t>7174</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre fila de espera e realização de exames de ressonância magnética referentes ao período de 01 de janeiro de 2026 até 28 de fevereiro de 2026:</t>
+  </si>
+  <si>
+    <t>7192</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Allan Kardec, Secretário Estadual de Ciência, Tecnologia e Inovação, solicitando as seguintes informações relativas à Lei nº 12.746, de 06 de dezembro de 2024, que denomina como Escola Estadual Professor Lauro Feldmann a nova Escola Técnica do Município de Água Boa:_x000D_
+1.	Se já houve a regulamentação administrativa e os atos internos necessários para o efetivo cumprimento da referida lei;_x000D_
+2.	Qual o cronograma previsto para a instalação da identificação oficial (placa nominativa e demais elementos visuais institucionais) na unidade escolar;_x000D_
+3.	Caso ainda não tenha sido providenciada a identificação, quais os motivos técnicos ou administrativos que justificam a ausência até o presente momento;_x000D_
+4.	Se há previsão orçamentária específica para a confecção e instalação da identificação oficial da escola.</t>
+  </si>
+  <si>
+    <t>7193</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente à Diretoria do Hospital Regional Paulo Alemão e ao Ilustríssimo Senhor Ten. Cel. Pm Gyancarlos Paglyneari Cabelho, solicitando informações detalhadas acerca do atendimento prestado, no último final de semana, à criança de três anos que deu entrada na unidade hospitalar acompanhada de sua genitora, bem como esclarecimentos sobre as alegações posteriormente divulgadas envolvendo supostos maus-tratos.</t>
+  </si>
+  <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, requerendo informações oficiais a respeito da implantação do “Programa Municipal de Castração de Animais”, conforme previsto na Lei Ordinária nº 1.523/2020 (anexa). Nesse contexto, questiona-se:_x000D_
+1.	Se o Programa Municipal de Castração de Animais, previsto na Lei Ordinária nº 1.523/2020, já foi efetivamente implantado no município. Em caso afirmativo, informar a data de início das atividades._x000D_
+2.	Qual secretaria, departamento ou setor da administração municipal é atualmente responsável pela coordenação e execução do referido programa._x000D_
+3.	Informar se há contratação de clínicas veterinárias, profissionais ou parcerias com entidades para a realização das castrações, encaminhando cópia dos respectivos contratos, convênios ou termos de cooperação_x000D_
+..</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/requerimento_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre fila de espera e realização de exames de ressonância magnética referentes ao período de 01 de janeiro de 2026 até 28 de fevereiro de 2026:</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/requerimento_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, que seja convidado o Senhor Capitão BM Leonardo Cuiabano Kunze, representante do Corpo de Bombeiros Militar, para que compareça a uma sessão ordinária desta Casa de Leis, em data a ser posteriormente agendada, a fim de fazer uso da tribuna._x000D_
+O objetivo do convite é que o referido oficial possa prestar esclarecimentos e orientações à população e aos parlamentares acerca das atribuições do Corpo de Bombeiros, especialmente no que se refere:_x000D_
+•	aos procedimentos de atendimento pré-hospitalar;_x000D_
+•	aos critérios utilizados para caracterização de situações de urgência e emergência;_x000D_
+•	às prioridades de atendimento em ocorrências;_x000D_
+•	ao funcionamento do serviço de resgate e socorro às vítimas;_x000D_
+•	bem como demais informações relevantes sobre a atuação da corporação no município.</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7255/requerimento_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do Departamento Municipal de Água e Esgoto (DEMAE), solicitando o envio das seguintes informações:_x000D_
+I – Quanto aos uniformes dos servidores:_x000D_
+1.	Se já foi realizada a aquisição de uniformes para os servidores do DEMAE;_x000D_
+2.	Em caso positivo, informar a data de entrega dos uniformes;_x000D_
+3.	Caso ainda não tenham sido entregues, informar o motivo da não entrega e a previsão para regularização;_x000D_
+4.	Informar ainda se há processo licitatório vigente ou em andamento para este fim._x000D_
+II – Quanto à situação financeira do DEMAE:_x000D_
+1.	Informar se procede a informação de possível saldo financeiro negativo nas contas do Departamento;_x000D_
+2.	Em caso positivo, apresentar demonstrativo atualizado da situação financeira, incluindo receitas, despesas e saldo atual;_x000D_
+3.	Informar o número total de ligações de água ativas no município;_x000D_
+4.	Informar o valor atual da taxa mínima de água praticada no município;_x000D_
+5.	Informar o número de consumidores inadimplentes atualmente;_x000D_
+6.	Informar quando foi realizado o último reajuste tarifário, bem como o percentual aplicado e o ato normativo que o instituiu.</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/requerimento_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando as seguintes informações:_x000D_
+1.	Se é devida a cobrança da Iluminação Pública, inserida no carnê de IPTU, em imóveis/lotes urbanos que não possuem qualquer edificação (terrenos baldios);_x000D_
+2.	Se a existência de padrão de energia elétrica instalado no lote, ainda que não haja construção, implica na cobrança da Iluminação Pública via IPTU;_x000D_
+3.	Nessa mesma hipótese, esclarecer se a cobrança da COSIP ocorre exclusivamente via fatura de energia elétrica da concessionária (Energisa) ou se há cumulatividade com a cobrança no IPTU;_x000D_
+4.	Caso exista distinção de cobrança conforme a situação do imóvel (com padrão, sem padrão, com ou sem construção), informar os critérios técnicos e legais utilizados pelo Município.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/requerimento_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Michel Alves Fidelis Martins, Gerente do SINE, solicitando as seguintes informações:_x000D_
+1.	Quantas Carteiras de Identidade Nacional (CIN) foram emitidas no Município de Água Boa-MT nos anos de 2024, 2025 e até a presente data no ano de 2026; _x000D_
+2.	Quantos servidores públicos estão atualmente designados para o atendimento ao público no setor responsável pela emissão de carteiras de identidade no Município; _x000D_
+3.	Qual a carga horária de funcionamento do referido setor e se há previsão de ampliação do atendimento.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando as seguintes informações:_x000D_
+_x000D_
+1.	Qual o atual estágio das obras da Central de Triagem no Município? Informar, de forma detalhada, o percentual de execução da obra e eventuais entraves existentes._x000D_
+2.	Os maquinários necessários para o pleno funcionamento da Central de Triagem, que anteriormente estavam pendentes, já foram devidamente solicitados? Em caso positivo:_x000D_
+o	Já foram adquiridos?_x000D_
+o	Já foram entregues ao Município?_x000D_
+o	Quais são os equipamentos adquiridos?_x000D_
+3.	Existe previsão oficial para o início do funcionamento da Central de Triagem? Se sim, informar a data estimada._x000D_
+4.	Como se encontra atualmente a situação da coleta seletiva no Município?_x000D_
+o	Há programa em execução?_x000D_
+o	Quais bairros são atendidos?_x000D_
+o	Existe planejamento para ampliação?</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, requerendo informações oficiais acerca da existência de cronograma para execução dos programas “Porteira a Dentro” e “PROFAR” no município de Água Boa – MT._x000D_
+_x000D_
+1.	Se há cronograma previamente definido para atendimento do Programa Porteira a Dentro no município de Água Boa – MT; _x000D_
+2.	Em caso positivo, que seja encaminhada cópia detalhada do cronograma, contendo localidades, critérios de atendimento e previsão de execução; _x000D_
+3.	Se existe planejamento ou cronograma estabelecido para execução do Programa PROFAR (Programa de Fortalecimento da Agricultura Familiar); _x000D_
+4.	Quais critérios estão sendo utilizados para seleção dos beneficiários de ambos os programas; _x000D_
+5.	Quantos produtores já foram atendidos até o momento e quantos ainda estão previstos para atendimento.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando as seguintes informações a respeito das obras de reforma das escolas situadas no perímetro rural deste município:_x000D_
+_x000D_
+1.	Informações detalhadas sobre o estágio atual de cada obra (planejamento, execução, paralisação ou conclusão);_x000D_
+2.	Cronograma atualizado de execução das reformas;_x000D_
+3.	Valores já investidos em cada unidade escolar, bem como a previsão total de recursos a serem aplicados;_x000D_
+4.	Caso existam obras paralisadas, informar os motivos da paralisação e as medidas adotadas para sua retomada;_x000D_
+5.	Previsão de entrega das obras ainda em andamento.</t>
+  </si>
+  <si>
+    <t>7276</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/requerimento_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando as seguintes informações:_x000D_
+1.	Qual o atual estágio do processo de regularização fundiária dos núcleos urbanos existentes em todos os projetos de assentamento do município, especificando quais são e em que fase se encontram;_x000D_
+2.	Quais os principais entraves ou dificuldades enfrentadas pelo município para a efetivação da regularização fundiária nesses locais;_x000D_
+3.	Quantas famílias já foram e quantas ainda serão beneficiadas com a regularização fundiária nos respectivos núcleos urbanos.</t>
+  </si>
+  <si>
+    <t>7277</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/requerimento_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando as seguintes informações:_x000D_
+1.	Há previsão no planejamento do Executivo Municipal para a instalação de iluminação no parquinho da Praça Vale dos Ipês? _x000D_
+2.	Em caso positivo, qual o cronograma estimado para a execução da referida obra? _x000D_
+3.	Existe projeto técnico já elaborado para a implantação da iluminação no local?</t>
+  </si>
+  <si>
+    <t>7117</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7117/veto_total_dos_pll_no_036_e_044-2025.pdf</t>
+  </si>
+  <si>
+    <t>"COM FUNDAMENTO NO ARTIGO 53, § 1º, DA LEI ORGÂNICA DO MUNICÍPIO, VETA INTEGRALMENTE O PROJETO DE LEI LEGISLATIVO Nº 036/2025 E O PROJETO DE LEI LEGISLATIVO Nº 044/2025."</t>
+  </si>
+  <si>
+    <t>7119</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7119/veto_total_do_pll_no_054-2025.pdf</t>
+  </si>
+  <si>
+    <t>"COM FUNDAMENTO NO ARTIGO 53, § 1º, DA LEI ORGÂNICA DO MUNICÍPIO, VETA INTEGRALMENTE O PROJETO DE LEI LEGISLATIVO Nº 054/2025."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -462,67 +2793,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/ata_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/ata_no_004-2026_-_sessao_ordinaria_do_dia_16_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/ata_no_002-2026_-_sessao_extraordinaria_do_dia_19_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/ccf_000581.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/ccf_000582.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/ccf_000583.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/ccf_000584.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7097/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7100/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7103/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7107/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7108/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7109/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7110/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7111/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7118/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indiicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_noo_042-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7176/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7205/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_no_073-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_no_075-2026_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7089/mocao_de_paravbenizacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7112/mocao_de_parabenizacao_no__002-2026-_isaque_silva_coelho_filho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/mocao_de_reconhecimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/mocao_de_parabenizapcao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/mocao_de_aplausos__no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/mocao_de_parabenizacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7196/mocao_de_parabenizacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/mocao_de_parabenizacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/mocao_de_parabenizacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/mocao_de_reconhecimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/mocaol_de_reconhecimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/parecer_no_001-2026_-_comssao_geral_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/parecer_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/parecer_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/parecer_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/parecer_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/parecer_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/parecer_no_011-2026_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/parecer_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/parecer_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/parecer_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/parecer_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/parecer_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/parecer_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/parecer_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/parecer_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/parecer_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/parecer_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/parecer_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer__no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/parecer__no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/parecer__no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7286/parecer__no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7287/parecer__no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7288/parecer__no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7289/parecer__no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7120/projeto_de_lei_no_1915-2025_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_no_1916-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_1917-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_no_1918-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_1919-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_no_1920-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_no_1921-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_1922-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_lei_no_1923-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/ccf_000587.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7258/projeto_de_lei_no_1925-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/projeto_de_lei_no_1926-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/projeto_de_lei_no_1927-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_1928-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_1929-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7122/ptrojeto_de_lei_complementar_no_259-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_complementar_no_260-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/projeto_de_lei_complementar_no_261-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/projeto_de_lei_complementar_no_262-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_complementar_no_263-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_legislativo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/ccf_000636.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7094/projeto_de_lei_legislativo_complementqar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7095/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/projeto_de_resolucao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/projeto_de_lei_complementar_substituto_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_substitutivo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7099/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7102/requerimenti_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7255/requerimento_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/requerimento_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/requerimento_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/requerimento_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/requerimento_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7117/veto_total_dos_pll_no_036_e_044-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7119/veto_total_do_pll_no_054-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="170.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -554,195 +2885,5460 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
+        <v>55</v>
+      </c>
+      <c r="F25" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27" t="s">
+        <v>109</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>54</v>
+      </c>
+      <c r="E29" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" t="s">
+        <v>130</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E32" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" t="s">
+        <v>135</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" t="s">
+        <v>130</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" t="s">
+        <v>154</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" t="s">
+        <v>55</v>
+      </c>
+      <c r="F37" t="s">
+        <v>159</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>163</v>
+      </c>
+      <c r="D38" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" t="s">
+        <v>164</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>169</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E40" t="s">
+        <v>55</v>
+      </c>
+      <c r="F40" t="s">
+        <v>109</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>54</v>
+      </c>
+      <c r="E41" t="s">
+        <v>55</v>
+      </c>
+      <c r="F41" t="s">
+        <v>177</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>54</v>
+      </c>
+      <c r="E42" t="s">
+        <v>55</v>
+      </c>
+      <c r="F42" t="s">
+        <v>96</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
+        <v>55</v>
+      </c>
+      <c r="F43" t="s">
+        <v>154</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" t="s">
+        <v>55</v>
+      </c>
+      <c r="F44" t="s">
+        <v>149</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H44" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>54</v>
+      </c>
+      <c r="E45" t="s">
+        <v>55</v>
+      </c>
+      <c r="F45" t="s">
+        <v>194</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>54</v>
+      </c>
+      <c r="E46" t="s">
+        <v>55</v>
+      </c>
+      <c r="F46" t="s">
+        <v>149</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" t="s">
+        <v>55</v>
+      </c>
+      <c r="F47" t="s">
+        <v>96</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>54</v>
+      </c>
+      <c r="E48" t="s">
+        <v>55</v>
+      </c>
+      <c r="F48" t="s">
+        <v>207</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>54</v>
+      </c>
+      <c r="E49" t="s">
+        <v>55</v>
+      </c>
+      <c r="F49" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>54</v>
+      </c>
+      <c r="E50" t="s">
+        <v>55</v>
+      </c>
+      <c r="F50" t="s">
+        <v>216</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>54</v>
+      </c>
+      <c r="E51" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" t="s">
+        <v>149</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>54</v>
+      </c>
+      <c r="E52" t="s">
+        <v>55</v>
+      </c>
+      <c r="F52" t="s">
+        <v>149</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" t="s">
+        <v>55</v>
+      </c>
+      <c r="F53" t="s">
+        <v>149</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>54</v>
+      </c>
+      <c r="E54" t="s">
+        <v>55</v>
+      </c>
+      <c r="F54" t="s">
+        <v>233</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H54" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>237</v>
+      </c>
+      <c r="D55" t="s">
+        <v>54</v>
+      </c>
+      <c r="E55" t="s">
+        <v>55</v>
+      </c>
+      <c r="F55" t="s">
+        <v>60</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H55" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>241</v>
+      </c>
+      <c r="D56" t="s">
+        <v>54</v>
+      </c>
+      <c r="E56" t="s">
+        <v>55</v>
+      </c>
+      <c r="F56" t="s">
+        <v>233</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H56" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>244</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" t="s">
+        <v>54</v>
+      </c>
+      <c r="E57" t="s">
+        <v>55</v>
+      </c>
+      <c r="F57" t="s">
+        <v>233</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>249</v>
+      </c>
+      <c r="D58" t="s">
+        <v>54</v>
+      </c>
+      <c r="E58" t="s">
+        <v>55</v>
+      </c>
+      <c r="F58" t="s">
+        <v>207</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>54</v>
+      </c>
+      <c r="E59" t="s">
+        <v>55</v>
+      </c>
+      <c r="F59" t="s">
+        <v>87</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" t="s">
+        <v>55</v>
+      </c>
+      <c r="F60" t="s">
+        <v>258</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" t="s">
+        <v>54</v>
+      </c>
+      <c r="E61" t="s">
+        <v>55</v>
+      </c>
+      <c r="F61" t="s">
+        <v>263</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H61" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>266</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>267</v>
+      </c>
+      <c r="D62" t="s">
+        <v>54</v>
+      </c>
+      <c r="E62" t="s">
+        <v>55</v>
+      </c>
+      <c r="F62" t="s">
+        <v>268</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H62" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>272</v>
+      </c>
+      <c r="D63" t="s">
+        <v>54</v>
+      </c>
+      <c r="E63" t="s">
+        <v>55</v>
+      </c>
+      <c r="F63" t="s">
+        <v>149</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H63" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>276</v>
+      </c>
+      <c r="D64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E64" t="s">
+        <v>55</v>
+      </c>
+      <c r="F64" t="s">
+        <v>149</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H64" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>279</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>280</v>
+      </c>
+      <c r="D65" t="s">
+        <v>54</v>
+      </c>
+      <c r="E65" t="s">
+        <v>55</v>
+      </c>
+      <c r="F65" t="s">
+        <v>281</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H65" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>285</v>
+      </c>
+      <c r="D66" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" t="s">
+        <v>55</v>
+      </c>
+      <c r="F66" t="s">
+        <v>87</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H66" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>289</v>
+      </c>
+      <c r="D67" t="s">
+        <v>54</v>
+      </c>
+      <c r="E67" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" t="s">
+        <v>87</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H67" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>292</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>293</v>
+      </c>
+      <c r="D68" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" t="s">
+        <v>55</v>
+      </c>
+      <c r="F68" t="s">
+        <v>268</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H68" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>297</v>
+      </c>
+      <c r="D69" t="s">
+        <v>54</v>
+      </c>
+      <c r="E69" t="s">
+        <v>55</v>
+      </c>
+      <c r="F69" t="s">
+        <v>87</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H69" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>301</v>
+      </c>
+      <c r="D70" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F70" t="s">
+        <v>302</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H70" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>305</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>306</v>
+      </c>
+      <c r="D71" t="s">
+        <v>54</v>
+      </c>
+      <c r="E71" t="s">
+        <v>55</v>
+      </c>
+      <c r="F71" t="s">
+        <v>307</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H71" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>310</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>311</v>
+      </c>
+      <c r="D72" t="s">
+        <v>54</v>
+      </c>
+      <c r="E72" t="s">
+        <v>55</v>
+      </c>
+      <c r="F72" t="s">
+        <v>60</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>314</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>315</v>
+      </c>
+      <c r="D73" t="s">
+        <v>54</v>
+      </c>
+      <c r="E73" t="s">
+        <v>55</v>
+      </c>
+      <c r="F73" t="s">
+        <v>316</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H73" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>319</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>320</v>
+      </c>
+      <c r="D74" t="s">
+        <v>54</v>
+      </c>
+      <c r="E74" t="s">
+        <v>55</v>
+      </c>
+      <c r="F74" t="s">
+        <v>321</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H74" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>324</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>325</v>
+      </c>
+      <c r="D75" t="s">
+        <v>54</v>
+      </c>
+      <c r="E75" t="s">
+        <v>55</v>
+      </c>
+      <c r="F75" t="s">
+        <v>326</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H75" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>329</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>330</v>
+      </c>
+      <c r="D76" t="s">
+        <v>54</v>
+      </c>
+      <c r="E76" t="s">
+        <v>55</v>
+      </c>
+      <c r="F76" t="s">
+        <v>87</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H76" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>333</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>334</v>
+      </c>
+      <c r="D77" t="s">
+        <v>54</v>
+      </c>
+      <c r="E77" t="s">
+        <v>55</v>
+      </c>
+      <c r="F77" t="s">
+        <v>335</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H77" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>338</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>339</v>
+      </c>
+      <c r="D78" t="s">
+        <v>54</v>
+      </c>
+      <c r="E78" t="s">
+        <v>55</v>
+      </c>
+      <c r="F78" t="s">
+        <v>340</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H78" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>343</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>344</v>
+      </c>
+      <c r="D79" t="s">
+        <v>54</v>
+      </c>
+      <c r="E79" t="s">
+        <v>55</v>
+      </c>
+      <c r="F79" t="s">
+        <v>268</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H79" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>347</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>348</v>
+      </c>
+      <c r="D80" t="s">
+        <v>54</v>
+      </c>
+      <c r="E80" t="s">
+        <v>55</v>
+      </c>
+      <c r="F80" t="s">
+        <v>268</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H80" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>351</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>352</v>
+      </c>
+      <c r="D81" t="s">
+        <v>54</v>
+      </c>
+      <c r="E81" t="s">
+        <v>55</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H81" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>355</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>356</v>
+      </c>
+      <c r="D82" t="s">
+        <v>54</v>
+      </c>
+      <c r="E82" t="s">
+        <v>55</v>
+      </c>
+      <c r="F82" t="s">
+        <v>87</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H82" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>359</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>360</v>
+      </c>
+      <c r="D83" t="s">
+        <v>54</v>
+      </c>
+      <c r="E83" t="s">
+        <v>55</v>
+      </c>
+      <c r="F83" t="s">
+        <v>268</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>362</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>363</v>
+      </c>
+      <c r="D84" t="s">
+        <v>54</v>
+      </c>
+      <c r="E84" t="s">
+        <v>55</v>
+      </c>
+      <c r="F84" t="s">
+        <v>268</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>365</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>366</v>
+      </c>
+      <c r="D85" t="s">
+        <v>54</v>
+      </c>
+      <c r="E85" t="s">
+        <v>55</v>
+      </c>
+      <c r="F85" t="s">
+        <v>268</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H85" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>369</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>370</v>
+      </c>
+      <c r="D86" t="s">
+        <v>54</v>
+      </c>
+      <c r="E86" t="s">
+        <v>55</v>
+      </c>
+      <c r="F86" t="s">
+        <v>96</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H86" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>373</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>374</v>
+      </c>
+      <c r="D87" t="s">
+        <v>54</v>
+      </c>
+      <c r="E87" t="s">
+        <v>55</v>
+      </c>
+      <c r="F87" t="s">
+        <v>87</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H87" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>377</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>378</v>
+      </c>
+      <c r="D88" t="s">
+        <v>54</v>
+      </c>
+      <c r="E88" t="s">
+        <v>55</v>
+      </c>
+      <c r="F88" t="s">
+        <v>149</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>380</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>381</v>
+      </c>
+      <c r="D89" t="s">
+        <v>54</v>
+      </c>
+      <c r="E89" t="s">
+        <v>55</v>
+      </c>
+      <c r="F89" t="s">
+        <v>307</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H89" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>384</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>385</v>
+      </c>
+      <c r="D90" t="s">
+        <v>54</v>
+      </c>
+      <c r="E90" t="s">
+        <v>55</v>
+      </c>
+      <c r="F90" t="s">
+        <v>307</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H90" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>388</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>389</v>
+      </c>
+      <c r="D91" t="s">
+        <v>54</v>
+      </c>
+      <c r="E91" t="s">
+        <v>55</v>
+      </c>
+      <c r="F91" t="s">
+        <v>60</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H91" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>391</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>392</v>
+      </c>
+      <c r="D92" t="s">
+        <v>54</v>
+      </c>
+      <c r="E92" t="s">
+        <v>55</v>
+      </c>
+      <c r="F92" t="s">
+        <v>87</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>394</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>395</v>
+      </c>
+      <c r="D93" t="s">
+        <v>54</v>
+      </c>
+      <c r="E93" t="s">
+        <v>55</v>
+      </c>
+      <c r="F93" t="s">
+        <v>87</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>397</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>398</v>
+      </c>
+      <c r="E94" t="s">
+        <v>399</v>
+      </c>
+      <c r="F94" t="s">
+        <v>56</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H94" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>402</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>398</v>
+      </c>
+      <c r="E95" t="s">
+        <v>399</v>
+      </c>
+      <c r="F95" t="s">
+        <v>149</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H95" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>405</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>398</v>
+      </c>
+      <c r="E96" t="s">
+        <v>399</v>
+      </c>
+      <c r="F96" t="s">
+        <v>406</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>408</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" t="s">
+        <v>398</v>
+      </c>
+      <c r="E97" t="s">
+        <v>399</v>
+      </c>
+      <c r="F97" t="s">
+        <v>169</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>410</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>67</v>
+      </c>
+      <c r="D98" t="s">
+        <v>398</v>
+      </c>
+      <c r="E98" t="s">
+        <v>399</v>
+      </c>
+      <c r="F98" t="s">
+        <v>177</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H98" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>413</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>72</v>
+      </c>
+      <c r="D99" t="s">
+        <v>398</v>
+      </c>
+      <c r="E99" t="s">
+        <v>399</v>
+      </c>
+      <c r="F99" t="s">
+        <v>60</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H99" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>416</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>77</v>
+      </c>
+      <c r="D100" t="s">
+        <v>398</v>
+      </c>
+      <c r="E100" t="s">
+        <v>399</v>
+      </c>
+      <c r="F100" t="s">
+        <v>417</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H100" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>420</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>82</v>
+      </c>
+      <c r="D101" t="s">
+        <v>398</v>
+      </c>
+      <c r="E101" t="s">
+        <v>399</v>
+      </c>
+      <c r="F101" t="s">
+        <v>149</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H101" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>423</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>86</v>
+      </c>
+      <c r="D102" t="s">
+        <v>398</v>
+      </c>
+      <c r="E102" t="s">
+        <v>399</v>
+      </c>
+      <c r="F102" t="s">
+        <v>424</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>427</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D103" t="s">
+        <v>398</v>
+      </c>
+      <c r="E103" t="s">
+        <v>399</v>
+      </c>
+      <c r="F103" t="s">
+        <v>96</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H103" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>430</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>95</v>
+      </c>
+      <c r="D104" t="s">
+        <v>398</v>
+      </c>
+      <c r="E104" t="s">
+        <v>399</v>
+      </c>
+      <c r="F104" t="s">
+        <v>302</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>433</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>100</v>
+      </c>
+      <c r="D105" t="s">
+        <v>398</v>
+      </c>
+      <c r="E105" t="s">
+        <v>399</v>
+      </c>
+      <c r="F105" t="s">
+        <v>434</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H105" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>437</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>104</v>
+      </c>
+      <c r="D106" t="s">
+        <v>398</v>
+      </c>
+      <c r="E106" t="s">
+        <v>399</v>
+      </c>
+      <c r="F106" t="s">
+        <v>438</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H106" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>441</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
+        <v>442</v>
+      </c>
+      <c r="E107" t="s">
+        <v>443</v>
+      </c>
+      <c r="F107" t="s">
+        <v>444</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>447</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>442</v>
+      </c>
+      <c r="E108" t="s">
+        <v>443</v>
+      </c>
+      <c r="F108" t="s">
+        <v>444</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H108" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>450</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" t="s">
+        <v>442</v>
+      </c>
+      <c r="E109" t="s">
+        <v>443</v>
+      </c>
+      <c r="F109" t="s">
+        <v>444</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H109" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>453</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" t="s">
+        <v>442</v>
+      </c>
+      <c r="E110" t="s">
+        <v>443</v>
+      </c>
+      <c r="F110" t="s">
+        <v>444</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H110" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>456</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>67</v>
+      </c>
+      <c r="D111" t="s">
+        <v>442</v>
+      </c>
+      <c r="E111" t="s">
+        <v>443</v>
+      </c>
+      <c r="F111" t="s">
+        <v>444</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H111" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>459</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" t="s">
+        <v>442</v>
+      </c>
+      <c r="E112" t="s">
+        <v>443</v>
+      </c>
+      <c r="F112" t="s">
+        <v>444</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>461</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>77</v>
+      </c>
+      <c r="D113" t="s">
+        <v>442</v>
+      </c>
+      <c r="E113" t="s">
+        <v>443</v>
+      </c>
+      <c r="F113" t="s">
+        <v>444</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>463</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>82</v>
+      </c>
+      <c r="D114" t="s">
+        <v>442</v>
+      </c>
+      <c r="E114" t="s">
+        <v>443</v>
+      </c>
+      <c r="F114" t="s">
+        <v>444</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>465</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>86</v>
+      </c>
+      <c r="D115" t="s">
+        <v>442</v>
+      </c>
+      <c r="E115" t="s">
+        <v>443</v>
+      </c>
+      <c r="F115" t="s">
+        <v>444</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H115" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>468</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>91</v>
+      </c>
+      <c r="D116" t="s">
+        <v>442</v>
+      </c>
+      <c r="E116" t="s">
+        <v>443</v>
+      </c>
+      <c r="F116" t="s">
+        <v>444</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H116" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>471</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>95</v>
+      </c>
+      <c r="D117" t="s">
+        <v>442</v>
+      </c>
+      <c r="E117" t="s">
+        <v>443</v>
+      </c>
+      <c r="F117" t="s">
+        <v>444</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H117" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>474</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>100</v>
+      </c>
+      <c r="D118" t="s">
+        <v>442</v>
+      </c>
+      <c r="E118" t="s">
+        <v>443</v>
+      </c>
+      <c r="F118" t="s">
+        <v>444</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H118" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>477</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>104</v>
+      </c>
+      <c r="D119" t="s">
+        <v>442</v>
+      </c>
+      <c r="E119" t="s">
+        <v>443</v>
+      </c>
+      <c r="F119" t="s">
+        <v>444</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H119" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>480</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>108</v>
+      </c>
+      <c r="D120" t="s">
+        <v>442</v>
+      </c>
+      <c r="E120" t="s">
+        <v>443</v>
+      </c>
+      <c r="F120" t="s">
+        <v>444</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H120" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>483</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>113</v>
+      </c>
+      <c r="D121" t="s">
+        <v>442</v>
+      </c>
+      <c r="E121" t="s">
+        <v>443</v>
+      </c>
+      <c r="F121" t="s">
+        <v>444</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H121" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>486</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>117</v>
+      </c>
+      <c r="D122" t="s">
+        <v>442</v>
+      </c>
+      <c r="E122" t="s">
+        <v>443</v>
+      </c>
+      <c r="F122" t="s">
+        <v>444</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>488</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>121</v>
+      </c>
+      <c r="D123" t="s">
+        <v>442</v>
+      </c>
+      <c r="E123" t="s">
+        <v>443</v>
+      </c>
+      <c r="F123" t="s">
+        <v>444</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H123" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>491</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>125</v>
+      </c>
+      <c r="D124" t="s">
+        <v>442</v>
+      </c>
+      <c r="E124" t="s">
+        <v>443</v>
+      </c>
+      <c r="F124" t="s">
+        <v>444</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H124" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>494</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>129</v>
+      </c>
+      <c r="D125" t="s">
+        <v>442</v>
+      </c>
+      <c r="E125" t="s">
+        <v>443</v>
+      </c>
+      <c r="F125" t="s">
+        <v>444</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H125" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>497</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>134</v>
+      </c>
+      <c r="D126" t="s">
+        <v>442</v>
+      </c>
+      <c r="E126" t="s">
+        <v>443</v>
+      </c>
+      <c r="F126" t="s">
+        <v>444</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H126" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>500</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>139</v>
+      </c>
+      <c r="D127" t="s">
+        <v>442</v>
+      </c>
+      <c r="E127" t="s">
+        <v>443</v>
+      </c>
+      <c r="F127" t="s">
+        <v>444</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H127" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>503</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>144</v>
+      </c>
+      <c r="D128" t="s">
+        <v>442</v>
+      </c>
+      <c r="E128" t="s">
+        <v>443</v>
+      </c>
+      <c r="F128" t="s">
+        <v>444</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H128" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>506</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>148</v>
+      </c>
+      <c r="D129" t="s">
+        <v>442</v>
+      </c>
+      <c r="E129" t="s">
+        <v>443</v>
+      </c>
+      <c r="F129" t="s">
+        <v>444</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H129" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>509</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>153</v>
+      </c>
+      <c r="D130" t="s">
+        <v>442</v>
+      </c>
+      <c r="E130" t="s">
+        <v>443</v>
+      </c>
+      <c r="F130" t="s">
+        <v>444</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H130" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>512</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>158</v>
+      </c>
+      <c r="D131" t="s">
+        <v>442</v>
+      </c>
+      <c r="E131" t="s">
+        <v>443</v>
+      </c>
+      <c r="F131" t="s">
+        <v>444</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H131" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>515</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>163</v>
+      </c>
+      <c r="D132" t="s">
+        <v>442</v>
+      </c>
+      <c r="E132" t="s">
+        <v>443</v>
+      </c>
+      <c r="F132" t="s">
+        <v>444</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H132" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>518</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>168</v>
+      </c>
+      <c r="D133" t="s">
+        <v>442</v>
+      </c>
+      <c r="E133" t="s">
+        <v>443</v>
+      </c>
+      <c r="F133" t="s">
+        <v>444</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H133" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>521</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>172</v>
+      </c>
+      <c r="D134" t="s">
+        <v>442</v>
+      </c>
+      <c r="E134" t="s">
+        <v>443</v>
+      </c>
+      <c r="F134" t="s">
+        <v>444</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H134" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>524</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>176</v>
+      </c>
+      <c r="D135" t="s">
+        <v>442</v>
+      </c>
+      <c r="E135" t="s">
+        <v>443</v>
+      </c>
+      <c r="F135" t="s">
+        <v>444</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H135" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>527</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>181</v>
+      </c>
+      <c r="D136" t="s">
+        <v>442</v>
+      </c>
+      <c r="E136" t="s">
+        <v>443</v>
+      </c>
+      <c r="F136" t="s">
+        <v>444</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H136" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>530</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>185</v>
+      </c>
+      <c r="D137" t="s">
+        <v>442</v>
+      </c>
+      <c r="E137" t="s">
+        <v>443</v>
+      </c>
+      <c r="F137" t="s">
+        <v>444</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H137" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>533</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>189</v>
+      </c>
+      <c r="D138" t="s">
+        <v>442</v>
+      </c>
+      <c r="E138" t="s">
+        <v>443</v>
+      </c>
+      <c r="F138" t="s">
+        <v>444</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H138" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>536</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>193</v>
+      </c>
+      <c r="D139" t="s">
+        <v>442</v>
+      </c>
+      <c r="E139" t="s">
+        <v>443</v>
+      </c>
+      <c r="F139" t="s">
+        <v>444</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H139" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>539</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>198</v>
+      </c>
+      <c r="D140" t="s">
+        <v>442</v>
+      </c>
+      <c r="E140" t="s">
+        <v>443</v>
+      </c>
+      <c r="F140" t="s">
+        <v>444</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H140" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>542</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>202</v>
+      </c>
+      <c r="D141" t="s">
+        <v>442</v>
+      </c>
+      <c r="E141" t="s">
+        <v>443</v>
+      </c>
+      <c r="F141" t="s">
+        <v>444</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H141" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>545</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>206</v>
+      </c>
+      <c r="D142" t="s">
+        <v>442</v>
+      </c>
+      <c r="E142" t="s">
+        <v>443</v>
+      </c>
+      <c r="F142" t="s">
+        <v>444</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H142" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>548</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>549</v>
+      </c>
+      <c r="D143" t="s">
+        <v>550</v>
+      </c>
+      <c r="E143" t="s">
+        <v>551</v>
+      </c>
+      <c r="F143" t="s">
+        <v>41</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H143" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>554</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>555</v>
+      </c>
+      <c r="D144" t="s">
+        <v>550</v>
+      </c>
+      <c r="E144" t="s">
+        <v>551</v>
+      </c>
+      <c r="F144" t="s">
+        <v>41</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H144" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>558</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>559</v>
+      </c>
+      <c r="D145" t="s">
+        <v>550</v>
+      </c>
+      <c r="E145" t="s">
+        <v>551</v>
+      </c>
+      <c r="F145" t="s">
+        <v>41</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H145" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>562</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>563</v>
+      </c>
+      <c r="D146" t="s">
+        <v>550</v>
+      </c>
+      <c r="E146" t="s">
+        <v>551</v>
+      </c>
+      <c r="F146" t="s">
+        <v>41</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H146" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>566</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>567</v>
+      </c>
+      <c r="D147" t="s">
+        <v>550</v>
+      </c>
+      <c r="E147" t="s">
+        <v>551</v>
+      </c>
+      <c r="F147" t="s">
+        <v>41</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H147" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>570</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>571</v>
+      </c>
+      <c r="D148" t="s">
+        <v>550</v>
+      </c>
+      <c r="E148" t="s">
+        <v>551</v>
+      </c>
+      <c r="F148" t="s">
+        <v>41</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H148" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>574</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>575</v>
+      </c>
+      <c r="D149" t="s">
+        <v>550</v>
+      </c>
+      <c r="E149" t="s">
+        <v>551</v>
+      </c>
+      <c r="F149" t="s">
+        <v>41</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H149" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>578</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>579</v>
+      </c>
+      <c r="D150" t="s">
+        <v>550</v>
+      </c>
+      <c r="E150" t="s">
+        <v>551</v>
+      </c>
+      <c r="F150" t="s">
+        <v>41</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H150" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>582</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>583</v>
+      </c>
+      <c r="D151" t="s">
+        <v>550</v>
+      </c>
+      <c r="E151" t="s">
+        <v>551</v>
+      </c>
+      <c r="F151" t="s">
+        <v>41</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H151" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>586</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>587</v>
+      </c>
+      <c r="D152" t="s">
+        <v>550</v>
+      </c>
+      <c r="E152" t="s">
+        <v>551</v>
+      </c>
+      <c r="F152" t="s">
+        <v>41</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H152" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>590</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>591</v>
+      </c>
+      <c r="D153" t="s">
+        <v>550</v>
+      </c>
+      <c r="E153" t="s">
+        <v>551</v>
+      </c>
+      <c r="F153" t="s">
+        <v>41</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H153" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>594</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>595</v>
+      </c>
+      <c r="D154" t="s">
+        <v>550</v>
+      </c>
+      <c r="E154" t="s">
+        <v>551</v>
+      </c>
+      <c r="F154" t="s">
+        <v>41</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H154" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>598</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>599</v>
+      </c>
+      <c r="D155" t="s">
+        <v>550</v>
+      </c>
+      <c r="E155" t="s">
+        <v>551</v>
+      </c>
+      <c r="F155" t="s">
+        <v>41</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H155" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>602</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>603</v>
+      </c>
+      <c r="D156" t="s">
+        <v>550</v>
+      </c>
+      <c r="E156" t="s">
+        <v>551</v>
+      </c>
+      <c r="F156" t="s">
+        <v>41</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H156" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>606</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>607</v>
+      </c>
+      <c r="D157" t="s">
+        <v>550</v>
+      </c>
+      <c r="E157" t="s">
+        <v>551</v>
+      </c>
+      <c r="F157" t="s">
+        <v>41</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H157" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>610</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>611</v>
+      </c>
+      <c r="D158" t="s">
+        <v>612</v>
+      </c>
+      <c r="E158" t="s">
+        <v>613</v>
+      </c>
+      <c r="F158" t="s">
+        <v>41</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H158" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>616</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>617</v>
+      </c>
+      <c r="D159" t="s">
+        <v>612</v>
+      </c>
+      <c r="E159" t="s">
+        <v>613</v>
+      </c>
+      <c r="F159" t="s">
+        <v>41</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H159" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>620</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>621</v>
+      </c>
+      <c r="D160" t="s">
+        <v>612</v>
+      </c>
+      <c r="E160" t="s">
+        <v>613</v>
+      </c>
+      <c r="F160" t="s">
+        <v>41</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H160" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>624</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>625</v>
+      </c>
+      <c r="D161" t="s">
+        <v>612</v>
+      </c>
+      <c r="E161" t="s">
+        <v>613</v>
+      </c>
+      <c r="F161" t="s">
+        <v>41</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H161" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>628</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>629</v>
+      </c>
+      <c r="D162" t="s">
+        <v>612</v>
+      </c>
+      <c r="E162" t="s">
+        <v>613</v>
+      </c>
+      <c r="F162" t="s">
+        <v>41</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H162" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>632</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>633</v>
+      </c>
+      <c r="E163" t="s">
+        <v>634</v>
+      </c>
+      <c r="F163" t="s">
+        <v>635</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>637</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>633</v>
+      </c>
+      <c r="E164" t="s">
+        <v>634</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H164" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>640</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>633</v>
+      </c>
+      <c r="E165" t="s">
+        <v>634</v>
+      </c>
+      <c r="F165" t="s">
+        <v>96</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H165" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>643</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>24</v>
+      </c>
+      <c r="D166" t="s">
+        <v>633</v>
+      </c>
+      <c r="E166" t="s">
+        <v>634</v>
+      </c>
+      <c r="F166" t="s">
+        <v>635</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>645</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>67</v>
+      </c>
+      <c r="D167" t="s">
+        <v>633</v>
+      </c>
+      <c r="E167" t="s">
+        <v>634</v>
+      </c>
+      <c r="F167" t="s">
+        <v>96</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>647</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>648</v>
+      </c>
+      <c r="E168" t="s">
+        <v>649</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H168" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>652</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>653</v>
+      </c>
+      <c r="E169" t="s">
+        <v>654</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H169" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>657</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D170" t="s">
+        <v>653</v>
+      </c>
+      <c r="E170" t="s">
+        <v>654</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>659</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>21</v>
+      </c>
+      <c r="D171" t="s">
+        <v>653</v>
+      </c>
+      <c r="E171" t="s">
+        <v>654</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H171" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>662</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" t="s">
+        <v>653</v>
+      </c>
+      <c r="E172" t="s">
+        <v>654</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>664</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" t="s">
+        <v>665</v>
+      </c>
+      <c r="E173" t="s">
+        <v>666</v>
+      </c>
+      <c r="F173" t="s">
+        <v>41</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H173" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>669</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>17</v>
+      </c>
+      <c r="D174" t="s">
+        <v>665</v>
+      </c>
+      <c r="E174" t="s">
+        <v>666</v>
+      </c>
+      <c r="F174" t="s">
+        <v>41</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H174" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>672</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>673</v>
+      </c>
+      <c r="E175" t="s">
+        <v>674</v>
+      </c>
+      <c r="F175" t="s">
+        <v>87</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H175" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>677</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>17</v>
+      </c>
+      <c r="D176" t="s">
+        <v>673</v>
+      </c>
+      <c r="E176" t="s">
+        <v>674</v>
+      </c>
+      <c r="F176" t="s">
+        <v>149</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H176" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>680</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>21</v>
+      </c>
+      <c r="D177" t="s">
+        <v>673</v>
+      </c>
+      <c r="E177" t="s">
+        <v>674</v>
+      </c>
+      <c r="F177" t="s">
+        <v>681</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H177" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>684</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>24</v>
+      </c>
+      <c r="D178" t="s">
+        <v>673</v>
+      </c>
+      <c r="E178" t="s">
+        <v>674</v>
+      </c>
+      <c r="F178" t="s">
+        <v>149</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H178" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>687</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>67</v>
+      </c>
+      <c r="D179" t="s">
+        <v>673</v>
+      </c>
+      <c r="E179" t="s">
+        <v>674</v>
+      </c>
+      <c r="F179" t="s">
+        <v>109</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H179" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>690</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>72</v>
+      </c>
+      <c r="D180" t="s">
+        <v>673</v>
+      </c>
+      <c r="E180" t="s">
+        <v>674</v>
+      </c>
+      <c r="F180" t="s">
+        <v>109</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H180" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>693</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>77</v>
+      </c>
+      <c r="D181" t="s">
+        <v>673</v>
+      </c>
+      <c r="E181" t="s">
+        <v>674</v>
+      </c>
+      <c r="F181" t="s">
+        <v>694</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H181" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>697</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>82</v>
+      </c>
+      <c r="D182" t="s">
+        <v>673</v>
+      </c>
+      <c r="E182" t="s">
+        <v>674</v>
+      </c>
+      <c r="F182" t="s">
+        <v>681</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H182" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>700</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>86</v>
+      </c>
+      <c r="D183" t="s">
+        <v>673</v>
+      </c>
+      <c r="E183" t="s">
+        <v>674</v>
+      </c>
+      <c r="F183" t="s">
+        <v>681</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H183" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>703</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>91</v>
+      </c>
+      <c r="D184" t="s">
+        <v>673</v>
+      </c>
+      <c r="E184" t="s">
+        <v>674</v>
+      </c>
+      <c r="F184" t="s">
+        <v>681</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>705</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>95</v>
+      </c>
+      <c r="D185" t="s">
+        <v>673</v>
+      </c>
+      <c r="E185" t="s">
+        <v>674</v>
+      </c>
+      <c r="F185" t="s">
+        <v>681</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H185" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>708</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>100</v>
+      </c>
+      <c r="D186" t="s">
+        <v>673</v>
+      </c>
+      <c r="E186" t="s">
+        <v>674</v>
+      </c>
+      <c r="F186" t="s">
+        <v>681</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>710</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>104</v>
+      </c>
+      <c r="D187" t="s">
+        <v>673</v>
+      </c>
+      <c r="E187" t="s">
+        <v>674</v>
+      </c>
+      <c r="F187" t="s">
+        <v>681</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H187" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>713</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>108</v>
+      </c>
+      <c r="D188" t="s">
+        <v>673</v>
+      </c>
+      <c r="E188" t="s">
+        <v>674</v>
+      </c>
+      <c r="F188" t="s">
+        <v>681</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H188" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>715</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>113</v>
+      </c>
+      <c r="D189" t="s">
+        <v>673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>674</v>
+      </c>
+      <c r="F189" t="s">
+        <v>60</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H189" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>718</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>117</v>
+      </c>
+      <c r="D190" t="s">
+        <v>673</v>
+      </c>
+      <c r="E190" t="s">
+        <v>674</v>
+      </c>
+      <c r="F190" t="s">
+        <v>87</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H190" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>721</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>121</v>
+      </c>
+      <c r="D191" t="s">
+        <v>673</v>
+      </c>
+      <c r="E191" t="s">
+        <v>674</v>
+      </c>
+      <c r="F191" t="s">
+        <v>149</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H191" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>724</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>125</v>
+      </c>
+      <c r="D192" t="s">
+        <v>673</v>
+      </c>
+      <c r="E192" t="s">
+        <v>674</v>
+      </c>
+      <c r="F192" t="s">
+        <v>681</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H192" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>727</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>129</v>
+      </c>
+      <c r="D193" t="s">
+        <v>673</v>
+      </c>
+      <c r="E193" t="s">
+        <v>674</v>
+      </c>
+      <c r="F193" t="s">
+        <v>60</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H193" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>730</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>134</v>
+      </c>
+      <c r="D194" t="s">
+        <v>673</v>
+      </c>
+      <c r="E194" t="s">
+        <v>674</v>
+      </c>
+      <c r="F194" t="s">
+        <v>109</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H194" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>733</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>139</v>
+      </c>
+      <c r="D195" t="s">
+        <v>673</v>
+      </c>
+      <c r="E195" t="s">
+        <v>674</v>
+      </c>
+      <c r="F195" t="s">
+        <v>109</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H195" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>736</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>144</v>
+      </c>
+      <c r="D196" t="s">
+        <v>673</v>
+      </c>
+      <c r="E196" t="s">
+        <v>674</v>
+      </c>
+      <c r="F196" t="s">
+        <v>109</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H196" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>739</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>148</v>
+      </c>
+      <c r="D197" t="s">
+        <v>673</v>
+      </c>
+      <c r="E197" t="s">
+        <v>674</v>
+      </c>
+      <c r="F197" t="s">
+        <v>60</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>741</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>153</v>
+      </c>
+      <c r="D198" t="s">
+        <v>673</v>
+      </c>
+      <c r="E198" t="s">
+        <v>674</v>
+      </c>
+      <c r="F198" t="s">
+        <v>169</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H198" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>743</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>158</v>
+      </c>
+      <c r="D199" t="s">
+        <v>673</v>
+      </c>
+      <c r="E199" t="s">
+        <v>674</v>
+      </c>
+      <c r="F199" t="s">
+        <v>169</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>745</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>163</v>
+      </c>
+      <c r="D200" t="s">
+        <v>673</v>
+      </c>
+      <c r="E200" t="s">
+        <v>674</v>
+      </c>
+      <c r="F200" t="s">
+        <v>307</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H200" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>748</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>168</v>
+      </c>
+      <c r="D201" t="s">
+        <v>673</v>
+      </c>
+      <c r="E201" t="s">
+        <v>674</v>
+      </c>
+      <c r="F201" t="s">
+        <v>109</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H201" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>751</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" t="s">
+        <v>752</v>
+      </c>
+      <c r="E202" t="s">
+        <v>753</v>
+      </c>
+      <c r="F202" t="s">
+        <v>41</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H202" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>756</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>17</v>
+      </c>
+      <c r="D203" t="s">
+        <v>752</v>
+      </c>
+      <c r="E203" t="s">
+        <v>753</v>
+      </c>
+      <c r="F203" t="s">
+        <v>41</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H203" t="s">
+        <v>758</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>