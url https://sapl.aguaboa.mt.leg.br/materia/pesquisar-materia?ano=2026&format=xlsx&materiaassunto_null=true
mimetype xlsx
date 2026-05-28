--- v1 (2026-04-13)
+++ v2 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2424" uniqueCount="1099">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -93,69 +93,117 @@
   <si>
     <t>Ata da Sessão Ordinária do dia 13 de fevereiro de 2026</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ata nº 003 da Sessão Ordinária do dia 02 de março de 2026</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/ata_no_004-2026_-_sessao_ordinaria_do_dia_16_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata nº 004 da Sessão Ordinária do dia 16 de março de 2026</t>
   </si>
   <si>
+    <t>7297</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7297/ata_no_005-2026_-_06-04-2026_-_st_maria.docx</t>
+  </si>
+  <si>
+    <t>Ata nº 005 da Sessão Ordinária Itinerante no P.A. Santa Maria do dia 06 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>7341</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7341/ata_no_006-2026pdf.pdf</t>
+  </si>
+  <si>
+    <t>Ata nº 006/2026 da Sessão Ordinária do dia 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>7346</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ata nº 007/2026 da Sessão Ordinária do dia 04 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>7369</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ata Sessão Ordinaria dia 18/05/2026</t>
+  </si>
+  <si>
     <t>7222</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Ata Extraordinária</t>
   </si>
   <si>
     <t>Ata nº 001 da Sessão Extraordinária do dia 10 de março de 2026.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/ata_no_002-2026_-_sessao_extraordinaria_do_dia_19_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata nº 002 da Sessão Extraordinária do dia 19 de março de 2026.</t>
+  </si>
+  <si>
+    <t>7321</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária do dia 09 de abril de 2026.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA DO DIA 02 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
@@ -250,111 +298,99 @@
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>Rejane Garcia</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, vem na forma regimental em vigor, solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, reiterando a necessidade de implantação de uma alça retorno na Rua 01 no perímetro compreendido entre as empresas: “Rodobens Toyota, Disbrava e “Agritex Pneus”, perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>O envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, INDICAR, ações imediatas referentes a elaboração do plano diretor ferroviário, tendo em vista a instalação da ferrovia. A instalação do terminal ferroviário e do porto seco exigem planejamento e garantia do direito de preempção para planejamento e implantação de obras pela iniciativa privada.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Ação Social, indicando a adoção de medidas para a promoção de programas de capacitação e qualificação de cuidadores de pessoas com deficiência e idosos no âmbito do município.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Rejane Garcia, Renato Beraldo da Silva</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_no_005-2026.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, indicando obras de engenharia visando o alargamento da ponte sobre o Rio Bonito, localizada da rodovia municipal “Albino Fries” nas proximidades da Empresa “Dreyfus”.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Rejane Garcia, Josi Koch, Nubia Foschiera</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_no_006-2026.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor José Eugênio de Paiva (Dr. Eugênio), Deputado Estadual (|PSB), INDICANDO gestões no sentido de incluir o município de Água Boa no Programa de Construção de Calçadas, em parceria entre o Estado de Mato Grosso (SINFRA) e a Prefeitura Municipal, priorizando os bairros Vila Nova e Operário.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Nubia Foschiera, Heronides Silveira Junior, Humberto</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_007-2026.pdf</t>
   </si>
   <si>
     <t>o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabricio Mendonça Pedroso, Secretário Municipal de Infraestrutura, , solicitando que sejam realizados, com a máxima urgência, serviços de manutenção, recuperação e melhorias nas estradas rurais da região do Projeto de Assentamento Jatobazinho, neste município.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_008-2026.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cleria Wagner, Secretária Municipal de Educação, solicitando a aquisição e disponibilização de Kits de Primeiros Socorros para todas as Escolas e Creches da Rede Municipal de Ensino, com o objetivo de promover maior segurança aos alunos, professores e demais servidores.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima</t>
+    <t>Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7097/indicacao_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e o Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que adote as providências necessárias para a adesão, ampliação e fortalecimento do Programa Minha Casa Minha Vida no Município de Água Boa–MT, em articulação com os Governos Estadual e Federal.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e o Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, solicitando a designação de um guarda para o Cemitério Municipal “Pe. Gaetano Chináglia”.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>11</t>
   </si>
@@ -442,51 +478,51 @@
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7109/indicacao_no_017-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam adotadas as providências necessárias para a conclusão da iluminação pública na Avenida Universitária, no trecho compreendido entre a Faculdade UNI-MT e a BR-158, tendo em vista que referido trajeto atualmente não dispõe de iluminação adequada.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7110/indicacao_no_018-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando que sejam adotadas, com a máxima urgência, as providências necessárias para a manutenção e recuperação da ponte sobre o Córrego Sandú, situada na Região da Serrinha.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7111/indicacao_no_019-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de estudos para a construção de um Canil Municipal e de um Centro de Zoonoses, com o objetivo de atender à demanda do município no que se refere ao controle populacional de animais, acolhimento, cuidados veterinários e prevenção de zoonoses.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Renato Beraldo da Silva</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_no_020-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito Municipal, Dr. Mariano Kolankiewicz Filho, que seja analisada a possibilidade de equiparar o percentual da revisão geral anual dos subsídios e vencimentos dos servidores públicos municipais efetivos, comissionados e contratados, atualmente fixado em 3,90% (três vírgula noventa por cento), ao percentual de 5,40% (cinco vírgula quarenta por cento) concedido pelo Poder Executivo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
@@ -514,66 +550,66 @@
   <si>
     <t>Solicita a carreta do Hospital do Câncer de Cuiabá-MT em nosso município, para atendimentos gratuitos em diversas especialidades médicas.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7118/indicacao_no_023-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a execução de cascalhamento, elevação e demais melhorias na Rua 1, trecho compreendido após o trevo da MT-414 com a MT-240 e BR-158, sentido município de Canarana-MT, via paralela que cede acesso ao comércio existente naquela região.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Heronides Silveira Junior, Josi Koch</t>
+    <t>Ronaldo Portella, Heronides Silveira Junior, Josi Koch</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_024-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de estacionamento em ambos os lados do canteiro central da Avenida Araguaia, no trecho compreendido entre o Sindicato Rural, os atuais comércios da Rua 02 até a Avenida Norberto Schwantes no município de Água Boa.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>Rejane Garcia, Nubia Foschiera, Ronaldo Portella de Lima</t>
+    <t>Rejane Garcia, Nubia Foschiera, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_025-2026.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando estudo técnico de viabilidade para implantação de mão única na via em frente à Escola Municipal “Ermindo Mendel”, bem como a adequação da parada de ônibus para frente da referida unidade escolar.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Nubia Foschiera, Humberto</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_026-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer, solicitando que sejam implantadas aulas de defesa pessoal feminina, com foco na prevenção, proteção e enfrentamento à violência doméstica e familiar contra a mulher.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
@@ -583,102 +619,102 @@
   <si>
     <t>Josi Koch</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a necessidade de instalação de poste com iluminação pública na Rua A10, localizada no Bairro Rodoviário, neste município.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/indicacao_028-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando providências urgentes quanto ao controle, drenagem e direcionamento adequado do fluxo das águas pluviais provenientes das serras que atravessam a Vila Serrinha, neste município.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Adelar Fusinato, Demilson Augusto de Carvalho, Heronides Silveira Junior, Josi Koch, Nubia Foschiera, Rejane Garcia, Renato Beraldo da Silva, Rodrigo Rosa, Sérgio Reis</t>
+    <t>Ronaldo Portella, Adelar Fusinato, Demilson Augusto de Carvalho, Heronides Silveira Junior, Josi Koch, Nubia Foschiera, Rejane Garcia, Renato Beraldo da Silva, Rodrigo Rosa, Sérgio Reis</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_029-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Matheus dos Santos, Secretário Municipal de Saúde, solicitando que o Centro de Especialidades e a UPINHA passem a denominar-se: Centro de Especialidades e UPINHA - Theodoro Carlos Magalhães Pinto</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_030-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a realização de manutenção geral do Campo de Futebol Adriano Santos Araújo, localizado no Bairro Jardim Tropical, bem como a manutenção do Ginásio de Esportes do Tropical, situado ao lado do referido campo.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_031-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando que sejam construídos pontos de ônibus em todos os Projetos de Assentamento do Município, especialmente nos locais utilizados para o embarque e desembarque de estudantes do transporte escolar.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_032-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a criação e implantação de uma praça pública no Setor Norte, localizada entre as Ruas 58 e 60, no município de Água Boa–MT.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Josi Koch, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+    <t>Josi Koch, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_033-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração, solicitando a elaboração e regulamentação de critérios técnicos, jurídicos e econômicos para a comercialização dos terrenos do Setor Industrial I, instituídos pela Lei Ordinária nº 1.965, de 03 de dezembro de 2025.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_034-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando a realização de serviços de recuperação, manutenção e melhorias nas estradas vicinais do município de Água Boa – MT.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -831,66 +867,66 @@
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_no_046-2026.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que sejam adotadas providências quanto à regulação e agendamento imediato de consultas e procedimentos médicos para pacientes residentes no interior do município.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_no_047-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando construção de uma Praça do Trenzinho em frente à Associação Pestalozzi de Água Boa, com estrutura semelhante à já existente nas proximidades da Igreja Boa Semente.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Rejane Garcia, Rodrigo Rosa</t>
+    <t>Ronaldo Portella, Rejane Garcia, Rodrigo Rosa</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_no_048-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a aquisição de 02 (dois) tratores, equipados com implementos adequados (roçadeiras articuladas ou similares), destinados à execução de serviços de roçada e manutenção de áreas públicas urbanas.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>Demilson Augusto de Carvalho, Ronaldo Portella de Lima</t>
+    <t>Demilson Augusto de Carvalho, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/indicacao_049-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção e instalação de banheiros públicos na Lagoa João Masena de Oliveira, garantindo estrutura adequada, acessível e permanente para atendimento aos frequentadores do local.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Nubia Foschiera, Humberto, Rejane Garcia</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/indicacao_no_050-2026.pdf</t>
   </si>
   <si>
     <t>Solicitam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, a realização de estudos técnicos visando à implantação de via de mão única nas ruas localizadas no entorno da Escola Municipal de Educação Infantil “Catarina Lúcia Zandoná”, Escola Municipal “Cecília Meireles”, Escola Municipal de Educação Infantil “Giselda Trentin”, Escola Municipal de Educação Infantil “Cantinho da Alegria” e  a Escola Municipal “Vila Nova”, bem como a devida sinalização horizontal e vertical necessária para a organização do tráfego.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
@@ -979,108 +1015,108 @@
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de redutores de velocidade na Avenida Planalto, no ponto compreendido em ambos os lados da via, nas proximidades do Fórum, no município de Água Boa – MT.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Rejane Garcia, Nubia Foschiera</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_no_058-2026.pdf</t>
   </si>
   <si>
     <t>Indicam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, que sejam realizados estudos e providências para a ampliação da estrutura física da Escola Municipal “Cecília Meireles”, com a construção de novas salas de aula e ampliação de um refeitório adequado para os alunos.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>Rejane Garcia, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rodrigo Rosa, Ronaldo Portella de Lima</t>
+    <t>Rejane Garcia, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rodrigo Rosa, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_no_059-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que o valor de R$ 200.000,00 (duzentos mil reais), recebido como premiação pela conquista do Selo Ouro no Programa Imuniza Mais MT, seja direcionado para o custeio das ações da Atenção Básica, voltadas primordialmente às ações de imunização, ações extramuros, bem como às atividades médico-assistenciais realizadas no município.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_no_060-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação e adaptação de espaços públicos, especialmente praças e áreas de lazer, contemplando estruturas voltadas às pessoas com Transtorno do Espectro Autista (TEA) no município de Água Boa – MT.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>Josi Koch, Adelar Fusinato, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella de Lima</t>
+    <t>Josi Koch, Adelar Fusinato, Heronides Silveira Junior, Rejane Garcia, Renato Beraldo da Silva, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_no_061-2026.pdf</t>
   </si>
   <si>
     <t>Solicitam o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a realização urgente de estudos para reforma e ampliação da Casa Mortuária, adaptando o espaço com projeto de salas individuais e climatizadas para a realização dos velórios, bem como, a arborização em todo o entorno.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>Rodrigo Rosa, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Ronaldo Portella de Lima</t>
+    <t>Rodrigo Rosa, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_no_062-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Dr. José Eugênio de Paiva, Deputado Estadual e à Agencia Nacional de Telecomunicações (ANATEL), solicitando a necessidade de adoção de medidas e articulações institucionais visando dar celeridade ao processo de implantação da tecnologia de rede móvel 5G no município de Água Boa – MT.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Rodrigo Rosa</t>
+    <t>Ronaldo Portella, Rodrigo Rosa</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_no_063-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do Departamento Municipal de Água e Esgoto (DEMAE), solicitando a aquisição de um Detector de Vazamento de Água Subterrânea, para utilização na manutenção das redes públicas e no apoio à identificação de vazamentos nas redes particulares de abastecimento de água no município de Água Boa – MT.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_no_064-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando a adoção de medidas administrativas e normativas para que, nos processos licitatórios realizados pela Administração Pública Municipal, seja priorizada, quando legalmente possível, a contratação de empresas instaladas no município, como forma de incentivar o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>65</t>
   </si>
@@ -1253,62 +1289,666 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_no_078-2026.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, solicitando que providencie a instalação de placas de sinalização indicativas nos principais acessos em todos os Projetos de Assentamento (PAs) localizados no município de Água Boa – MT, visando facilitar a orientação de moradores, visitantes e usuários das vias públicas.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a construção de ponte sobre o Rio Vanick ligando o P.A. Nacional ao P.A. Jandira.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao_080-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a necessidade de instalação de iluminação pública ao longo da estrada ‘Izontina Soares Biazi’, popularmente conhecida como "Rota do Leite".</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao_081-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de um parquinho de trenzinho na Avenida Araguaia, Setor Luís Costa, nas proximidades da Garagem RR Veículos, com estrutura nos mesmos moldes do já existente nas proximidades da Igreja Boa Semente, com o objetivo de complementar a academia ao ar livre já instalada no local.</t>
   </si>
   <si>
+    <t>7292</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7292/indicacao_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando que seja feita implantação de um espaço físico coberto na área onde ficam expostos os brinquedos referentes a Praça do Trânsito.</t>
+  </si>
+  <si>
+    <t>7301</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Ronaldo Portella, Heronides Silveira Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7301/indicacao_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando as providências necessárias para a criação do Programa Municipal de Castração de Animais, com a possibilidade de estabelecimento de Parcerias Público-Privadas (PPP) com entidades públicas e privadas do município, visando ampliar o alcance e a efetividade da iniciativa. Sugere-se ainda que o Município, como forma de incentivo à adesão das entidades parceiras, ofereça contrapartidas mediante concessão de descontos em tributos municipais, observada a legislação vigente.</t>
+  </si>
+  <si>
+    <t>7302</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7302/indicacao_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando a criação e implementação do Programa Municipal “Lixo Zero”, com o objetivo de promover a redução, reutilização, reciclagem e destinação ambientalmente adequada dos resíduos sólidos no município.</t>
+  </si>
+  <si>
+    <t>7303</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7303/indicacao_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a realização da cobertura da área externa das unidades de Estratégia Saúde da Família (ESF) dos bairros Rodoviário e Guarujá.</t>
+  </si>
+  <si>
+    <t>7304</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Josi Koch, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7304/indicacao_no_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que sejam adotadas as providências necessárias para solucionar a falta de iluminação pública em toda a extensão da Avenida Universitária, localizada no Setor Universitário.</t>
+  </si>
+  <si>
+    <t>7305</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7305/indicacao_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que sejam adotadas as providências necessárias para a instalação de redutores de velocidade em ambos os sentidos, em todas as rotatórias localizadas no município.</t>
+  </si>
+  <si>
+    <t>7306</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior, Renato Beraldo da Silva, Ronaldo Portella, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura, ao Conselho Municipal de Saúde, ao Conselho Municipal de Meio Ambiente, ao CODEMA e ao Ministério Público de Água Boa-MT. Solicitando parceria entre a Prefeitura Municipal, Câmara Municipal, CODEMA, Ministério Público e ONGs para utilização de serviços terceirizados do Castramóvel disponibilizado pelo CODEMA no município de Água Boa-MT, amparados pela Lei Municipal nº 1523 de 17 de junho de 2020.</t>
+  </si>
+  <si>
+    <t>7311</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Adelar Fusinato</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7311/indicacao_089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de uma “Praça do Trenzinho” na Avenida Xingu, mais precisamente no Residencial Echer, de forma a atender diretamente os moradores do bairro Morada das Águas, com estrutura semelhante à já existente nas proximidades da Igreja Boa Semente.</t>
+  </si>
+  <si>
+    <t>7312</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7312/indicacao_090-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a delimitação e sinalização de vagas exclusivas para estacionamento de motocicletas, especialmente na região central do município.</t>
+  </si>
+  <si>
+    <t>7313</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7313/indicacao_091-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização do prolongamento e revitalização da ciclovia, da pista de caminhada e das calçadas ao longo de todo o perímetro da Avenida Araguaia.</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7314/indicacao_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de um parquinho infantil na praça localizada no Bairro Cristalino II, bem como a realização de serviços de revitalização do espaço, incluindo reforma das calçadas, limpeza geral, manutenção e demais melhorias necessárias, de forma que o local esteja em plenas condições de uso pela comunidade, especialmente pelas crianças.</t>
+  </si>
+  <si>
+    <t>7316</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7316/indicacao_093-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando a adoção das medidas necessárias visando a prorrogação, por mais 30 (trinta) dias, do prazo para pagamento do IPTU com desconto de 35%, atualmente concedido aos contribuintes do município.</t>
+  </si>
+  <si>
+    <t>7318</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7318/indicacao_094-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Prefeito Municipal, Dr. Mariano Kolankiewicz Filho, que sejam adotadas as providências necessárias para a contratação ou disponibilização de profissional médico(a) veterinário(a) para atuar no atendimento aos animais abandonados em nosso município.</t>
+  </si>
+  <si>
+    <t>7320</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_095-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que sejam adotadas as providências necessárias para:_x000D_
+•	A manutenção e recuperação dos quebra-molas localizados na rodovia MT-240, em frente ao Armazém Alvorada;_x000D_
+•	A realização de operação tapa-buracos e/ou recapeamento asfáltico nos trechos danificados da pista nas proximidades da empresa Louis Dreyfus.</t>
+  </si>
+  <si>
+    <t>7323</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7323/indicacao_no_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a instalação de um redutor de velocidade (quebra-molas ou outro dispositivo adequado) em frente à Associação Pestalozzi, no município de Água Boa-MT.</t>
+  </si>
+  <si>
+    <t>7328</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Demilson Augusto de Carvalho, Humberto, Nilson Penteado, Nubia Foschiera, Rodrigo Rosa, Ronaldo Portella</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_no_097-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, que seja enviado o presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a realização de reforma completa da Unidade Básica de Saúde (UBS) localizada no Projeto de Assentamento Jaraguá (P.A. Jaraguá), contemplando serviços de pintura, manutenção estrutural, revisão das instalações elétricas e hidráulicas, bem como demais melhorias necessárias para o pleno funcionamento da unidade.</t>
+  </si>
+  <si>
+    <t>7329</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_no_098-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, que seja enviado o presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando que, após a conclusão da obra da creche localizada no Bairro Jardim Planalto, seja realizada a devida homenagem, denominando a referida unidade com o nome da Professora Ledir Galera Scherer.</t>
+  </si>
+  <si>
+    <t>7330</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7330/indicacao_no_099-2026_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, que seja enviado o presente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizada a revitalização completa da praça localizada no Bairro Cristalino, contemplando:_x000D_
+•	Reforma, manutenção e pintura das quadras esportivas;_x000D_
+•	Substituição e/ou reposição de areia;_x000D_
+•	Revitalização da pista de skate;_x000D_
+•	Reparos e pintura das grades de proteção;_x000D_
+•	Manutenção e/ou substituição das traves de futebol e das tabelas de basquete;_x000D_
+•	Reforma dos playgrounds;_x000D_
+•	Realização de roçada e limpeza geral;_x000D_
+•	Recuperação e construção de calçadas;_x000D_
+•	Manutenção da iluminação pública;_x000D_
+•	Instalação de bancos, lixeiras e demais equipamentos urbanos necessários._x000D_
+•	Demais melhorias necessárias para garantir segurança, acessibilidade e pleno uso do espaço pela comunidade.</t>
+  </si>
+  <si>
+    <t>7334</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Josi Koch, Heronides Silveira Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7334/indicacao_no_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam o envio deste expediente ao Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam adotadas as providências necessárias para a imediata finalização da construção do parquinho infantil situado ao lado do ESF do Bairro Primavera, nesta cidade, tendo em vista que já foi apresentada a Indicação nº 180, em 1º de setembro de 2025, sem que, até o presente momento, a demanda tenha sido atendida.</t>
+  </si>
+  <si>
+    <t>7335</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_no_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, indicando realização de pintura e sinalização horizontal adequada em todas as faixas elevadas de pedestres existentes no município.</t>
+  </si>
+  <si>
+    <t>7336</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_no_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, indicando que adote as providências necessárias para a disponibilização de laboratório de plantão, visando atender os pacientes na Unidade de Pronto Atendimento Municipal (UPAM) “Dr. Júlio Olivio Pessini”, nos finais de semana e feriados.</t>
+  </si>
+  <si>
+    <t>7337</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Nubia Foschiera, Rejane Garcia</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7337/indicacao_no_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de uma Academia ao Ar Livre no Projeto de Assentamento Jandira, neste Município.</t>
+  </si>
+  <si>
+    <t>7338</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7338/indicacao_no_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizada, com a máxima urgência, a devida manutenção no asfalto localizado na esquina da Cargill.</t>
+  </si>
+  <si>
+    <t>7339</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_no_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando que promova a elaboração e posterior envio a esta Casa Legislativa de Projeto de Lei que estabeleça normas para padronização de procedimentos nas unidades escolares da rede pública e privada, em situações de conflito entre pais ou responsáveis legais.</t>
+  </si>
+  <si>
+    <t>7344</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7344/indicacao_no_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a adoção das providências necessárias para a instalação de cobertura na quadra de esportes localizada na Praça do Lazer, neste município.</t>
+  </si>
+  <si>
+    <t>7352</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Rodrigo Rosa, Heronides Silveira Junior, Josi Koch, Rejane Garcia, Ronaldo Portella</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7352/indicacao_no_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando a disponibilização de caminhões-pipa exclusivos para atendimento dos Projetos de Assentamento do município, especialmente nos períodos de estiagem.</t>
+  </si>
+  <si>
+    <t>7353</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7353/indicacao_no_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia Ilustríssima Senhora Valquíria Soares Dantas Ferreira, Secretária Municipal de Ação Social, indicando que adote as providências necessárias para a implementação de ação integrada entre a Assistência Social, o CAPS (Centro de Atenção Psicossocial) e a Polícia Militar, com o objetivo de abordagem, acolhimento e encaminhamento adequado de pessoas alcoolizadas em espaços públicos.</t>
+  </si>
+  <si>
+    <t>7359</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7359/indicacao_no_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de reparos urgentes e a completa recuperação da ponte sobre o Rio Bonito, situada nas proximidades da propriedade do Sr. Caruzo, no Projeto de Assentamento Jatobazinho.</t>
+  </si>
+  <si>
+    <t>7361</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Nubia Foschiera, Rodrigo Rosa, Ronaldo Portella</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7361/indicacao_no_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social e Cidadania, solicitando esforços no sentido de intermediar, junto ao Sistema Nacional de Emprego (SINE) e ao Governo do Estado de Mato Grosso, a implantação do Programa Ganha Tempo no município de Água Boa – MT.</t>
+  </si>
+  <si>
+    <t>7362</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7362/indicacao_no_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a reforma da academia pública no Distrito de Serrinha, com o objetivo de proporcionar à população local um espaço seguro e adequado para a prática de atividades físicas, lazer e promoção da saúde.</t>
+  </si>
+  <si>
+    <t>7363</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7363/indicacao_no_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de estacionamento público na Avenida Planalto, Bairro Universitário, especificamente no trecho compreendido entre a Rua BC02 e a Avenida Universitária, em frente à Igreja Nossa Senhora das Graças e à 2ª Igreja Batista do Reino de Água Boa (SIB), visando atender a Feira Municipal dos Bairros, o comércio local e as referidas instituições religiosas.</t>
+  </si>
+  <si>
+    <t>7370</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de estacionamento em ambos os lados do canteiro central ao longo da Avenida Norberto Schwantes, com o objetivo de atender a demanda de usuários, especialmente do Centro Cultural Luterano.</t>
+  </si>
+  <si>
+    <t>7371</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que sejam adotadas as providências necessárias visando a implantação de postes de iluminação pública na Rua A-10, Bairro Rodoviário.</t>
+  </si>
+  <si>
+    <t>7372</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando  a implantação de estacionamento em toda a extensão do canteiro da Avenida Tropical, no bairro Guarujá, em frente à Associação Pestalozzi de Água Boa-MT, com o objetivo de atender à demanda crescente e melhorar o tráfego e a acessibilidade local.</t>
+  </si>
+  <si>
+    <t>7373</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de um parquinho infantil na Avenida Araguaia, no Bairro Araguaia Parque, em ponto estratégico e central, de modo a atender de forma acessível toda a comunidade local.</t>
+  </si>
+  <si>
+    <t>7376</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer, solicitando a mudança do local de realização da festa junina municipal para o Parque de Exposições Antônio Tura.</t>
+  </si>
+  <si>
+    <t>7377</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de redutores de velocidade (quebra-molas, lombadas ou outros dispositivos adequados) nos arredores de todas as praças públicas do município, especialmente na Praça do Lazer.</t>
+  </si>
+  <si>
+    <t>7378</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Valquíria Soares Dantas Ferreira, Secretária Municipal de Assistência Social, solicitando providências necessárias para a criação, implantação ou ampliação de programas sociais destinados ao atendimento de crianças na faixa etária de 4 (quatro) a 5 (cinco) anos de idade.</t>
+  </si>
+  <si>
+    <t>7379</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Nilson Penteado</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que seja realizada a construção de uma ciclovia na Avenida Planalto, ligando o Bairro Universitário até a BR-240.</t>
+  </si>
+  <si>
+    <t>7380</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando a implantação de estacionamento ao longo de toda a extensão da Rua 01, com o objetivo de atender a demanda das empresas ali estabelecidas.</t>
+  </si>
+  <si>
+    <t>7381</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando que seja disponibilizada uma máquina retroescavadeira para permanecer pelo período mínimo de 30 dias no Projeto de Assentamento Nacional, realizando serviços de perfuração e ampliação de cacimbas e reservatórios de água na região.</t>
+  </si>
+  <si>
+    <t>7382</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a necessidade de implantação de uma Unidade de Saúde no PA Nacional, visando melhor atendimento à população da comunidade.</t>
+  </si>
+  <si>
+    <t>7383</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Djalma Silvestre Fernandes, Superintendente Regional do DNIT no Estado de Mato Grosso, solicitando a construção de uma trincheira na Avenida Júlio Campos, no trecho que dá acesso ao setor industrial.</t>
+  </si>
+  <si>
+    <t>7384</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizada, com urgência, a limpeza e roçada das estradas vicinais que atendem o Projeto de Assentamento Nacional e o Projeto de Assentamento Jandira, com atenção especial às rotas de transporte escolar.</t>
+  </si>
+  <si>
+    <t>7385</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a manutenção das duas pontes localizadas no Projeto de Assentamento Nacional, em especial a Ponte da Serraria, nas proximidades do lote nº 226, de propriedade do Sr. Osvaldo.</t>
+  </si>
+  <si>
+    <t>7386</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Joel Machado de Azevedo, Superintendente Regional do INCRA-MT, solicitando a adoção das medidas necessárias para a delimitação e demarcação das ruas no Projeto de Assentamento Nacional, neste município.</t>
+  </si>
+  <si>
+    <t>7388</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que determine ao setor competente a instalação de bebedouros públicos em todas as praças do município.</t>
+  </si>
+  <si>
+    <t>7390</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando providências necessárias para Proibir o estacionamento de veículos pesados (caminhões, carretas, ônibus e similares) nas ruas e avenidas do perímetro urbano do município; que seja realizada, com a máxima urgência, a regularização e destinação de local apropriado para estacionamento desses veículos, garantindo organização e segurança e que sejam estabelecidas e aplicadas as sanções cabíveis aos infratores.</t>
+  </si>
+  <si>
+    <t>7391</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando que seja implantrada iluminação na MT 240, no Bairro Cristalino.</t>
+  </si>
+  <si>
+    <t>7392</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Solicitar a Mesa Diretora da Câmara Municipal, o envio deste expedienteSolicita o envio deste expediente, ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Djalma Silvestre Fernandes, Superintendente Regional do DNIT no Estado do Mato Grosso e ao Ilustríssimo Senhor Otto Zittlau, Engenheiro responsável pelo Departamento Nacional de Infraestrutura de Transportes (DNIT), solicitando que seja implantada a iluminação pública na BR 240 bairro Cristalino até o Frigorifico JBS, neste municipio.</t>
+  </si>
+  <si>
+    <t>7394</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando ações de limpeza no curral e nas áreas comunitárias do Projeto de Assentamento Nacional, bem como no pavilhão e demais espaços comunitários do Projeto de Assentamento Jandira, no município de Água Boa – MT.</t>
+  </si>
+  <si>
     <t>7089</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7089/mocao_de_paravbenizacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Requerem o envio da presente Moção de Reconhecimento às Empresas SmartField, V-Tec, Union Bussines e Fazenda Santa Cruz pela realização do 1º Smartelfied Day.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7112/mocao_de_parabenizacao_no__002-2026-_isaque_silva_coelho_filho.pdf</t>
   </si>
   <si>
     <t>Solicitam envio desta Moção de Parabenização ao aluno ISAQUE SILVA COELHO FILHO, da Escola Técnica Estadual (ETEC) de Água Boa que conquistou a medalha de bronze na 2ª edição da Olímpiada Brasileira de Administração, alcançando destaque em nível nacional, com o trabalho intitulado “Atuação da Solaris Energy na consolidação da energia solar no Brasil” realizado de 22 a 24 de outubro de 2025 em Cuiabá-MT, participando na etapa “Estadual.”</t>
   </si>
   <si>
     <t>7114</t>
@@ -1325,51 +1965,51 @@
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio desta Moção de Parabenização ao aluno da Escola Estadual “9 de Julho”, GUILHERME TONSAK CIPRIANI, premiado com medalha de prata na Olímpiada de Matemática.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/mocao_de_reconhecimento_005-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor JOSÉ FRANCISCO DO NASCIMENTO, Gerente de Urbanismo da Prefeitura Municipal de Água Boa-MT.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/mocao_de_parabenizapcao_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio da presente Moção de Parabenização à Senhora ANDRÉIA CAROLINA DOMINGUES FUJIOKA, Secretária de Estado de Agricultura Familiar, em razão dos relevantes serviços prestados ao Estado de Mato Grosso, com especial atenção e dedicação ao município de Água Boa-MT.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Demilson Augusto de Carvalho, Josi Koch, Sérgio Reis</t>
+    <t>Ronaldo Portella, Demilson Augusto de Carvalho, Josi Koch, Sérgio Reis</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/mocao_de_aplausos__no_007-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à SECRETARIA MUNICIPAL DE SAÚDE DE ÁGUA BOA-MT, extensiva a todos os servidores, profissionais e colaboradores da pasta, em razão das relevantes conquistas alcançadas, que elevam o nome do município ao cenário estadual e nacional._x000D_
 O Município de Água Boa-MT conquistou a 1ª premiação no Programa de Qualificação das Ações de Vigilância em Saúde (PQA-VS) – 2024, figurando entre os 10 melhores municípios do Brasil, dentre mais de 5.500 municípios, alcançando 100% dos indicadores de vigilância em saúde avaliados, resultado que demonstra excelência técnica, planejamento, compromisso e eficiência na gestão da saúde pública;_x000D_
 O Município também foi agraciado com o Selo Ouro de Imunização, no âmbito do programa Imuniza Mais MT, obtendo o 2º lugar entre os municípios com população de 15 mil a 49.999 habitantes, com destaque para a melhor cobertura vacinal infantil do Estado nessa categoria;_x000D_
 Tal desempenho garantiu ao Município de Água Boa-MT um repasse financeiro no valor de R$ 200.000,00 (duzentos mil reais) por parte do Governo do Estado de Mato Grosso, recurso que contribuirá significativamente para o fortalecimento das ações e serviços de saúde;</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/mocao_de_parabenizacao_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de Moção de Parabenização ao 2º Pelotão Independente Bombeiro Militar (2º PIBM) pela nobre missão de salvar e proteger vidas.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho</t>
   </si>
@@ -1379,71 +2019,143 @@
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente Moção de Parabenização à equipe do 2º Pelotão Independente Bombeiro Militar, pela atuação exemplar no atendimento de uma ocorrência de emergência clínica envolvendo um recém-nascido, no município de Água Boa.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/mocao_de_parabenizacao_010-2026.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste Expediente ao Ilustríssimo Senhor MARCOS GUERRA, pelos relevantes feitos esportivos ao conquistar o título de campeão de boxe profissional no dia 28 de fevereiro de 2026, no município de Goiânia (GO), trazendo com seu esforço e determinação o cinturão de campeão para a cidade de Água Boa (MT), elevando o nome de nossa região no cenário esportivo nacional.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/mocao_de_parabenizacao_no_011-2026.pdf</t>
   </si>
   <si>
     <t>Solicitam o envio desta MOÇÃO DE PARABENIZAÇÃO às professoras e aos alunos do município de Água Boa-MT, pelas premiações do Programa Reconhecimento Mais Professores, iniciativa que premiará 100 mil docentes de instituições públicas que alcançaram os melhores resultados no Índice de Desenvolvimento da Educação Básica (Ideb).</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>Nubia Foschiera, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Rejane Garcia, Rodrigo Rosa, Ronaldo Portella de Lima</t>
+    <t>Nubia Foschiera, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Rejane Garcia, Rodrigo Rosa, Ronaldo Portella</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/mocao_de_reconhecimento_no_012-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente à Secretaria Municipal de Educação, na pessoa da Senhora Cléria Wagner, extensiva a toda a equipe pedagógica, pelas conquistas do SELO OURO DE ALFABETIZAÇÃO, concedido pelo Ministério da Educação, pelo SELO DIAMANTE DO PRÊMIO ALFABETIZA MT, bem como pelos demais reconhecimentos obtidos em nível estadual e nacional.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>Ronaldo Portella de Lima, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Rodrigo Rosa</t>
+    <t>Ronaldo Portella, Adelar Fusinato, Demilson Augusto de Carvalho, Humberto, Nubia Foschiera, Rejane Garcia, Rodrigo Rosa</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/mocaol_de_reconhecimento_no_013-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor FÁBIO CESAR DA SILVA, em reconhecimento a realização dos belíssimos shows de fogos de artifício promovidos durante as épocas festivas, os quais têm proporcionado momentos de alegria, encanto e emoção à população água-boense.</t>
   </si>
   <si>
+    <t>7293</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7293/mocao_de_reconhecimento_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>ao Senhor RAPHAEL PANOSSO, pelo seu ato de coragem e disponibilização, não medindo esforços para controlar um incidente de incêndio ocorrido na sala de computação da Escola Municipal Guarujá.</t>
+  </si>
+  <si>
+    <t>7319</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7319/mocao_de_parabenizacao_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Parabenização à CASA DE ACOLHIMENTO DO ARAGUAIA, localizada no município de Água Boa–MT, com sede na Rua Três, nº 1032, Centro II.</t>
+  </si>
+  <si>
+    <t>7325</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7325/mocao_de_reconhecimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à ESTÂNCIA BAHIA, em reconhecimento aos seus 35 anos de história e aos 26 anos de realização do tradicional "Mega Leilão", marco consolidado no cenário agropecuário nacional.</t>
+  </si>
+  <si>
+    <t>7331</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7331/mocao_de_reonhecimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora o envio deste expediente para os componentes da ORDEM DEMOLAY Capitulo 641 pelos Jubileu de Prata no município de Água Boa-MT. Trata-se de uma organização que foca na formação de jovens do sexo masculino com idade entre 12 e 21 anos, tendo como objetivo principal a formação de liderança, caráter e cidadania.</t>
+  </si>
+  <si>
+    <t>7349</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7349/mocao_de_reconhecimento_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente à COMUNIDADE EVANGÉLICA DE CONFISSÃO LUTERANA DE ÁGUA BOA, em reconhecimento e celebração pelos seus 50 (cinquenta) anos de fundação no município, ocorrida em 20 de junho de 1976.</t>
+  </si>
+  <si>
+    <t>7355</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7355/mocao_de_parabenizacao_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, após ouvido o Plenário, o encaminhamento do presente expediente à Associação dos Catadores de Materiais Recicláveis do Araguaia - ACAMARA, em razão dos relevantes serviços prestados à comunidade, especialmente no fortalecimento da coleta seletiva, da sustentabilidade ambiental e da inclusão social dos trabalhadores da reciclagem.</t>
+  </si>
+  <si>
+    <t>7360</t>
+  </si>
+  <si>
+    <t>Rejane Garcia, Demilson Augusto de Carvalho, Heronides Silveira Junior, Humberto, Josi Koch, Nilson Penteado, Nubia Foschiera, Renato Beraldo da Silva, Rodrigo Rosa, Ronaldo Portella, Sérgio Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7360/mocao_de_aplausos_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora o envio deste expediente às atletas GEOVANNA FIGUEIREDO DA CRUZ, Campeã Pan-Americana Cadete até 33 kg; YASMIN FIGUEIREDO DA CRUZ, Campeã Pan-Americana Juvenil até 42 kg; JHENNIFER CRISTINA DOURADO PIRES, Campeã Pan-Americana Sub-21 até 49 kg. Bem como ao técnico EUZEBIO SOBRINHO PEREIRA GOMES, primeiro técnico da Seleção Brasileira oriundo do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>7375</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente à Senhora SIMONE SOBRINHO, pelos relevantes serviços prestados à comunidade, especialmente por sua destacada trajetória no jiu-jitsu e sua atuação social junto a crianças e mulheres.</t>
+  </si>
+  <si>
     <t>7125</t>
   </si>
   <si>
     <t>PARCG</t>
   </si>
   <si>
     <t>Parecer da Comissão Geral</t>
   </si>
   <si>
     <t>CG - Comissão Geral</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/parecer_no_001-2026_-_comssao_geral_.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1915, de 02 de fevereiro de 2026, do Executivo Municipal, que “ALTERA O ART. 6º DA LEI MUNICIPAL Nº 1787/2023, QUE AUTORIZA A DOAÇÃO DE ÁREA PÚBLICA À COCAMAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/parecer_no_002-2026.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1916, de 02 de fevereiro de 2026, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS) NA FORMA QUE ESPECÍFICA.”</t>
@@ -1721,50 +2433,113 @@
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7287/parecer__no_034-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034/2026 – FAVORÁVEL do Relator ao Projeto de Lei nº 1929/2026, de 06 de abril de 2026, de Autoria do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ 180.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7288/parecer__no_035-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035/2026 – FAVORÁVEL do Relator ao Projeto de Lei Legislativo nº 003/2026, de 16 de março de 2026, de Autoria do Vereador Rodrigo Rosa Fidelis (UNIÃO BRASIL), que "DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A 'ASSOCIAÇÃO CABF - CLUBE ÁGUA BOA DE FUTSAL’ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7289/parecer__no_036-2026.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2026 – FAVORÁVEL DO RELATOR ao Projeto Substitutivo Nº 002/2026 ao Projeto de Lei nº 1926, de 30 de março de 2026, do Executivo Municipal, que "ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.712, DE 05 DE ABRIL DE 2022, QUE INSTITUI O PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL (PDDE-M), E INSTITUI O PRÊMIO AVALIA ÁGUA BOA NO ÂMBITO DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
+    <t>7295</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7295/parecer_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 037/2026 – FAVORÁVEL DO RELATOR ao Projeto de Lei Nº 1919/2026, de 02 de março de 2026, do Executivo Municipal, que "ALTERA A LEI Nº 192, DE 10 DE JUNHO DE 1991, QUE DISPÕE SOBRE O PARCELAMENTO DE SOLO PARA FINS URBANOS NO MUNICÍPIO DE ÁGUA BOA."</t>
+  </si>
+  <si>
+    <t>7296</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7296/parecer_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 038/2026 – FAVORÁVEL DO RELATOR ao Projeto de Lei Nº 1924/2026, de 06 de abril de 2026, do Executivo Municipal, que "ALTERA A LEI MUNICIPAL Nº 1772 DE 22 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDENCIAS."</t>
+  </si>
+  <si>
+    <t>7298</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7298/parecer_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 039/2026 – FAVORÁVEL DO RELATOR ao Projeto de Lei Legislativo Nº 004/2026, de 16 de março de 2026, de Autoria da Vereadora Nubia Rosana Reinher Foschiera (MDB), que "INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO SANITÁRIA E SAÚDE ANIMAL NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7299</t>
+  </si>
+  <si>
+    <t>PARECER Nº 040/2026 – FAVORÁVEL DO RELATOR ao Projeto de Lei Legislativo Nº 005/2026, de 06 de abril de 2026, de Autoria do Vereador Rodrigo Rosa Fidelis (UNIÃO BRASIL), que "DISPÕE SOBRE A INSTALAÇÃO DE BLOQUEADOR DE AR PARA HIDRÔMETRO NA TUBULAÇÃO DO SISTEMA DE ÁGUA RESIDENCIAL OU COMERCIAL NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7300</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7300/parecer_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 041/2026 – FAVORÁVEL DO RELATOR ao Projeto de Resolução Nº 004/2026, de 16 de março de 2026, de Autoria da Mesa Diretora da Câmara Municipal, que "DISPÕE SOBRE A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS 50 ANOS DA ESCOLA ESTADUAL “ANTÔNIO GRÖHS” NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7342</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7342/parecer_no_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL ao Projeto de Lei Nº 1930/2026, de 04 de maio de 2026, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE ATÉ R$ 5.600.000,00 NA FORMA QUE ESPECIFICA."</t>
+  </si>
+  <si>
+    <t>7365</t>
+  </si>
+  <si>
+    <t>PARECER Nº 043/2026 – FAVORÁVEL ao Projeto de Lei Nº 1931/2026, de 06 de maio de 2026, do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO AO ESTADO DE MATO GROSSO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA – SESP, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7366</t>
+  </si>
+  <si>
+    <t>PARECER Nº 044/2026 – FAVORÁVEL ao Projeto de Lei Legislativo Nº 007/2026, de 06 de maio de 2026, de Autoria da Vereadora Josi Paula Koch Oliveira de Souza (PL), que "GARANTE O DIREITO À PRIORIDADE NA MATRÍCULA E TRANSFERÊNCIA ESCOLAR PARA FILHOS, DEPENDENTES OU TUTELADOS DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR (VIOLÊNCIA FÍSICA, PSICOLÓGICA, SEXUAL, MORAL E PATRIMONIAL), EM TODAS AS UNIDADES DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ÁGUA BOA–MT, INCLUINDO CRECHES, EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>7120</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7120/projeto_de_lei_no_1915-2025_.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 6º DA LEI MUNICIPAL Nº 1.787/2023, QUE AUTORIZA A DOAÇÃO DE ÁREA PUBLICA À COCAMAR, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_no_1916-2026.pdf</t>
@@ -1907,50 +2682,86 @@
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_1928-2026.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1042, DE 10 DE SETEMBRO DE 2009, PARA ATUALIZAR A NOMENCLATURA DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA."</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_1929-2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ 180.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
+    <t>7326</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7326/projeto_de_lei_no_1930-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE ATÉ R$ 5.600.000,00 NA FORMA QUE ESPECIFICA".</t>
+  </si>
+  <si>
+    <t>7345</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7345/projeto_de_lei_no_1931-2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEL PÚBLICO AO ESTADO DE MATO GROSSO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA - SESP, E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7368</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7368/projeto_de_lei_no_1932-2026.pdf</t>
+  </si>
+  <si>
+    <t>" INSTITUI O PROGRAMA 'ÁGUA BOA UNIVERSITARIA' E, DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
     <t>7122</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7122/ptrojeto_de_lei_complementar_no_259-2026.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_complementar_no_260-2026.pdf</t>
@@ -1982,84 +2793,132 @@
   <si>
     <t>"ACRESCENTA O § 4º AO ART. 97 DA LEI COMPLEMENTAR Nº 188, DE 25 DE MAIO DE 2023, QUE DISPÕE SOBRE A REFORMULAÇÃO DO REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_complementar_no_263-2026.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 165, DE 21 DE MARÇO DE 2022, E SUAS ALTERAÇÕES POSTERIORES, PARA ADEQUAR NOMENCLATURAS E ATRIBUIÇÕES DE CARGOS VINCULADOS À ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>Nubia Foschiera</t>
-[...1 lines deleted...]
-  <si>
     <t>“DENOMINA A QUADRA DA ECOLA JACY KUNH SALAMONI, DE LEDIR SCHERER (IN MEMORIAN) NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_legislativo_no_002-2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA PREVISTA EM LEGISLAÇÃO MUNICIPAL, NA FORMA QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/ccf_000636.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A 'ASSOCIAÇÃO CABF - CLUBE ÁGUA BOA DE FUTSAL’ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7226/ccf_000650.pdf</t>
+  </si>
+  <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO SANITÁRIA E SAÚDE ANIMAL NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7254/ccf_000652.pdf</t>
+  </si>
+  <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE BLOQUEADOR DE AR PARA HIDRÔMETRO NA TUBULAÇÃO DO SISTEMA DE ÁGUA RESIDENCIAL OU COMERCIAL NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7327</t>
+  </si>
+  <si>
+    <t>Humberto</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1857, DE 25 DE MARÇO DE 2024, QUE INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7333</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7333/ccf_000697.pdf</t>
+  </si>
+  <si>
+    <t>“GARANTE O DIREITO À PRIORIDADE NA MATRÍCULA E TRANSFERÊNCIA ESCOLAR PARA FILHOS, DEPENDENTES OU TUTELADOS DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR (VIOLÊNCIA FÍSICA, PSICOLÓGICA, SEXUAL, MORAL E PATRIMONIAL), EM TODAS AS UNIDADES DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ÁGUA BOA–MT, INCLUINDO CRECHES, EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>7347</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REALIZAÇÃO CONTÍNUA DE AÇÕES EDUCATIVAS DE PREVENÇÃO E COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>7364</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7364/ccf_000699.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL INFANTIL (EMEI), LOCALIZADA NO BAIRRO JARDIM PLANALTO, DE ‘LEDIR SCHERER’ (IN MEMORIAN).”</t>
+  </si>
+  <si>
+    <t>7367</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do "'Dia da Mãe Atípica" no município de Água Boa/MT, a ser comemorado anualmente em 18 de agosto.”</t>
+  </si>
+  <si>
+    <t>7374</t>
+  </si>
+  <si>
+    <t>“DENOMINA A QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL JACY KUNH SALAMONI, DE ‘PROFESSORA ASTA PILGER GUERINO (IN MEMORIAM)’, NO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Complementar</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7094/projeto_de_lei_legislativo_complementqar_no_001-2026.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
@@ -2424,72 +3283,320 @@
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/requerimento_no_026-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal de Desenvolvimento Econômico, Agricultura e Turismo, solicitando as seguintes informações:_x000D_
 1.	Qual o atual estágio do processo de regularização fundiária dos núcleos urbanos existentes em todos os projetos de assentamento do município, especificando quais são e em que fase se encontram;_x000D_
 2.	Quais os principais entraves ou dificuldades enfrentadas pelo município para a efetivação da regularização fundiária nesses locais;_x000D_
 3.	Quantas famílias já foram e quantas ainda serão beneficiadas com a regularização fundiária nos respectivos núcleos urbanos.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/requerimento_no_027-2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia, solicitando as seguintes informações:_x000D_
 1.	Há previsão no planejamento do Executivo Municipal para a instalação de iluminação no parquinho da Praça Vale dos Ipês? _x000D_
 2.	Em caso positivo, qual o cronograma estimado para a execução da referida obra? _x000D_
 3.	Existe projeto técnico já elaborado para a implantação da iluminação no local?</t>
   </si>
   <si>
+    <t>7294</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7294/requerimento_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a ENERGISA as seguintes informações cuja resposta deverá ser enviada á Câmara Municipal no prazo regimental de 15 dias:_x000D_
+1.	Quais os critérios utilizados para as atividades de manutenção das redes de energia elétrica exigentes no município, cidade e interior;_x000D_
+2.	Qual a periodicidade com que são feitas as manutenções?_x000D_
+3.	Como é planejada e executada a poda que eventualmente venham a interferir nas redes de distribuição. _x000D_
+4.	Existe um plano de manutenção continua das redes de referência?</t>
+  </si>
+  <si>
+    <t>7307</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7307/requerimento_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente. Soubemos que em torno de 3.680 metros de asfalto serão implantados na Rodovia Municipal AB-154, dos quais cerca de 2 km foram feitos com recursos próprios pelos empresários das famílias Mendel e Thoma. _x000D_
+Neste contexto pedimos os seguintes esclarecimentos: _x000D_
+_x000D_
+1.	Qual a real dimensão da obra, a partir da BR-158 rumo à Pedreira Shalon?_x000D_
+2.	Qual o custo estimado por quilômetro quadrado?_x000D_
+3.	Serão feitas parcerias entre o governo do estado, prefeitura municipal e os produtores rurais?_x000D_
+4.	Qual o percentual correspondente (do custo da obra), para cada uma das partes envolvidas?_x000D_
+5.	Foi ou está sendo formalizado um contrato de parceria?_x000D_
+6.	Quem será responsável pela implantação da obra?_x000D_
+7.	Como se dará a prestação de contas?</t>
+  </si>
+  <si>
+    <t>7308</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7308/resposta_requerimento_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre atendimento em saúde mental e especialidades médicas (psiquiatria, neurologia e psicologia) na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>7309</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7309/requerimento_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre atendimento em ginecologia na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>7310</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7310/requerimento_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre protocolo de agendamento, comunicação com pacientes e restrições para remarcação de consultas e exames.</t>
+  </si>
+  <si>
+    <t>7315</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7315/requerimento_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do Departamento Municipal de Água e Esgoto (DEMAE), solicitando as seguintes informações:_x000D_
+1.	Qual o motivo pelo qual ainda não foi realizada a ligação da nova caixa d’água instalada no Projeto de Assentamento Jaraguá;_x000D_
+2.	Se existe algum impedimento técnico, administrativo ou orçamentário para a conclusão da obra, especificar detalhadamente;_x000D_
+3.	Se há previsão para a efetiva ligação e início do funcionamento da referida caixa d’água;_x000D_
+4.	Caso haja pendências, informar quais providências estão sendo adotadas para a resolução do problema.</t>
+  </si>
+  <si>
+    <t>7317</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7317/requerimento_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esportes, Cultura e Lazer, solicitando as seguintes informações e documentos:_x000D_
+1.	A relação completa de todos os contratos e processos licitatórios firmados pela Secretaria Municipal de Esportes, Cultura e Lazer, no período compreendido entre 1º de janeiro de 2025 até a presente data, contendo:_x000D_
+•	Número do Contrato;_x000D_
+•	Empresa contratada; _x000D_
+•	Valor contratado; _x000D_
+•	Prazo de vigência. _x000D_
+2.	Relação e cópia dos processos de compras diretas (dispensa e inexigibilidade de licitação);_x000D_
+3.	Relação de quantas Emendas Parlamentares foram recebidas na referida pasta e para quais fins foram utilizadas;_x000D_
+4.	Informações detalhadas sobre eventuais aditivos contratuais, incluindo: _x000D_
+•	Justificativa; _x000D_
+•	Valores acrescidos ou suprimidos; _x000D_
+•	Novo prazo de vigência, se houver.</t>
+  </si>
+  <si>
+    <t>7322</t>
+  </si>
+  <si>
+    <t>Adelar Fusinato</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7322/requerimento_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o envio deste expediente à Excelentíssima Senhora Rejane Schneider Garcia, Presidente da Câmara Municipal, requerendo regimentalmente meu afastamento das funções legislativas, no período compreendido entre os dias 01 de maio à 29 de junho do ano em curso, para tratar de assuntos de interesse particular, com fulcro no Art. 98, inciso III do Regimento Interno desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>7324</t>
+  </si>
+  <si>
+    <t>Sérgio Reis, Heronides Silveira Junior, Josi Koch</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7324/requerimento_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente._x000D_
+REQUEREM as seguintes informações:_x000D_
+1.	Se há planejamento, cronograma ou execução de serviços de limpeza, desassoreamento e manutenção no canal da Avenida Planalto, em toda a sua extensão; _x000D_
+2.	Se foi realizada vistoria técnica recente no local, especialmente quanto à existência de erosões nas margens e às condições dos pontilhões; _x000D_
+3.	Quais medidas estão sendo adotadas ou previstas para a correção de eventuais problemas estruturais e a prevenção de alagamentos; _x000D_
+4.	Caso não haja planejamento, se existe previsão de inclusão dessas ações na programação da Secretaria competente.</t>
+  </si>
+  <si>
+    <t>7332</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7332/requerimento_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Ilustríssimo Senhor Kellen Arthur Preza Nogueira, Superintendente da Polícia Rodoviária Federal no Estado de Mato Grosso, solicitando as seguintes informações:_x000D_
+1.	O número total de acidentes de trânsito registrados no período compreendido entre março de 2024 e março de 2026, no trecho da BR-158, especificamente entre os quilômetros 545 e 560, no sentido do município de Canarana-MT; _x000D_
+2.	A classificação dos acidentes ocorridos no referido trecho, especificando aqueles com vítimas fatais, com feridos e sem vítimas; _x000D_
+3.	Informar se há estudos, levantamentos ou planejamentos por parte da PRF visando à redução de acidentes no referido trecho, bem como eventuais medidas já adotadas.</t>
+  </si>
+  <si>
+    <t>7340</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7340/requerimento_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e Presidente do CISMA com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e ao Ilustríssimo Senhor Rafael Salamoni, Diretor executivo do CISMA e REQUER, informações a respeito da situação de problemas com diagnósticos médicos ocorridos no município, durante o transcurso deste ano, sendo que alguns pacientes vieram a óbito e familiares alegam diagnósticos equivocados em relação “causa mortis” e mesmo a falta de solicitação de exames básicos que poderiam auxiliar um diagnóstico correto. _x000D_
+Em função desta realidade solicito as seguintes informações: _x000D_
+1. Quantos óbitos foram constatados na rede pública de saúde no decorrer deste ano? _x000D_
+2. Qual a “causa mortis” dos pacientes atendidos na rede pública municipal? _x000D_
+3. Existe alguma restrição relativa à solicitação de exames por partes dos médicos que atuam no sistema? _x000D_
+4. Existem protestos de responsabilidades por mortes? _x000D_
+4.1 Se positivo, quais?_x000D_
+5. Quais critérios são observados na contratação de novos médicos?</t>
+  </si>
+  <si>
+    <t>7350</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7350/requerimento_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni,, Diretor Executivo do CISMA e ao Ilustríssimo Senhor Secretário de Estado de Saúde, Juliano Silva Melo, solicitando informações, documentos, prontuários, imagens e providências sobre possível negligência no atendimento de paciente que veio a óbito no Hospital Regional de Água Boa–MT.</t>
+  </si>
+  <si>
+    <t>7351</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7351/requerimento_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA e ao Ilustríssimo Senhor Secretário de Estado de Saúde, Juliano Silva Melo, solicitando informações e documentos sobre atendimentos obstétricos realizados no Hospital Regional de Água Boa–MT.</t>
+  </si>
+  <si>
+    <t>7356</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7356/requerimento_no_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e ao Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando as seguintes informações detalhadas e IMPRESSAS referentes às Oscips ISO Brasil – Instituto Social e Organizacional do Brasil e Coopervale, que atualmente prestam serviços ao município de Água Boa – MT:_x000D_
+1.	Quantidade total de funcionários contratados por cada uma das Oscips;_x000D_
+2.	Nome completo de cada funcionário;_x000D_
+3.	Função ou cargo que cada servidor exerce;_x000D_
+4.	Secretarias municipais em que estão alocados;_x000D_
+5.	Quantidade de funcionários destinados a cada secretaria;_x000D_
+6.	Valores repassados mensalmente e/ou anualmente pelo Poder Executivo Municipal a cada uma das referidas Oscips.</t>
+  </si>
+  <si>
+    <t>7358</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7358/requerimento_no_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Carlos Eduardo Trautmann, Secretário Municipal de Planejamento, Obras e Engenharia e ao Conselho Municipal do Meio Ambiente. Com base na Indicação nº 140/2025, que dispõe sobre a necessidade de implantação de pontos de coleta seletiva, denominados “Eco Pontos”, em todos os bairros urbanos e nos projetos de assentamento rural do município, solicito as seguintes informações:_x000D_
+1.	Informar se o Poder Executivo Municipal já adotou alguma providência ou iniciativa com relação à Indicação nº 140/2025; _x000D_
+2.	Em caso positivo, detalhar quais ações foram realizadas, encontram-se em andamento ou estão previstas, especificando prazos e locais de implantação; _x000D_
+3.	Caso ainda não tenham sido iniciadas ações, informar se há planejamento ou previsão para execução da referida proposta.</t>
+  </si>
+  <si>
+    <t>7387</t>
+  </si>
+  <si>
+    <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Leonardo Leite Ribeiro, Secretário Municipal Desenvolvimento Econômico, Agricultura e Turismo, solicitando as seguintes informações acerca da indústria pré-instalada destinada à atividade de reciclagem:_x000D_
+_x000D_
+1.	Qual é a atual situação de funcionamento da referida indústria recicladora? _x000D_
+2.	A unidade encontra-se em operação plena, parcial ou ainda em fase de implantação? _x000D_
+3.	Caso não esteja em funcionamento, quais são os motivos que impedem o início ou continuidade das atividades? _x000D_
+4.	Existe previsão oficial para o início ou regularização completa do funcionamento? _x000D_
+5.	Quantos empregos diretos e indiretos estão previstos ou já foram gerados pelo empreendimento? _x000D_
+6.	Há contratos ou convênios firmados com empresas ou cooperativas para a operacionalização da recicladora?</t>
+  </si>
+  <si>
+    <t>7389</t>
+  </si>
+  <si>
+    <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente à Agência ENERGISA – Unidade de Água Boa-MT, solicitando as seguintes informações:_x000D_
+1.	Qual o motivo pelo qual o sistema de distribuição de senhas para atendimento ao público na agência encontra-se inoperante?_x000D_
+2.	Existe previsão para o restabelecimento do funcionamento regular do sistema de senhas? Se sim, qual o prazo estimado?_x000D_
+3.	Quantos atendentes estão atualmente designados para atendimento presencial na referida agência?_x000D_
+4.	Qual o motivo de, frequentemente, haver apenas um atendente disponível para atender uma grande demanda de usuários, gerando filas extensas e demora no atendimento?_x000D_
+5.	Qual a justificativa para a ausência de atendimento preferencial adequado, conforme previsto em legislação vigente, considerando que não há atendente exclusivo ou estrutura adequada para esse público?</t>
+  </si>
+  <si>
+    <t>7393</t>
+  </si>
+  <si>
+    <t>Solicitar a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Prefeito Municipal, Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, requerendo com fundamento nos artigos 31, 37, 196 e 197 da Constituição Federal, na Lei nº 8.080/1990 (Lei Orgânica do SUS) e na Lei nº 12.527/2011 (Lei de Acesso à Informação), REQUEIRO à Prefeitura Municipal de Água Boa – MT e à Secretaria Municipal de Saúde o encaminhamento das seguintes informações, bem como a adoção de providências: CONSIDERANDO a relevância do Hospital Regional Paulo Alemão como unidade de referência regional; CONSIDERANDO a alteração do modelo de gestão, com municipalização e contratação de Organização Social; CONSIDERANDO os impactos diretos dessa mudança na prestação dos serviços públicos de saúde e na situação dos trabalhadores; REQUEIRO:_x000D_
+1. Encaminhamento integral da legislação municipal, do processo administrativo e de todos os documentos relacionados à alteração do modelo de gestão e à contratação da Organização Social, incluindo critérios de escolha, qualificação técnica, experiência comprovada, valor global do contrato, prazo de vigência contratual, forma de contratação (licitação, chamamento público ou contratação direta) e justificativa legal adotada, com indicação da origem dos recursos públicos;_x000D_
+2. Apresentação de estudo técnico, jurídico e financeiro que fundamentou a decisão administrativa, incluindo análise de impacto na qualidade dos serviços, na estrutura hospitalar e nos custos operacionais;_x000D_
+3. Informações consolidadas sobre a transição de pessoal, incluindo quantitativo de profissionais afetados, forma de desligamento, eventual negociação coletiva e existência de plano de reaproveitamento ou substituição da força de trabalho;_x000D_
+4. Apresentação comparativa da estrutura remuneratória e das condições de trabalho antes e após a transição, acompanhada de justificativa técnica para eventuais alterações;_x000D_
+5. Esclarecimento sobre como será assegurado o cumprimento integral dos direitos trabalhistas e remuneratórios de todos os profissionais vinculados à unidade hospitalar, independentemente da função, incluindo observância da legislação vigente, normas coletivas aplicáveis e condições dignas de trabalho;_x000D_
+6. Informações sobre os critérios e procedimentos de contratação de novos profissionais, assegurando transparência, impessoalidade e publicidade, bem como eventual priorização de mão de obra local;_x000D_
+7. Demonstração das medidas adotadas para garantir a continuidade, qualidade e eficiência dos serviços de saúde durante e após a transição administrativa;_x000D_
+8. Encaminhamento de relatório contendo a estrutura atual e a projetada do hospital, incluindo quadro de pessoal, setores, capacidade de atendimento e funcionamento operacional;_x000D_
+9. Encaminhamento de todos os documentos solicitados de forma integral, legível e dentro do prazo legal, preferencialmente em meio digital;_x000D_
+10. Requer, ainda, a convocação, na forma regimental, de representantes do Poder Executivo Municipal e da Organização Social responsável pela gestão hospitalar, para comparecimento à Câmara Municipal, a fim de prestarem esclarecimentos presenciais acerca da transição administrativa, modelo de gestão, contratação de profissionais, estrutura de funcionamento e garantias à população.</t>
+  </si>
+  <si>
     <t>7117</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7117/veto_total_dos_pll_no_036_e_044-2025.pdf</t>
   </si>
   <si>
     <t>"COM FUNDAMENTO NO ARTIGO 53, § 1º, DA LEI ORGÂNICA DO MUNICÍPIO, VETA INTEGRALMENTE O PROJETO DE LEI LEGISLATIVO Nº 036/2025 E O PROJETO DE LEI LEGISLATIVO Nº 044/2025."</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7119/veto_total_do_pll_no_054-2025.pdf</t>
   </si>
   <si>
     <t>"COM FUNDAMENTO NO ARTIGO 53, § 1º, DA LEI ORGÂNICA DO MUNICÍPIO, VETA INTEGRALMENTE O PROJETO DE LEI LEGISLATIVO Nº 054/2025."</t>
+  </si>
+  <si>
+    <t>7343</t>
+  </si>
+  <si>
+    <t>TDP</t>
+  </si>
+  <si>
+    <t>Termo de Posse</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7343/termo_de_posse_no_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE POSSE DO TERCEIRO SUPLENTE DE VEREADOR NILSON DOS SANTOS PENTEADO (UNIÃO BRASIL)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2793,66 +3900,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/ata_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/ata_no_004-2026_-_sessao_ordinaria_do_dia_16_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/ata_no_002-2026_-_sessao_extraordinaria_do_dia_19_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/ccf_000581.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/ccf_000582.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/ccf_000583.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/ccf_000584.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7097/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7100/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7103/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7107/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7108/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7109/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7110/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7111/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7118/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indiicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_noo_042-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7176/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7205/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_no_073-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_no_075-2026_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7089/mocao_de_paravbenizacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7112/mocao_de_parabenizacao_no__002-2026-_isaque_silva_coelho_filho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/mocao_de_reconhecimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/mocao_de_parabenizapcao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/mocao_de_aplausos__no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/mocao_de_parabenizacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7196/mocao_de_parabenizacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/mocao_de_parabenizacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/mocao_de_parabenizacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/mocao_de_reconhecimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/mocaol_de_reconhecimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/parecer_no_001-2026_-_comssao_geral_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/parecer_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/parecer_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/parecer_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/parecer_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/parecer_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/parecer_no_011-2026_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/parecer_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/parecer_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/parecer_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/parecer_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/parecer_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/parecer_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/parecer_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/parecer_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/parecer_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/parecer_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/parecer_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer__no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/parecer__no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/parecer__no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7286/parecer__no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7287/parecer__no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7288/parecer__no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7289/parecer__no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7120/projeto_de_lei_no_1915-2025_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_no_1916-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_1917-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_no_1918-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_1919-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_no_1920-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_no_1921-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_1922-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_lei_no_1923-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/ccf_000587.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7258/projeto_de_lei_no_1925-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/projeto_de_lei_no_1926-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/projeto_de_lei_no_1927-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_1928-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_1929-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7122/ptrojeto_de_lei_complementar_no_259-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_complementar_no_260-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/projeto_de_lei_complementar_no_261-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/projeto_de_lei_complementar_no_262-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_complementar_no_263-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_legislativo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/ccf_000636.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7094/projeto_de_lei_legislativo_complementqar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7095/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/projeto_de_resolucao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/projeto_de_lei_complementar_substituto_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_substitutivo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7099/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7102/requerimenti_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7255/requerimento_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/requerimento_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/requerimento_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/requerimento_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/requerimento_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7117/veto_total_dos_pll_no_036_e_044-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7119/veto_total_do_pll_no_054-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7157/ata_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7270/ata_no_004-2026_-_sessao_ordinaria_do_dia_16_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7297/ata_no_005-2026_-_06-04-2026_-_st_maria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7341/ata_no_006-2026pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7271/ata_no_002-2026_-_sessao_extraordinaria_do_dia_19_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7234/ccf_000581.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7235/ccf_000582.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7236/ccf_000583.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7237/ccf_000584.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7097/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7098/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7100/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7101/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7103/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7105/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7107/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7108/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7109/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7110/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7111/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7113/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7115/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7116/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7118/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7130/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7135/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7136/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7141/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7148/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7150/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7152/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7153/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7154/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7155/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7158/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7168/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7169/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7170/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7171/indiicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7172/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7173/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7175/indicacao_noo_042-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7176/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7177/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7178/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7179/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7181/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7182/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7195/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7197/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7201/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7203/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7204/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7205/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7206/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7209/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7211/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7213/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7215/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7216/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7217/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7218/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7219/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7220/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7223/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7224/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7227/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7228/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7229/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_no_073-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_no_075-2026_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7272/indicacao_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7290/indicacao_080-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7291/indicacao_081-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7292/indicacao_082-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7301/indicacao_083-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7302/indicacao_084-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7303/indicacao_085-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7304/indicacao_no_086-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7305/indicacao_087-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7311/indicacao_089-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7312/indicacao_090-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7313/indicacao_091-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7314/indicacao_092-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7316/indicacao_093-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7318/indicacao_094-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7320/indicacao_095-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7323/indicacao_no_096-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7328/indicacao_no_097-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7329/indicacao_no_098-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7330/indicacao_no_099-2026_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7334/indicacao_no_100-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7335/indicacao_no_101-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7336/indicacao_no_102-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7337/indicacao_no_103-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7338/indicacao_no_104-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7339/indicacao_no_105-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7344/indicacao_no_106-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7352/indicacao_no_107-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7353/indicacao_no_108-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7359/indicacao_no_109-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7361/indicacao_no_110-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7362/indicacao_no_111-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7363/indicacao_no_112-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7089/mocao_de_paravbenizacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7112/mocao_de_parabenizacao_no__002-2026-_isaque_silva_coelho_filho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7134/mocao_de_reconhecimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7143/mocao_de_parabenizapcao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7149/mocao_de_aplausos__no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7189/mocao_de_parabenizacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7196/mocao_de_parabenizacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7198/mocao_de_parabenizacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7214/mocao_de_parabenizacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7262/mocao_de_reconhecimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7266/mocaol_de_reconhecimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7293/mocao_de_reconhecimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7319/mocao_de_parabenizacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7325/mocao_de_reconhecimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7331/mocao_de_reonhecimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7349/mocao_de_reconhecimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7355/mocao_de_parabenizacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7360/mocao_de_aplausos_020-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7125/parecer_no_001-2026_-_comssao_geral_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7126/parecer_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7127/parecer_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7128/parecer_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7129/parecer_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7162/parecer_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7187/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7188/parecer_no_011-2026_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7194/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7230/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7231/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7232/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7239/parecer_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7240/parecer_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7241/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7242/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7243/parecer_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7244/parecer_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7245/parecer_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7246/parecer_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7247/parecer_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7248/parecer_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7249/parecer_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7250/parecer_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7251/parecer_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7283/parecer__no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7284/parecer__no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7285/parecer__no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7286/parecer__no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7287/parecer__no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7288/parecer__no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7289/parecer__no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7295/parecer_037-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7296/parecer_038-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7298/parecer_039-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7300/parecer_041-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7342/parecer_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7120/projeto_de_lei_no_1915-2025_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7121/projeto_de_lei_no_1916-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7124/projeto_de_lei_1917-2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7183/projeto_de_lei_no_1918-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7184/projeto_de_lei_no_1919-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7185/projeto_de_lei_no_1920-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7186/projeto_de_lei_no_1921-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7207/projeto_de_lei_no_1922-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7208/projeto_de_lei_no_1923-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7252/ccf_000587.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7258/projeto_de_lei_no_1925-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7278/projeto_de_lei_no_1926-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7279/projeto_de_lei_no_1927-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7280/projeto_de_lei_no_1928-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7281/projeto_de_lei_no_1929-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7326/projeto_de_lei_no_1930-2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7345/projeto_de_lei_no_1931-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7368/projeto_de_lei_no_1932-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7122/ptrojeto_de_lei_complementar_no_259-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7123/projeto_de_lei_complementar_no_260-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7132/projeto_de_lei_complementar_no_261-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7167/projeto_de_lei_complementar_no_262-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7202/projeto_de_lei_complementar_no_263-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_legislativo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7199/ccf_000636.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7226/ccf_000650.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7254/ccf_000652.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7333/ccf_000697.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7364/ccf_000699.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7094/projeto_de_lei_legislativo_complementqar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7095/projeto_de_resolucao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7210/projeto_de_resolucao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7191/projeto_de_lei_complementar_substituto_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7282/projeto_de_lei_substitutivo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7099/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7102/requerimenti_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7138/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7140/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7142/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7144/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7145/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7146/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7147/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7164/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7166/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7192/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7193/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7200/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7225/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7233/requerimento_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7255/requerimento_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7256/requerimento_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7260/requerimento_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7276/requerimento_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7277/requerimento_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7294/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7307/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7308/resposta_requerimento_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7309/requerimento_031-2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7310/requerimento_032-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7315/requerimento_033-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7317/requerimento_034-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7322/requerimento_035-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7324/requerimento_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7332/requerimento_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7340/requerimento_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7350/requerimento_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7351/requerimento_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7356/requerimento_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7358/requerimento_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7117/veto_total_dos_pll_no_036_e_044-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7119/veto_total_do_pll_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2026/7343/termo_de_posse_no_110-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H203"/>
+  <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="170.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="174.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2951,5188 +4058,7788 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" t="s">
         <v>59</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
         <v>72</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
+        <v>108</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D29" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F34" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D36" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F38" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="D39" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="H39" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="D40" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F40" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D41" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F41" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="D42" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>171</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="D43" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F43" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D44" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F44" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="D45" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F45" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="D46" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F46" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F48" t="s">
-        <v>207</v>
+        <v>166</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="D49" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="D50" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F50" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F51" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F52" t="s">
-        <v>149</v>
+        <v>108</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F53" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F54" t="s">
-        <v>233</v>
+        <v>161</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="H54" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F55" t="s">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F56" t="s">
+        <v>161</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="G56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E57" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F57" t="s">
-        <v>233</v>
+        <v>161</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E58" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>207</v>
+        <v>161</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F59" t="s">
-        <v>87</v>
+        <v>245</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E60" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F60" t="s">
-        <v>258</v>
+        <v>76</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F61" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="D62" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F62" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="H62" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="D63" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F63" t="s">
-        <v>149</v>
+        <v>219</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F64" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="H64" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E65" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F65" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="H65" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="D66" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F66" t="s">
-        <v>87</v>
+        <v>275</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="H66" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="D67" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E67" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F67" t="s">
-        <v>87</v>
+        <v>280</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="H67" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F68" t="s">
-        <v>268</v>
+        <v>161</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="H68" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D69" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E69" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F69" t="s">
-        <v>87</v>
+        <v>161</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="H69" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E70" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F70" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E71" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F71" t="s">
-        <v>307</v>
+        <v>99</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E72" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F72" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E73" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F73" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E74" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F74" t="s">
-        <v>321</v>
+        <v>99</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E75" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F75" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="H75" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E76" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F76" t="s">
-        <v>87</v>
+        <v>319</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="H76" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E77" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F77" t="s">
-        <v>335</v>
+        <v>76</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="H77" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="D78" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E78" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F78" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="H78" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="D79" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E79" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F79" t="s">
-        <v>268</v>
+        <v>333</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="H79" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="D80" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E80" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F80" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="H80" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="D81" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E81" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="H81" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="D82" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E82" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F82" t="s">
-        <v>87</v>
+        <v>347</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="H82" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="D83" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E83" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F83" t="s">
-        <v>268</v>
+        <v>352</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>18</v>
+        <v>353</v>
       </c>
       <c r="H83" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D84" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E84" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F84" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>18</v>
+        <v>357</v>
       </c>
       <c r="H84" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D85" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E85" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F85" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H85" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D86" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E86" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F86" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="H86" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D87" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E87" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F87" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="H87" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="D88" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E88" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F88" t="s">
-        <v>149</v>
+        <v>280</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H88" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D89" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E89" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F89" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>382</v>
+        <v>18</v>
       </c>
       <c r="H89" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="D90" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E90" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F90" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="H90" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D91" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E91" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F91" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>18</v>
+        <v>383</v>
       </c>
       <c r="H91" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="D92" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E92" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F92" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>18</v>
+        <v>387</v>
       </c>
       <c r="H92" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="D93" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E93" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="F93" t="s">
-        <v>87</v>
+        <v>161</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H93" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>393</v>
       </c>
       <c r="D94" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E94" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F94" t="s">
-        <v>56</v>
+        <v>319</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="H94" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>397</v>
       </c>
       <c r="D95" t="s">
+        <v>70</v>
+      </c>
+      <c r="E95" t="s">
+        <v>71</v>
+      </c>
+      <c r="F95" t="s">
+        <v>319</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="E95" t="s">
+      <c r="H95" t="s">
         <v>399</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>401</v>
       </c>
       <c r="D96" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E96" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F96" t="s">
-        <v>406</v>
+        <v>76</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H96" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>24</v>
+        <v>404</v>
       </c>
       <c r="D97" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E97" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F97" t="s">
-        <v>169</v>
+        <v>99</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>18</v>
+        <v>405</v>
       </c>
       <c r="H97" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>407</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>408</v>
+      </c>
+      <c r="D98" t="s">
+        <v>70</v>
+      </c>
+      <c r="E98" t="s">
+        <v>71</v>
+      </c>
+      <c r="F98" t="s">
+        <v>99</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H98" t="s">
         <v>410</v>
-      </c>
-[...19 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>411</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>412</v>
+      </c>
+      <c r="D99" t="s">
+        <v>70</v>
+      </c>
+      <c r="E99" t="s">
+        <v>71</v>
+      </c>
+      <c r="F99" t="s">
+        <v>280</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B99" t="s">
-[...14 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>415</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>416</v>
       </c>
-      <c r="B100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E100" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F100" t="s">
         <v>417</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>418</v>
       </c>
       <c r="H100" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>420</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>82</v>
+        <v>421</v>
       </c>
       <c r="D101" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E101" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F101" t="s">
-        <v>149</v>
+        <v>422</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H101" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>86</v>
+        <v>426</v>
       </c>
       <c r="D102" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E102" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F102" t="s">
-        <v>424</v>
+        <v>161</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="H102" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>91</v>
+        <v>430</v>
       </c>
       <c r="D103" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E103" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F103" t="s">
-        <v>96</v>
+        <v>431</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="H103" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>95</v>
+        <v>435</v>
       </c>
       <c r="D104" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E104" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F104" t="s">
-        <v>302</v>
+        <v>436</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H104" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>100</v>
+        <v>440</v>
       </c>
       <c r="D105" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E105" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F105" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>435</v>
+        <v>18</v>
       </c>
       <c r="H105" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>104</v>
+        <v>444</v>
       </c>
       <c r="D106" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="E106" t="s">
-        <v>399</v>
+        <v>71</v>
       </c>
       <c r="F106" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="H106" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>449</v>
       </c>
       <c r="D107" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E107" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F107" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="H107" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>453</v>
       </c>
       <c r="D108" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E108" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F108" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="H108" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>21</v>
+        <v>457</v>
       </c>
       <c r="D109" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E109" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F109" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="H109" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>461</v>
       </c>
       <c r="D110" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E110" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F110" t="s">
-        <v>444</v>
+        <v>417</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="H110" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>67</v>
+        <v>465</v>
       </c>
       <c r="D111" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E111" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F111" t="s">
-        <v>444</v>
+        <v>147</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="H111" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>72</v>
+        <v>469</v>
       </c>
       <c r="D112" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E112" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F112" t="s">
-        <v>444</v>
+        <v>219</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>18</v>
+        <v>470</v>
       </c>
       <c r="H112" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>77</v>
+        <v>473</v>
       </c>
       <c r="D113" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E113" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F113" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>18</v>
+        <v>474</v>
       </c>
       <c r="H113" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>82</v>
+        <v>477</v>
       </c>
       <c r="D114" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E114" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F114" t="s">
-        <v>444</v>
+        <v>478</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>18</v>
+        <v>479</v>
       </c>
       <c r="H114" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>86</v>
+        <v>482</v>
       </c>
       <c r="D115" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E115" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F115" t="s">
-        <v>444</v>
+        <v>478</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="H115" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>91</v>
+        <v>486</v>
       </c>
       <c r="D116" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E116" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F116" t="s">
-        <v>444</v>
+        <v>478</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="H116" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>95</v>
+        <v>490</v>
       </c>
       <c r="D117" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E117" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F117" t="s">
-        <v>444</v>
+        <v>491</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="H117" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>100</v>
+        <v>495</v>
       </c>
       <c r="D118" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E118" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F118" t="s">
-        <v>444</v>
+        <v>161</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="H118" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>104</v>
+        <v>499</v>
       </c>
       <c r="D119" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E119" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F119" t="s">
-        <v>444</v>
+        <v>491</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="H119" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>108</v>
+        <v>503</v>
       </c>
       <c r="D120" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E120" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F120" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>481</v>
+        <v>505</v>
       </c>
       <c r="H120" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>483</v>
+        <v>507</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>113</v>
+        <v>508</v>
       </c>
       <c r="D121" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E121" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F121" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="H121" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>117</v>
+        <v>512</v>
       </c>
       <c r="D122" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E122" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F122" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>18</v>
+        <v>513</v>
       </c>
       <c r="H122" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>488</v>
+        <v>515</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>121</v>
+        <v>516</v>
       </c>
       <c r="D123" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E123" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F123" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>489</v>
+        <v>517</v>
       </c>
       <c r="H123" t="s">
-        <v>490</v>
+        <v>518</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>125</v>
+        <v>520</v>
       </c>
       <c r="D124" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E124" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F124" t="s">
-        <v>444</v>
+        <v>521</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>492</v>
+        <v>522</v>
       </c>
       <c r="H124" t="s">
-        <v>493</v>
+        <v>523</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>494</v>
+        <v>524</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>129</v>
+        <v>525</v>
       </c>
       <c r="D125" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E125" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F125" t="s">
-        <v>444</v>
+        <v>491</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>495</v>
+        <v>526</v>
       </c>
       <c r="H125" t="s">
-        <v>496</v>
+        <v>527</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>497</v>
+        <v>528</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>134</v>
+        <v>529</v>
       </c>
       <c r="D126" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E126" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F126" t="s">
-        <v>444</v>
+        <v>422</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>498</v>
+        <v>530</v>
       </c>
       <c r="H126" t="s">
-        <v>499</v>
+        <v>531</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>500</v>
+        <v>532</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>139</v>
+        <v>533</v>
       </c>
       <c r="D127" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E127" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F127" t="s">
-        <v>444</v>
+        <v>534</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>501</v>
+        <v>535</v>
       </c>
       <c r="H127" t="s">
-        <v>502</v>
+        <v>536</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>503</v>
+        <v>537</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>144</v>
+        <v>538</v>
       </c>
       <c r="D128" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E128" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F128" t="s">
-        <v>444</v>
+        <v>534</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="H128" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>148</v>
+        <v>542</v>
       </c>
       <c r="D129" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E129" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F129" t="s">
-        <v>444</v>
+        <v>534</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>507</v>
+        <v>543</v>
       </c>
       <c r="H129" t="s">
-        <v>508</v>
+        <v>544</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>509</v>
+        <v>545</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>153</v>
+        <v>546</v>
       </c>
       <c r="D130" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E130" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F130" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>510</v>
+        <v>18</v>
       </c>
       <c r="H130" t="s">
-        <v>511</v>
+        <v>547</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>512</v>
+        <v>548</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>158</v>
+        <v>549</v>
       </c>
       <c r="D131" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E131" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F131" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>513</v>
+        <v>18</v>
       </c>
       <c r="H131" t="s">
-        <v>514</v>
+        <v>550</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>515</v>
+        <v>551</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>163</v>
+        <v>552</v>
       </c>
       <c r="D132" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E132" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F132" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>516</v>
+        <v>18</v>
       </c>
       <c r="H132" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>168</v>
+        <v>555</v>
       </c>
       <c r="D133" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E133" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F133" t="s">
-        <v>444</v>
+        <v>99</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>519</v>
+        <v>18</v>
       </c>
       <c r="H133" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>521</v>
+        <v>557</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>172</v>
+        <v>558</v>
       </c>
       <c r="D134" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E134" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F134" t="s">
-        <v>444</v>
+        <v>422</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>522</v>
+        <v>18</v>
       </c>
       <c r="H134" t="s">
-        <v>523</v>
+        <v>559</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>524</v>
+        <v>560</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>176</v>
+        <v>561</v>
       </c>
       <c r="D135" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E135" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F135" t="s">
-        <v>444</v>
+        <v>422</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>525</v>
+        <v>18</v>
       </c>
       <c r="H135" t="s">
-        <v>526</v>
+        <v>562</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>527</v>
+        <v>563</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>181</v>
+        <v>564</v>
       </c>
       <c r="D136" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E136" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F136" t="s">
-        <v>444</v>
+        <v>422</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>528</v>
+        <v>18</v>
       </c>
       <c r="H136" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>530</v>
+        <v>566</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>185</v>
+        <v>567</v>
       </c>
       <c r="D137" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E137" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F137" t="s">
-        <v>444</v>
+        <v>568</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>531</v>
+        <v>18</v>
       </c>
       <c r="H137" t="s">
-        <v>532</v>
+        <v>569</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>189</v>
+        <v>571</v>
       </c>
       <c r="D138" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E138" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F138" t="s">
-        <v>444</v>
+        <v>568</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>534</v>
+        <v>18</v>
       </c>
       <c r="H138" t="s">
-        <v>535</v>
+        <v>572</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>536</v>
+        <v>573</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>193</v>
+        <v>574</v>
       </c>
       <c r="D139" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E139" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F139" t="s">
-        <v>444</v>
+        <v>568</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="H139" t="s">
-        <v>538</v>
+        <v>575</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>539</v>
+        <v>576</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>198</v>
+        <v>577</v>
       </c>
       <c r="D140" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E140" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F140" t="s">
-        <v>444</v>
+        <v>568</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>540</v>
+        <v>18</v>
       </c>
       <c r="H140" t="s">
-        <v>541</v>
+        <v>578</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>542</v>
+        <v>579</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>202</v>
+        <v>580</v>
       </c>
       <c r="D141" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E141" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F141" t="s">
-        <v>444</v>
+        <v>568</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>543</v>
+        <v>18</v>
       </c>
       <c r="H141" t="s">
-        <v>544</v>
+        <v>581</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>545</v>
+        <v>582</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>206</v>
+        <v>583</v>
       </c>
       <c r="D142" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="E142" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="F142" t="s">
-        <v>444</v>
+        <v>219</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>546</v>
+        <v>18</v>
       </c>
       <c r="H142" t="s">
-        <v>547</v>
+        <v>584</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>548</v>
+        <v>585</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>549</v>
+        <v>586</v>
       </c>
       <c r="D143" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E143" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F143" t="s">
-        <v>41</v>
+        <v>219</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>552</v>
+        <v>18</v>
       </c>
       <c r="H143" t="s">
-        <v>553</v>
+        <v>587</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>554</v>
+        <v>588</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>555</v>
+        <v>589</v>
       </c>
       <c r="D144" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E144" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F144" t="s">
-        <v>41</v>
+        <v>219</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>556</v>
+        <v>18</v>
       </c>
       <c r="H144" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>558</v>
+        <v>591</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>559</v>
+        <v>592</v>
       </c>
       <c r="D145" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E145" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F145" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>560</v>
+        <v>18</v>
       </c>
       <c r="H145" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>562</v>
+        <v>594</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>563</v>
+        <v>595</v>
       </c>
       <c r="D146" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E146" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F146" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>564</v>
+        <v>18</v>
       </c>
       <c r="H146" t="s">
-        <v>565</v>
+        <v>596</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>566</v>
+        <v>597</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>567</v>
+        <v>598</v>
       </c>
       <c r="D147" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E147" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F147" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>568</v>
+        <v>18</v>
       </c>
       <c r="H147" t="s">
-        <v>569</v>
+        <v>599</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
       <c r="D148" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E148" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F148" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>572</v>
+        <v>18</v>
       </c>
       <c r="H148" t="s">
-        <v>573</v>
+        <v>602</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>574</v>
+        <v>603</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>575</v>
+        <v>604</v>
       </c>
       <c r="D149" t="s">
-        <v>550</v>
+        <v>70</v>
       </c>
       <c r="E149" t="s">
-        <v>551</v>
+        <v>71</v>
       </c>
       <c r="F149" t="s">
-        <v>41</v>
+        <v>219</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>576</v>
+        <v>18</v>
       </c>
       <c r="H149" t="s">
-        <v>577</v>
+        <v>605</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>578</v>
+        <v>606</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>579</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E150" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F150" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>580</v>
+        <v>609</v>
       </c>
       <c r="H150" t="s">
-        <v>581</v>
+        <v>610</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>611</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>583</v>
+        <v>17</v>
       </c>
       <c r="D151" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E151" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F151" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="H151" t="s">
-        <v>585</v>
+        <v>613</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>586</v>
+        <v>614</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>587</v>
+        <v>21</v>
       </c>
       <c r="D152" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E152" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F152" t="s">
-        <v>41</v>
+        <v>615</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>588</v>
+        <v>18</v>
       </c>
       <c r="H152" t="s">
-        <v>589</v>
+        <v>616</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>590</v>
+        <v>617</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>591</v>
+        <v>24</v>
       </c>
       <c r="D153" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E153" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F153" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>592</v>
+        <v>18</v>
       </c>
       <c r="H153" t="s">
-        <v>593</v>
+        <v>618</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>594</v>
+        <v>619</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
       <c r="D154" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E154" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F154" t="s">
-        <v>41</v>
+        <v>189</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="H154" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>599</v>
+        <v>32</v>
       </c>
       <c r="D155" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E155" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F155" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="H155" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>603</v>
+        <v>36</v>
       </c>
       <c r="D156" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="E156" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F156" t="s">
-        <v>41</v>
+        <v>626</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>604</v>
+        <v>627</v>
       </c>
       <c r="H156" t="s">
-        <v>605</v>
+        <v>628</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>606</v>
+        <v>629</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
+        <v>39</v>
+      </c>
+      <c r="D157" t="s">
         <v>607</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E157" t="s">
-        <v>551</v>
+        <v>608</v>
       </c>
       <c r="F157" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="H157" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>611</v>
+        <v>98</v>
       </c>
       <c r="D158" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E158" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F158" t="s">
-        <v>41</v>
+        <v>633</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="H158" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>617</v>
+        <v>103</v>
       </c>
       <c r="D159" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E159" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F159" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
       <c r="H159" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>620</v>
+        <v>639</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>621</v>
+        <v>107</v>
       </c>
       <c r="D160" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E160" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F160" t="s">
-        <v>41</v>
+        <v>314</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="H160" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>625</v>
+        <v>112</v>
       </c>
       <c r="D161" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E161" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F161" t="s">
-        <v>41</v>
+        <v>643</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="H161" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>629</v>
+        <v>116</v>
       </c>
       <c r="D162" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E162" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F162" t="s">
-        <v>41</v>
+        <v>647</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="H162" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D163" t="s">
-        <v>633</v>
+        <v>607</v>
       </c>
       <c r="E163" t="s">
-        <v>634</v>
+        <v>608</v>
       </c>
       <c r="F163" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>18</v>
+        <v>651</v>
       </c>
       <c r="H163" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="D164" t="s">
-        <v>633</v>
+        <v>607</v>
       </c>
       <c r="E164" t="s">
-        <v>634</v>
+        <v>608</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="H164" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="D165" t="s">
-        <v>633</v>
+        <v>607</v>
       </c>
       <c r="E165" t="s">
-        <v>634</v>
+        <v>608</v>
       </c>
       <c r="F165" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="H165" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D166" t="s">
-        <v>633</v>
+        <v>607</v>
       </c>
       <c r="E166" t="s">
-        <v>634</v>
+        <v>608</v>
       </c>
       <c r="F166" t="s">
-        <v>635</v>
+        <v>478</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>18</v>
+        <v>660</v>
       </c>
       <c r="H166" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>67</v>
+        <v>137</v>
       </c>
       <c r="D167" t="s">
-        <v>633</v>
+        <v>607</v>
       </c>
       <c r="E167" t="s">
-        <v>634</v>
+        <v>608</v>
       </c>
       <c r="F167" t="s">
-        <v>96</v>
+        <v>422</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>18</v>
+        <v>663</v>
       </c>
       <c r="H167" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D168" t="s">
-        <v>648</v>
+        <v>607</v>
       </c>
       <c r="E168" t="s">
-        <v>649</v>
+        <v>608</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>491</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
       <c r="H168" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D169" t="s">
-        <v>653</v>
+        <v>607</v>
       </c>
       <c r="E169" t="s">
-        <v>654</v>
+        <v>608</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>669</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="H169" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
       <c r="D170" t="s">
-        <v>653</v>
+        <v>607</v>
       </c>
       <c r="E170" t="s">
-        <v>654</v>
+        <v>608</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>422</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H170" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D171" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="E171" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>677</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="H171" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D172" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="E172" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>677</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>18</v>
+        <v>681</v>
       </c>
       <c r="H172" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D173" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="E173" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
       <c r="F173" t="s">
-        <v>41</v>
+        <v>677</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="H173" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D174" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="E174" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
       <c r="F174" t="s">
-        <v>41</v>
+        <v>677</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="H174" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D175" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E175" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F175" t="s">
-        <v>87</v>
+        <v>677</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>675</v>
+        <v>690</v>
       </c>
       <c r="H175" t="s">
-        <v>676</v>
+        <v>691</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>692</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>32</v>
+      </c>
+      <c r="D176" t="s">
+        <v>675</v>
+      </c>
+      <c r="E176" t="s">
+        <v>676</v>
+      </c>
+      <c r="F176" t="s">
         <v>677</v>
       </c>
-      <c r="B176" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G176" s="1" t="s">
-        <v>678</v>
+        <v>18</v>
       </c>
       <c r="H176" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D177" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E177" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F177" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>682</v>
+        <v>18</v>
       </c>
       <c r="H177" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="D178" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E178" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F178" t="s">
-        <v>149</v>
+        <v>677</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>685</v>
+        <v>18</v>
       </c>
       <c r="H178" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="D179" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E179" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F179" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="H179" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>72</v>
+        <v>103</v>
       </c>
       <c r="D180" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E180" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F180" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="H180" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="D181" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E181" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F181" t="s">
-        <v>694</v>
+        <v>677</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="H181" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="D182" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E182" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F182" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="H182" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="D183" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E183" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F183" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="H183" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="D184" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E184" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F184" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>18</v>
+        <v>714</v>
       </c>
       <c r="H184" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="D185" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E185" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F185" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="H185" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="D186" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E186" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F186" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H186" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>710</v>
+        <v>721</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="D187" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E187" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F187" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>711</v>
+        <v>722</v>
       </c>
       <c r="H187" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="D188" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E188" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F188" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>18</v>
+        <v>725</v>
       </c>
       <c r="H188" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>715</v>
+        <v>727</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="D189" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E189" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F189" t="s">
-        <v>60</v>
+        <v>677</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>716</v>
+        <v>728</v>
       </c>
       <c r="H189" t="s">
-        <v>717</v>
+        <v>729</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="D190" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E190" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F190" t="s">
-        <v>87</v>
+        <v>677</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>719</v>
+        <v>731</v>
       </c>
       <c r="H190" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>121</v>
+        <v>151</v>
       </c>
       <c r="D191" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E191" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F191" t="s">
-        <v>149</v>
+        <v>677</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>722</v>
+        <v>734</v>
       </c>
       <c r="H191" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="D192" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E192" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F192" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="H192" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="D193" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E193" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F193" t="s">
-        <v>60</v>
+        <v>677</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="H193" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="D194" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E194" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F194" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="H194" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>139</v>
+        <v>170</v>
       </c>
       <c r="D195" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E195" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F195" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="H195" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="D196" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E196" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F196" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="H196" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="D197" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E197" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F197" t="s">
-        <v>60</v>
+        <v>677</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>18</v>
+        <v>752</v>
       </c>
       <c r="H197" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="D198" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E198" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F198" t="s">
-        <v>169</v>
+        <v>677</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>18</v>
+        <v>755</v>
       </c>
       <c r="H198" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="D199" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E199" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F199" t="s">
-        <v>169</v>
+        <v>677</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>18</v>
+        <v>758</v>
       </c>
       <c r="H199" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="D200" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E200" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F200" t="s">
-        <v>307</v>
+        <v>677</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="H200" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="D201" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E201" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F201" t="s">
-        <v>109</v>
+        <v>677</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="H201" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D202" t="s">
-        <v>752</v>
+        <v>675</v>
       </c>
       <c r="E202" t="s">
-        <v>753</v>
+        <v>676</v>
       </c>
       <c r="F202" t="s">
-        <v>41</v>
+        <v>677</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>754</v>
+        <v>767</v>
       </c>
       <c r="H202" t="s">
-        <v>755</v>
+        <v>768</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
+        <v>205</v>
+      </c>
+      <c r="D203" t="s">
+        <v>675</v>
+      </c>
+      <c r="E203" t="s">
+        <v>676</v>
+      </c>
+      <c r="F203" t="s">
+        <v>677</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H203" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>772</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>210</v>
+      </c>
+      <c r="D204" t="s">
+        <v>675</v>
+      </c>
+      <c r="E204" t="s">
+        <v>676</v>
+      </c>
+      <c r="F204" t="s">
+        <v>677</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H204" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>775</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>214</v>
+      </c>
+      <c r="D205" t="s">
+        <v>675</v>
+      </c>
+      <c r="E205" t="s">
+        <v>676</v>
+      </c>
+      <c r="F205" t="s">
+        <v>677</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H205" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>778</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>218</v>
+      </c>
+      <c r="D206" t="s">
+        <v>675</v>
+      </c>
+      <c r="E206" t="s">
+        <v>676</v>
+      </c>
+      <c r="F206" t="s">
+        <v>677</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H206" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>781</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>223</v>
+      </c>
+      <c r="D207" t="s">
+        <v>675</v>
+      </c>
+      <c r="E207" t="s">
+        <v>676</v>
+      </c>
+      <c r="F207" t="s">
+        <v>677</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H207" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>784</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>227</v>
+      </c>
+      <c r="D208" t="s">
+        <v>675</v>
+      </c>
+      <c r="E208" t="s">
+        <v>676</v>
+      </c>
+      <c r="F208" t="s">
+        <v>677</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H208" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>787</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>232</v>
+      </c>
+      <c r="D209" t="s">
+        <v>675</v>
+      </c>
+      <c r="E209" t="s">
+        <v>676</v>
+      </c>
+      <c r="F209" t="s">
+        <v>677</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H209" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>790</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>236</v>
+      </c>
+      <c r="D210" t="s">
+        <v>675</v>
+      </c>
+      <c r="E210" t="s">
+        <v>676</v>
+      </c>
+      <c r="F210" t="s">
+        <v>677</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H210" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>792</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>240</v>
+      </c>
+      <c r="D211" t="s">
+        <v>675</v>
+      </c>
+      <c r="E211" t="s">
+        <v>676</v>
+      </c>
+      <c r="F211" t="s">
+        <v>677</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H211" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>795</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>244</v>
+      </c>
+      <c r="D212" t="s">
+        <v>675</v>
+      </c>
+      <c r="E212" t="s">
+        <v>676</v>
+      </c>
+      <c r="F212" t="s">
+        <v>677</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H212" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>798</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>249</v>
+      </c>
+      <c r="D213" t="s">
+        <v>675</v>
+      </c>
+      <c r="E213" t="s">
+        <v>676</v>
+      </c>
+      <c r="F213" t="s">
+        <v>677</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>800</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>253</v>
+      </c>
+      <c r="D214" t="s">
+        <v>675</v>
+      </c>
+      <c r="E214" t="s">
+        <v>676</v>
+      </c>
+      <c r="F214" t="s">
+        <v>677</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>802</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>803</v>
+      </c>
+      <c r="D215" t="s">
+        <v>804</v>
+      </c>
+      <c r="E215" t="s">
+        <v>805</v>
+      </c>
+      <c r="F215" t="s">
+        <v>57</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H215" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>808</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>809</v>
+      </c>
+      <c r="D216" t="s">
+        <v>804</v>
+      </c>
+      <c r="E216" t="s">
+        <v>805</v>
+      </c>
+      <c r="F216" t="s">
+        <v>57</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H216" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>812</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>813</v>
+      </c>
+      <c r="D217" t="s">
+        <v>804</v>
+      </c>
+      <c r="E217" t="s">
+        <v>805</v>
+      </c>
+      <c r="F217" t="s">
+        <v>57</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H217" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>816</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>817</v>
+      </c>
+      <c r="D218" t="s">
+        <v>804</v>
+      </c>
+      <c r="E218" t="s">
+        <v>805</v>
+      </c>
+      <c r="F218" t="s">
+        <v>57</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H218" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>820</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>821</v>
+      </c>
+      <c r="D219" t="s">
+        <v>804</v>
+      </c>
+      <c r="E219" t="s">
+        <v>805</v>
+      </c>
+      <c r="F219" t="s">
+        <v>57</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H219" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>824</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>825</v>
+      </c>
+      <c r="D220" t="s">
+        <v>804</v>
+      </c>
+      <c r="E220" t="s">
+        <v>805</v>
+      </c>
+      <c r="F220" t="s">
+        <v>57</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H220" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>828</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>829</v>
+      </c>
+      <c r="D221" t="s">
+        <v>804</v>
+      </c>
+      <c r="E221" t="s">
+        <v>805</v>
+      </c>
+      <c r="F221" t="s">
+        <v>57</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H221" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>832</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>833</v>
+      </c>
+      <c r="D222" t="s">
+        <v>804</v>
+      </c>
+      <c r="E222" t="s">
+        <v>805</v>
+      </c>
+      <c r="F222" t="s">
+        <v>57</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H222" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>836</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>837</v>
+      </c>
+      <c r="D223" t="s">
+        <v>804</v>
+      </c>
+      <c r="E223" t="s">
+        <v>805</v>
+      </c>
+      <c r="F223" t="s">
+        <v>57</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H223" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>840</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>841</v>
+      </c>
+      <c r="D224" t="s">
+        <v>804</v>
+      </c>
+      <c r="E224" t="s">
+        <v>805</v>
+      </c>
+      <c r="F224" t="s">
+        <v>57</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H224" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>844</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>845</v>
+      </c>
+      <c r="D225" t="s">
+        <v>804</v>
+      </c>
+      <c r="E225" t="s">
+        <v>805</v>
+      </c>
+      <c r="F225" t="s">
+        <v>57</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H225" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>848</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>849</v>
+      </c>
+      <c r="D226" t="s">
+        <v>804</v>
+      </c>
+      <c r="E226" t="s">
+        <v>805</v>
+      </c>
+      <c r="F226" t="s">
+        <v>57</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H226" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>852</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>853</v>
+      </c>
+      <c r="D227" t="s">
+        <v>804</v>
+      </c>
+      <c r="E227" t="s">
+        <v>805</v>
+      </c>
+      <c r="F227" t="s">
+        <v>57</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H227" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>856</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>857</v>
+      </c>
+      <c r="D228" t="s">
+        <v>804</v>
+      </c>
+      <c r="E228" t="s">
+        <v>805</v>
+      </c>
+      <c r="F228" t="s">
+        <v>57</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H228" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>860</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>861</v>
+      </c>
+      <c r="D229" t="s">
+        <v>804</v>
+      </c>
+      <c r="E229" t="s">
+        <v>805</v>
+      </c>
+      <c r="F229" t="s">
+        <v>57</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H229" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>864</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>865</v>
+      </c>
+      <c r="D230" t="s">
+        <v>804</v>
+      </c>
+      <c r="E230" t="s">
+        <v>805</v>
+      </c>
+      <c r="F230" t="s">
+        <v>57</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H230" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>868</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>869</v>
+      </c>
+      <c r="D231" t="s">
+        <v>804</v>
+      </c>
+      <c r="E231" t="s">
+        <v>805</v>
+      </c>
+      <c r="F231" t="s">
+        <v>57</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H231" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>872</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>873</v>
+      </c>
+      <c r="D232" t="s">
+        <v>804</v>
+      </c>
+      <c r="E232" t="s">
+        <v>805</v>
+      </c>
+      <c r="F232" t="s">
+        <v>57</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H232" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>876</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>877</v>
+      </c>
+      <c r="D233" t="s">
+        <v>878</v>
+      </c>
+      <c r="E233" t="s">
+        <v>879</v>
+      </c>
+      <c r="F233" t="s">
+        <v>57</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H233" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>882</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>883</v>
+      </c>
+      <c r="D234" t="s">
+        <v>878</v>
+      </c>
+      <c r="E234" t="s">
+        <v>879</v>
+      </c>
+      <c r="F234" t="s">
+        <v>57</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H234" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>886</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>887</v>
+      </c>
+      <c r="D235" t="s">
+        <v>878</v>
+      </c>
+      <c r="E235" t="s">
+        <v>879</v>
+      </c>
+      <c r="F235" t="s">
+        <v>57</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H235" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>890</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>891</v>
+      </c>
+      <c r="D236" t="s">
+        <v>878</v>
+      </c>
+      <c r="E236" t="s">
+        <v>879</v>
+      </c>
+      <c r="F236" t="s">
+        <v>57</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H236" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>894</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>895</v>
+      </c>
+      <c r="D237" t="s">
+        <v>878</v>
+      </c>
+      <c r="E237" t="s">
+        <v>879</v>
+      </c>
+      <c r="F237" t="s">
+        <v>57</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H237" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>898</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" t="s">
+        <v>899</v>
+      </c>
+      <c r="E238" t="s">
+        <v>900</v>
+      </c>
+      <c r="F238" t="s">
+        <v>422</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>902</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
         <v>17</v>
       </c>
-      <c r="D203" t="s">
-[...12 lines deleted...]
-        <v>758</v>
+      <c r="D239" t="s">
+        <v>899</v>
+      </c>
+      <c r="E239" t="s">
+        <v>900</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H239" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>905</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>21</v>
+      </c>
+      <c r="D240" t="s">
+        <v>899</v>
+      </c>
+      <c r="E240" t="s">
+        <v>900</v>
+      </c>
+      <c r="F240" t="s">
+        <v>108</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H240" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>908</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>24</v>
+      </c>
+      <c r="D241" t="s">
+        <v>899</v>
+      </c>
+      <c r="E241" t="s">
+        <v>900</v>
+      </c>
+      <c r="F241" t="s">
+        <v>422</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H241" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>911</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>28</v>
+      </c>
+      <c r="D242" t="s">
+        <v>899</v>
+      </c>
+      <c r="E242" t="s">
+        <v>900</v>
+      </c>
+      <c r="F242" t="s">
+        <v>108</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H242" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>914</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>32</v>
+      </c>
+      <c r="D243" t="s">
+        <v>899</v>
+      </c>
+      <c r="E243" t="s">
+        <v>900</v>
+      </c>
+      <c r="F243" t="s">
+        <v>915</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H243" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>917</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>36</v>
+      </c>
+      <c r="D244" t="s">
+        <v>899</v>
+      </c>
+      <c r="E244" t="s">
+        <v>900</v>
+      </c>
+      <c r="F244" t="s">
+        <v>181</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H244" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>920</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>39</v>
+      </c>
+      <c r="D245" t="s">
+        <v>899</v>
+      </c>
+      <c r="E245" t="s">
+        <v>900</v>
+      </c>
+      <c r="F245" t="s">
+        <v>181</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H245" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>922</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>98</v>
+      </c>
+      <c r="D246" t="s">
+        <v>899</v>
+      </c>
+      <c r="E246" t="s">
+        <v>900</v>
+      </c>
+      <c r="F246" t="s">
+        <v>76</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H246" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>925</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>103</v>
+      </c>
+      <c r="D247" t="s">
+        <v>899</v>
+      </c>
+      <c r="E247" t="s">
+        <v>900</v>
+      </c>
+      <c r="F247" t="s">
+        <v>181</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H247" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>927</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>107</v>
+      </c>
+      <c r="D248" t="s">
+        <v>899</v>
+      </c>
+      <c r="E248" t="s">
+        <v>900</v>
+      </c>
+      <c r="F248" t="s">
+        <v>99</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H248" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>929</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" t="s">
+        <v>930</v>
+      </c>
+      <c r="E249" t="s">
+        <v>931</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H249" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>934</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" t="s">
+        <v>935</v>
+      </c>
+      <c r="E250" t="s">
+        <v>936</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H250" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>939</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" t="s">
+        <v>935</v>
+      </c>
+      <c r="E251" t="s">
+        <v>936</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H251" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>941</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>21</v>
+      </c>
+      <c r="D252" t="s">
+        <v>935</v>
+      </c>
+      <c r="E252" t="s">
+        <v>936</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H252" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>944</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>24</v>
+      </c>
+      <c r="D253" t="s">
+        <v>935</v>
+      </c>
+      <c r="E253" t="s">
+        <v>936</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H253" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>946</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" t="s">
+        <v>947</v>
+      </c>
+      <c r="E254" t="s">
+        <v>948</v>
+      </c>
+      <c r="F254" t="s">
+        <v>57</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H254" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>951</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>17</v>
+      </c>
+      <c r="D255" t="s">
+        <v>947</v>
+      </c>
+      <c r="E255" t="s">
+        <v>948</v>
+      </c>
+      <c r="F255" t="s">
+        <v>57</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H255" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>954</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>955</v>
+      </c>
+      <c r="E256" t="s">
+        <v>956</v>
+      </c>
+      <c r="F256" t="s">
+        <v>99</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H256" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>959</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" t="s">
+        <v>955</v>
+      </c>
+      <c r="E257" t="s">
+        <v>956</v>
+      </c>
+      <c r="F257" t="s">
+        <v>161</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H257" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>962</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258" t="s">
+        <v>955</v>
+      </c>
+      <c r="E258" t="s">
+        <v>956</v>
+      </c>
+      <c r="F258" t="s">
+        <v>963</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H258" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>966</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>24</v>
+      </c>
+      <c r="D259" t="s">
+        <v>955</v>
+      </c>
+      <c r="E259" t="s">
+        <v>956</v>
+      </c>
+      <c r="F259" t="s">
+        <v>161</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H259" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>969</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>28</v>
+      </c>
+      <c r="D260" t="s">
+        <v>955</v>
+      </c>
+      <c r="E260" t="s">
+        <v>956</v>
+      </c>
+      <c r="F260" t="s">
+        <v>121</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H260" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>972</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>32</v>
+      </c>
+      <c r="D261" t="s">
+        <v>955</v>
+      </c>
+      <c r="E261" t="s">
+        <v>956</v>
+      </c>
+      <c r="F261" t="s">
+        <v>121</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H261" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>975</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>36</v>
+      </c>
+      <c r="D262" t="s">
+        <v>955</v>
+      </c>
+      <c r="E262" t="s">
+        <v>956</v>
+      </c>
+      <c r="F262" t="s">
+        <v>976</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H262" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>979</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>39</v>
+      </c>
+      <c r="D263" t="s">
+        <v>955</v>
+      </c>
+      <c r="E263" t="s">
+        <v>956</v>
+      </c>
+      <c r="F263" t="s">
+        <v>963</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H263" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>982</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>98</v>
+      </c>
+      <c r="D264" t="s">
+        <v>955</v>
+      </c>
+      <c r="E264" t="s">
+        <v>956</v>
+      </c>
+      <c r="F264" t="s">
+        <v>963</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H264" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>985</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>103</v>
+      </c>
+      <c r="D265" t="s">
+        <v>955</v>
+      </c>
+      <c r="E265" t="s">
+        <v>956</v>
+      </c>
+      <c r="F265" t="s">
+        <v>963</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H265" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>987</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>107</v>
+      </c>
+      <c r="D266" t="s">
+        <v>955</v>
+      </c>
+      <c r="E266" t="s">
+        <v>956</v>
+      </c>
+      <c r="F266" t="s">
+        <v>963</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H266" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>990</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>112</v>
+      </c>
+      <c r="D267" t="s">
+        <v>955</v>
+      </c>
+      <c r="E267" t="s">
+        <v>956</v>
+      </c>
+      <c r="F267" t="s">
+        <v>963</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H267" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>992</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>116</v>
+      </c>
+      <c r="D268" t="s">
+        <v>955</v>
+      </c>
+      <c r="E268" t="s">
+        <v>956</v>
+      </c>
+      <c r="F268" t="s">
+        <v>963</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H268" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>995</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>120</v>
+      </c>
+      <c r="D269" t="s">
+        <v>955</v>
+      </c>
+      <c r="E269" t="s">
+        <v>956</v>
+      </c>
+      <c r="F269" t="s">
+        <v>963</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H269" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>997</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>125</v>
+      </c>
+      <c r="D270" t="s">
+        <v>955</v>
+      </c>
+      <c r="E270" t="s">
+        <v>956</v>
+      </c>
+      <c r="F270" t="s">
+        <v>76</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H270" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>129</v>
+      </c>
+      <c r="D271" t="s">
+        <v>955</v>
+      </c>
+      <c r="E271" t="s">
+        <v>956</v>
+      </c>
+      <c r="F271" t="s">
+        <v>99</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>133</v>
+      </c>
+      <c r="D272" t="s">
+        <v>955</v>
+      </c>
+      <c r="E272" t="s">
+        <v>956</v>
+      </c>
+      <c r="F272" t="s">
+        <v>161</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>137</v>
+      </c>
+      <c r="D273" t="s">
+        <v>955</v>
+      </c>
+      <c r="E273" t="s">
+        <v>956</v>
+      </c>
+      <c r="F273" t="s">
+        <v>963</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>141</v>
+      </c>
+      <c r="D274" t="s">
+        <v>955</v>
+      </c>
+      <c r="E274" t="s">
+        <v>956</v>
+      </c>
+      <c r="F274" t="s">
+        <v>76</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>146</v>
+      </c>
+      <c r="D275" t="s">
+        <v>955</v>
+      </c>
+      <c r="E275" t="s">
+        <v>956</v>
+      </c>
+      <c r="F275" t="s">
+        <v>121</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>151</v>
+      </c>
+      <c r="D276" t="s">
+        <v>955</v>
+      </c>
+      <c r="E276" t="s">
+        <v>956</v>
+      </c>
+      <c r="F276" t="s">
+        <v>121</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>156</v>
+      </c>
+      <c r="D277" t="s">
+        <v>955</v>
+      </c>
+      <c r="E277" t="s">
+        <v>956</v>
+      </c>
+      <c r="F277" t="s">
+        <v>121</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>160</v>
+      </c>
+      <c r="D278" t="s">
+        <v>955</v>
+      </c>
+      <c r="E278" t="s">
+        <v>956</v>
+      </c>
+      <c r="F278" t="s">
+        <v>76</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>165</v>
+      </c>
+      <c r="D279" t="s">
+        <v>955</v>
+      </c>
+      <c r="E279" t="s">
+        <v>956</v>
+      </c>
+      <c r="F279" t="s">
+        <v>181</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>170</v>
+      </c>
+      <c r="D280" t="s">
+        <v>955</v>
+      </c>
+      <c r="E280" t="s">
+        <v>956</v>
+      </c>
+      <c r="F280" t="s">
+        <v>181</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>175</v>
+      </c>
+      <c r="D281" t="s">
+        <v>955</v>
+      </c>
+      <c r="E281" t="s">
+        <v>956</v>
+      </c>
+      <c r="F281" t="s">
+        <v>319</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>180</v>
+      </c>
+      <c r="D282" t="s">
+        <v>955</v>
+      </c>
+      <c r="E282" t="s">
+        <v>956</v>
+      </c>
+      <c r="F282" t="s">
+        <v>121</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>184</v>
+      </c>
+      <c r="D283" t="s">
+        <v>955</v>
+      </c>
+      <c r="E283" t="s">
+        <v>956</v>
+      </c>
+      <c r="F283" t="s">
+        <v>280</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>188</v>
+      </c>
+      <c r="D284" t="s">
+        <v>955</v>
+      </c>
+      <c r="E284" t="s">
+        <v>956</v>
+      </c>
+      <c r="F284" t="s">
+        <v>436</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>193</v>
+      </c>
+      <c r="D285" t="s">
+        <v>955</v>
+      </c>
+      <c r="E285" t="s">
+        <v>956</v>
+      </c>
+      <c r="F285" t="s">
+        <v>963</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>197</v>
+      </c>
+      <c r="D286" t="s">
+        <v>955</v>
+      </c>
+      <c r="E286" t="s">
+        <v>956</v>
+      </c>
+      <c r="F286" t="s">
+        <v>963</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>201</v>
+      </c>
+      <c r="D287" t="s">
+        <v>955</v>
+      </c>
+      <c r="E287" t="s">
+        <v>956</v>
+      </c>
+      <c r="F287" t="s">
+        <v>963</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>205</v>
+      </c>
+      <c r="D288" t="s">
+        <v>955</v>
+      </c>
+      <c r="E288" t="s">
+        <v>956</v>
+      </c>
+      <c r="F288" t="s">
+        <v>445</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>210</v>
+      </c>
+      <c r="D289" t="s">
+        <v>955</v>
+      </c>
+      <c r="E289" t="s">
+        <v>956</v>
+      </c>
+      <c r="F289" t="s">
+        <v>436</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>214</v>
+      </c>
+      <c r="D290" t="s">
+        <v>955</v>
+      </c>
+      <c r="E290" t="s">
+        <v>956</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>218</v>
+      </c>
+      <c r="D291" t="s">
+        <v>955</v>
+      </c>
+      <c r="E291" t="s">
+        <v>956</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>223</v>
+      </c>
+      <c r="D292" t="s">
+        <v>955</v>
+      </c>
+      <c r="E292" t="s">
+        <v>956</v>
+      </c>
+      <c r="F292" t="s">
+        <v>478</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>227</v>
+      </c>
+      <c r="D293" t="s">
+        <v>955</v>
+      </c>
+      <c r="E293" t="s">
+        <v>956</v>
+      </c>
+      <c r="F293" t="s">
+        <v>491</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>232</v>
+      </c>
+      <c r="D294" t="s">
+        <v>955</v>
+      </c>
+      <c r="E294" t="s">
+        <v>956</v>
+      </c>
+      <c r="F294" t="s">
+        <v>963</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>236</v>
+      </c>
+      <c r="D295" t="s">
+        <v>955</v>
+      </c>
+      <c r="E295" t="s">
+        <v>956</v>
+      </c>
+      <c r="F295" t="s">
+        <v>963</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>240</v>
+      </c>
+      <c r="D296" t="s">
+        <v>955</v>
+      </c>
+      <c r="E296" t="s">
+        <v>956</v>
+      </c>
+      <c r="F296" t="s">
+        <v>491</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>244</v>
+      </c>
+      <c r="D297" t="s">
+        <v>955</v>
+      </c>
+      <c r="E297" t="s">
+        <v>956</v>
+      </c>
+      <c r="F297" t="s">
+        <v>491</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>249</v>
+      </c>
+      <c r="D298" t="s">
+        <v>955</v>
+      </c>
+      <c r="E298" t="s">
+        <v>956</v>
+      </c>
+      <c r="F298" t="s">
+        <v>219</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>253</v>
+      </c>
+      <c r="D299" t="s">
+        <v>955</v>
+      </c>
+      <c r="E299" t="s">
+        <v>956</v>
+      </c>
+      <c r="F299" t="s">
+        <v>108</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>257</v>
+      </c>
+      <c r="D300" t="s">
+        <v>955</v>
+      </c>
+      <c r="E300" t="s">
+        <v>956</v>
+      </c>
+      <c r="F300" t="s">
+        <v>181</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F301" t="s">
+        <v>57</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F302" t="s">
+        <v>57</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>533</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1098</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8295,50 +12002,150 @@
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>