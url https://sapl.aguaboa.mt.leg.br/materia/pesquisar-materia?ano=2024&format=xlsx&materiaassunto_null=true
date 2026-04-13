--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,4396 +54,4456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/</t>
-[...2 lines deleted...]
-    <t>Ata de sessão ordinária do dia 05/02/2024</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Ordinária do dia 05 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5931/ata_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5931/ata_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária 19/02/2024</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04/03/2024.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5976/ata_no_004-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5976/ata_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária do dia 18/03/2024.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6025/ata_no_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6025/ata_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01 de abril de 2024.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6043/ata_no_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6043/ata_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15/04/2024</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06 de maio de 2024.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6085/ata_no_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6085/ata_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20 de maio de 2024.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6101/ata_no_009-2024_-_da_sessao_ordinaria_do_dia_03-06-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6101/ata_no_009-2024_-_da_sessao_ordinaria_do_dia_03-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03 de junho de 2024.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6125/ata_no_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6125/ata_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17 de junho de 2024.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01 de Julho de 2024.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6158/ata_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6158/ata_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15 de julho de 2024.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de agosto de 2024.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6197/ata_no_014-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6197/ata_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19 de agosto de 2024.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6207/ata_no_015-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6207/ata_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02 de setembro de 2024.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6216/ata_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6216/ata_016-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária dia dia 16 de Setembro de 2024.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6234/ata_no_017-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6234/ata_no_017-2024_.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária dia dia 08 de Outubro de 2024.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6258/ata_no_018-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6258/ata_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 21 de outubro de 2024.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6271/ata_no_019-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6271/ata_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04 de novembro de 2024.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18 de novembro de 2024.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária do dia 02/12/2024.</t>
   </si>
   <si>
+    <t>5918</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>Ata Extraordinária</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Extraordinária do dia 08/02/2024</t>
+  </si>
+  <si>
+    <t>6084</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6084/ata_no_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Extraordinária do dia 21/05/2024.</t>
+  </si>
+  <si>
+    <t>6163</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6163/ata_no_003-2024_.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária do dia 19 de Julho de 2024.</t>
+  </si>
+  <si>
+    <t>6340</t>
+  </si>
+  <si>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6340/ata_no_004-2024_.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária do dia 12 de dezembro de 2024.</t>
+  </si>
+  <si>
+    <t>6398</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Extraordinária do dia 12/12/2024.</t>
+  </si>
+  <si>
+    <t>6397</t>
+  </si>
+  <si>
+    <t>6400</t>
+  </si>
+  <si>
+    <t>6401</t>
+  </si>
+  <si>
+    <t>6402</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Extraordinária do dia 23/12/2024.</t>
+  </si>
+  <si>
     <t>6251</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Contas Anuais</t>
   </si>
   <si>
     <t>Tribunal de Contas MT - TCEMT</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6251/contas_anuais.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6251/contas_anuais.pdf</t>
   </si>
   <si>
     <t>“PROCESSO Nº 53.819-1/2023 – CONTAS ANUAIS DE GOVERNO – EXERCÍCIO DE 2023.”</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>José Ari Zandoná</t>
   </si>
   <si>
     <t>Suprime- se a Aliena d, do inciso II, do Art. 5º, do Projeto de Lei nº 1824, de 05 de fevereiro, que " AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO DE BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGATORIEDADE TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>Modifica-se no Art. 6º, do Projeto de Lei nº 1824, de 05 de fevereiro, que " AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO DE BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGATORIEDADE TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDENCIAS". Que passa a ter a seguinte redação:_x000D_
 Art. 6º - os bens e serviços, oferecidos a dação em pagamento, pelo devedor ou terceiro interessado, com a finalidade de extinguir débito tributário junto a Fazenda Municipal, serão submetidos à apreciação da Procuradoria Geral do Município e da Comissão de Avaliação de Interesse, observados os seguintes critérios:</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>CG - Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6115/emenda_modificativa_no_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6115/emenda_modificativa_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Art. 15, conforme se observa no texto proposto, existem 3 (três) _x000D_
 incisos com a nuneração “XXXVII” ao Projeto de Lei nº 1848, de 12 de junho de 2024, que "AUTORIZA ALTERAR O ART. 15 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 1846, DE 20 DE DEZEMBRO DE 2023, NA FORMA QUE ESPECÍFICA". Que passa a ter a seguinte redação:_x000D_
 Onde “lia-se”: _x000D_
 	Art. 15 – (...)_x000D_
 	XXXXVII – Associação Atlética Araguaia – A.A.A. _x000D_
 	XXXXVII – Associação Cultural Coração de Porto Alegre do Norte _x000D_
         XXXXVII – Associação Nova Esperança _x000D_
 Passa-se “a ler”: _x000D_
 Art. 15 – (...)_x000D_
 	XXXXVII – Associação Atlética Araguaia – A.A.A. _x000D_
 	XXXXVIII – Associação Cultural Coração de Porto Alegre do Norte _x000D_
         XXXXIX – Associação Nova Esperança</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>Modifica-se o Art. 1º, do Projeto de Lei nº 1855, de 26 de agosto, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 50.000,00 NA FORMA ESPECÍFICA".</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6310/emenda_aditiva_no_005-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6310/emenda_aditiva_no_005-2024_.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se os Incisos XXXX e XXXXI ao Artigo 15 do Projeto de Lei nº 1860, de 11 de outubro de 2024, do Executivo Municipal, que “Dispõe as Diretrizes Orçamentárias para o exercício de 2025, e dá outras providências.”, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_no_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1859, de 11 de outubro de 2024, do Executivo Municipal, que “AUTORIZA ALTERAR O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA - MT 2025-2025”.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6312/emenda_modiciativa_no_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6312/emenda_modiciativa_no_007-2024.pdf</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6313/emenda_modificativa_no_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6313/emenda_modificativa_no_008-2024.pdf</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6314/emenda_modificativa_no_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6314/emenda_modificativa_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1861, de 11 de outubro de 2024, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2025 E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6315/emenda_modificativa_no_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6315/emenda_modificativa_no_010-2024.pdf</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6316/emenda_modificativa_no_011-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6316/emenda_modificativa_no_011-2024.pdf</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6317/emenda_de_redacao_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6317/emenda_de_redacao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Modifica-se o Art. 2º, do Projeto de Lei Complementar nº 242, de 02 de dezembro de 2024, que "INSTITUI MUDANÇAS NA LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6326/emenda_modificativa_no_013-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6326/emenda_modificativa_no_013-2024.pdf</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6327/emenda_modificativa_no_014-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6327/emenda_modificativa_no_014-2024_.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1861, de 11 de outubro de 2024, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2025 E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6328/emenda_modificatiiva_no_015-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6328/emenda_modificatiiva_no_015-2024.pdf</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6329/emenda_modificativa_no_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6329/emenda_modificativa_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1861, de 11 de outubro de 2024, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2025 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5844/indicacao_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5844/indicacao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Pedroso Mendonça, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que se tomem medidas que objetivem com a construção de rampas de acesso para cadeirantes em toda extensão, bem como a construção de banheiros públicos nas proximidades da quadra de areia na lagoa “João Masena de Oliveira”, neste município.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Eva da Silva Pereira, José Ari Zandoná, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5845/indicacao_no_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5845/indicacao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando estudos para adequação à instituição do “Alvará Social” no Código Tributário do Município de Água Boa.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5847/indicacao_no_004-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5847/indicacao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, vem na forma regimental em vigor, solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado um bueiro na estrada que da acesso a lanchonete e borracharia do "Chapéu Preto" no P.A. Santa Maria, neste município.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Heronides Silveira Junior, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5851/indicacao_no_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5851/indicacao_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento – MAPA, no sentido de que o mesmo, solicite a intervenção do Governo Federal a fim de minimizar a inadimplência dos produtores rurais, em razão da previsível perda de credito em função da frustração da safra agrícola 2023/24. Solicitamos o encaminhamento de cópia desta indicação ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Geraldo Antonio Delai, Presidente do Sindicato Rural de Água Boa-MT.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5852/indicacao_no_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5852/indicacao_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do DEMAE, diante da lei municipal nº 1651, de 16 de novembro de 2021 vigente, sugerir a isenção de pagamento da taxa de resíduos sólidos para imóveis residenciais e comerciais que comprovem sua condição de inutilização.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Adelar Fusinato, Agnaldo Lansoni, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5858/indicacao_no_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5858/indicacao_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização da revitalização, melhoria e ampliação na infraestrutura, bem como a instalação de um parquinho infantil na praça localizada na Avenida Araguaia, Setor LC, em frente a “RR Veículos”.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Adelar Fusinato, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5859/indicacao_no_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5859/indicacao_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária de Municipal de Educação, solicitando que seja aplicado o índice de 3,62% aos Profissionais da Educação, em conformidade ao Piso Nacional de acordo com a Lei Federal nº 11.738/2008, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5860/indivcacao_no_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5860/indivcacao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária de Municipal de Educação, solicitando a possibilidade de urgente reforma na Escola Municipal “Prof. Antônio Eduardo Pinheiro”, no Distrito de Serrinha (seguem fotos anexadas).</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>Cleide Maria Maschião Aleixo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5861/indicacao_no_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5861/indicacao_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a instalação de um redutor de velocidade nas proximidades do “Comercial Oliveira”, localizado na Rua Ipê, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5872/indicacao_no_011-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5872/indicacao_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a revisão e a diminuição do percentual dos impostos municipais para o ano de 2024, visto que os produtores rurais e demais comerciantes tiveram uma queda na arrecadação devido a quebra de safra imposta pelos desafios climáticos do mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5874/indicacao_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5874/indicacao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Sousa Kolankiewicz, Secretária Municipal de Assistência Social, solicitando a implementação de medidas que possam oferecer apoio e orientação as pessoas que estão residindo na Avenida Julio Campos e Praça do Lazer, visando auxiliá-los a tomar um rumo mais seguro e estável em suas vidas.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a análise e consideração para a isenção da taxa de inscrição para o concurso público a ser realizado pela Prefeitura Municipal de Água Boa. Esta medida visa promover a inclusão de um número maior de candidatos, garantindo igualdade de oportunidades a todos os cidadãos interessados em participar do processo seletivo.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5878/indicacao_no_014-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5878/indicacao_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e ao Ilustríssimo Senhor Rafael Salamoni, Diretor executivo do CISMA, solicitando a implementação de medidas que visem melhorar a comunicação e a organização das ambulâncias, a fim de otimizar o atendimento prestado pelo Hospital Regional de Água Boa, sendo:_x000D_
 _x000D_
 1.	Telefone Direto para Contato das Ambulâncias:_x000D_
 •	Propomos a disponibilização de um telefone direto e exclusivo para o contato das ambulâncias. Esta medida visa agilizar a comunicação entre as equipes de socorro e o hospital, possibilitando uma resposta mais rápida e eficiente durante as ocorrências._x000D_
 _x000D_
 2.	Estabelecimento de Ponto Fixo para Enfermeiros e Motoristas de Plantão:_x000D_
 •	Solicitamos que seja estipulado um ponto fixo no hospital para os enfermeiros e motoristas de ambulância que estiverem de plantão. Este ponto serviria como base operacional, garantindo que a equipe permaneça no local, pronta para atender às demandas, sem a necessidade de deslocamentos constantes.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5893/indicacao_015-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5893/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que providenciem uma operação tapa buracos ou recapeamento asfáltico em toda a extensão das ruas e avenidas do Setor Noroeste, neste município.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5894/indicacao_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5894/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitar a viabilidade de estudos de implantar estacionamento público (modelo “ilha”) nos canteiros em frente ao Hospital Vale do Araguaia e Laboratório Biogêneses, a fim de atender às demandas crescentes por vagas de estacionamento na região. Acreditamos que a implementação desse estacionamento trará benefícios significativos para a comunidade local.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5895/indicacao_017-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5895/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Rejane Schneider Garcia, Secretaria Municipal Desenvolvimento, Indústria, Comércio e Turismo, sugerindo a realização de parceria com a Escola Agroecológica do P.A. Jaraguá para a implantação de viveiros de mudas.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5896/indicacao_018-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5896/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, indicar a necessidade urgente da aplicação do “carro fumacê” nos bairros da nossa cidade.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Demilson Augusto de Carvalho, Elton Jones Bettio, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5898/indicacao_019-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5898/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a implantação de estacionamento rotativo nas principais avenidas de Água Boa, tais como Avenida Araguaia e Avenida Planalto.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5900/indicacao_020-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5900/indicacao_020-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que a Prefeitura Municipal de Água Boa disponibilize entrada gratuita na Expovale 2024 para toda a população água-boense, visto que o executivo municipal destinou mais de R$ 600.000,00 (seiscentos mil reais) para a realização deste evento.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5903/indicacao_no_021-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5903/indicacao_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA), com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizada com urgência a instalação de placas sinalizadoras no entroncamento da rodovia MT-240 e MT-414, fotos anexadas, sentido distrito de Serrinha, que dá acesso à Canarana e a MT-020.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5904/indicacao_no_022-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5904/indicacao_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de estudos para a criação de uma Gerência ou Departamento exclusivo para o atendimento de Zoonoses no município.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5905/indicacao_no_023-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5905/indicacao_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de melhorias nas ruas do bairro Universitário, nesta cidade.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5906/indicacao_024-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5906/indicacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a implantação de iluminação pública ao longo da estrada Izontina Soares Biazi, popularmente conhecida como “Rota do Leite”, visto que a mesma recebeu pavimentação asfáltica, drenagem e sinalização em agosto de 2023.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Heronides Silveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5908/indicacao_no_025-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5908/indicacao_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitar a atenção da Prefeitura Municipal na Rua 06 (fotos anexadas) para a urgente necessidade de realização de serviços de tapa-buracos, bem como em diversas vias de nosso município.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5923/indicacao_no_026-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5923/indicacao_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal Saúde, solicitando a viabilidade de estudos para que a prefeitura municipal incorpore os Agentes de Combate às Endemias (ACEs) e Agentes Comunitários de Saúde (ACS) ao quadro permanente, conforme previsto na legislação através da Emenda Constitucional nº 51, de 2006, assegurada pela Lei Federal nº 11.350, de 05 de outubro de 2006, garantindo a eles a condição de servidores públicos efetivos.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5924/indicacao_no_027-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5924/indicacao_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo de Jesus da Silva, Secretário de Municipal de Esporte, Cultura, Lazer e Eventos, solicitando o retorno imediato das atividades funcionais no Bairro Cristalino, pois no ano de 2023 estas atividades eram ofertadas e contribuíam significativamente para o bem-estar físico, mental  e emocional das pessoas que participavam. Infelizmente no presente ano de 2024 estas atividades não estão sendo ofertadas, restando apenas a opção de participação na praça do lazer, não sendo acessível para todos. Segue em anexo nome das pessoas que tem interesse no retorno destas atividades.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5925/indicacao_no_028-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5925/indicacao_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário de Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a implantação de lixeiras devidamente identificadas com o tipo de resíduo em todas as unidades de saúde e escolas de Água Boa.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5928/indicacao_no_029-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5928/indicacao_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, sugerindo que providencie o patrolamento da estrada que dá acesso ao Val dos Gaúchos, neste município.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5929/indicacao_no_030-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5929/indicacao_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente  e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando a instalação de faixa de travessia de pedestres na Rua 09, entre a Biblioteca Municipal “Érico Veríssimo” e Câmara Municipal, neste município.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5930/indicacao_no_031-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5930/indicacao_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Solciitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando que seja realizada uma análise técnica para verificar a possibilidade de instalação de uma faixa elevada de travessia de pedestres (nos dois sentidos) na Avenida Planalto com a Avenida Universitária, de modo a garantir a segurança e melhorar a acessibilidade do local.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. José Eugênio de Paiva, Deputado Estadual de Mato Grosso, solicitando a viabilidade de destinar recursos para a perfuração de um poço artesiano na comunidade do Projeto de Assentamento Jaraguá, neste município, pois trata-se de uma comunidade que enfrenta desafios significativos no acesso à água potável, o que tem impactado diretamente na qualidade de vida e no bem-estar dos seus residentes.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitar, em caráter de urgência, a implantação de redutores de velocidade em frente à Escola Técnica Agrícola Jaraguá e à Igreja Assembleia de Deus, localizadas no Projeto de Assentamento Jaraguá. Esta medida se torna imprescindível devido aos frequentes casos de excesso de velocidade registrados nessa via, representando um risco iminente para a segurança dos pedestres, especialmente dos alunos e fiéis que frequentam esses locais diariamente.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Matheus dos Santos, Secretário Municipal de Saúde, solicitando a instalação de um toldo em frente ao posto de saúde do Bairro Rodoviário, bem como a colocação de bancos no canteiro situado em frente ao referido posto. Esta medida se faz necessária para garantir o conforto e a comodidade dos cidadãos que utilizam os serviços de saúde oferecidos nessa unidade.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Cleide Maria Maschião Aleixo, Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5940/indicacao_035-2024..pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5940/indicacao_035-2024..pdf</t>
   </si>
   <si>
     <t>Solicitam a Senhora Gisele Paes da Silva Bulgalho, Secretária Estadual de Assistência Socia e Cidadania – SETASC,  com cópia para a Senhora Virginia Mendes, Coordenadora do Programa SER Família e para a Secretaria Municipal de Assistência Social, Senhora Juliana de Souza Kolankiewicz, indicando a inclusão do município de Água Boa-MT no Programa SER Família Mulher.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Adelar Fusinato, Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5941/indicacao_036-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5941/indicacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Supervisor de Desenvolvimento de Projetos e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências na conclusão do calçamento na extensão do trecho compreendido da Avenida Araguaia sentido Centro e Avenida Araguaia sentido Bairro Cristalino. Seguem fotos, anexas.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5942/indicacao_037-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5942/indicacao_037-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esporte, Cultura e Eventos e a Ilustríssima Senhora Donata Maria Bastos Oliveira, Secretária Adjunta de Lazer, sugerindo o hasteamento permanente das bandeiras Nacional, do Estado e do Município no portal de entrada da cidade (coração), observando-se a Lei Federal nº 5.700, de 1º de setembro de 1971, que “Dispõe sobre a forma e apresentação dos símbolos nacionais”.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5947/indicacao_038-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5947/indicacao_038-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que providencie a instalação de uma cobertura na área de acesso à Escola Estadual Militar Tiradentes “3º Sargento PM Justino Pinheiro dos Santos”, bem como demais escolas que necessitarem, visando proteger os alunos durante os momentos de espera.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5950/indicacao_039-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5950/indicacao_039-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, a adoção de medidas para combater a propagação de mosquitos transmissores de doenças, através da utilização de drones para aplicação de substâncias adequadas, conforme demostrado em fotos anexas.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Elton Jones Bettio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5955/indicacao_040-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5955/indicacao_040-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que tomem as medidas necessárias para realizar a manutenção urgente da Ponte no Córrego Jatobá, no P.A. Jatobazinho. Pedimos que uma equipe técnica qualificada seja designada para avaliar a estrutura da ponte e realizar os reparos necessários, garantindo sua estabilidade e segurança para todos os usuários (fotos em anexo).</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5963/indicacao_no_041-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5963/indicacao_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que as autoridades competentes realizem a instalação imediata de placas e sinalização adequada em todas as ruas do setor industrial do município de Água Boa-MT. Essa medida não apenas aumentará a segurança dos trabalhadores e residentes, mas também contribuirá para a eficiência operacional das empresas locais.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5972/indicacao_no_042-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5972/indicacao_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a aquisição de cadeiras de rodas para a Unidade Básica de Saúde do Projeto de Assentamento Santa Maria. Esta solicitação é motivada pela necessidade de atender adequadamente um número considerável de idosos e pessoas com necessidades especiais que frequentam nossas instalações.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5973/indicacao_no_043-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5973/indicacao_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mauro Mendes Ferreira, Governador do Estado de Mato Grosso, solicitando que dê execução as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5975/indicacao_no_044-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5975/indicacao_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Infraestrutura e Logística de Mato Grosso (SINFRA), com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a necessidade urgente de criar acesso na Rodovia MT-240 para as Avenidas Araguaia e Planalto, bem como implementar um acostamento ao longo de toda a extensão do bairro adjacente à mencionada rodovia.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5979/indicacao_045-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5979/indicacao_045-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Juliana de Souza Kolankiewicz, Secretaria Municipal de Assistência Social, solicitando a implantação da Casa de Passagem para Mulheres Vítimas de Violência em Água Boa-MT.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6006/indicacao_046-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6006/indicacao_046-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, sugerindo com parcerias, a criação de uma clínica veterinária pública neste município.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6007/indicacao_047-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6007/indicacao_047-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que o Executivo Municipal tome as medidas necessárias para regulamentar a Lei Federal nº 14.536 no município de Água Boa, estabelecendo os parâmetros e diretrizes que garantam a devida valorização, capacitação e condições de trabalho adequadas para os Agentes Comunitários de Saúde e os Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6008/indicacao_048-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6008/indicacao_048-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando à Prefeitura Municipal a realização de um mutirão de fonoaudiologia, com o objetivo de avaliar a atualização da necessidade de tratamento e uso de aparelho auditivo por parte da população.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Adelar Fusinato, Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6009/indicacao_049-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6009/indicacao_049-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a busca de convenio junto ao Governo do Estado de MT para asfaltamento e urbanização da Rua 1, trecho compreendido entre a BR-158 e Bairro Cristalino, paralela a MT-240.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6029/indicacao_no_050-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6029/indicacao_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Solcitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Juliana de Souza Kolankiewicz, Secretaria Municipal de Assistência Social, indicando a confecção de carteira e identificação de locais de atendimento prioritário para as pessoas portadoras de fibromialgia.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6030/indicacao_no_051-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6030/indicacao_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando providências no sentido de viabilizar dispensa de jornada aos Servidores Públicos Municipais que participarem do Conselho de Sentença nos julgamentos do Tribunal do Júri.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6031/indicacao_no_052-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6031/indicacao_no_052-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, sugerindo solicitar a contratação de uma nova agente de saúde no P.A. Jandira para suprir a vaga deixada desde dezembro. Esta ação demonstrará comprometimento com a saúde da nossa comunidade e busca garantir a continuidade dos serviços essenciais para todos os cidadãos.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6032/indicacao_no_053-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6032/indicacao_no_053-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, com cópia a Ilustríssima Senhora Meire de Melo Lourenço Garcia, Assessora Pedagógica do Estado de Mato Grosso em Água Boa-MT, solicitando um levantamento sobre Alunos com Autismo na Rede de Ensino, neste município.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6033/indicacao_no_054-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6033/indicacao_no_054-2024.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor SEBASTIÃO MACHADO REZENDE, Deputado Estadual (UNIÃO BRASIL), solicitando a destinação de recursos no valor de R$ 30.000,00 (trinta mil reais) para a aquisição das poltronas reclináveis necessárias para atender a demanda do Hospital Regional “Paulo Alemão”, em nosso município.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6036/indicacao_no_055-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6036/indicacao_no_055-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas medidas imediatas para a recuperação das estradas vicinais do município de Água Boa que foram afetadas pelas chuvas, garantindo a segurança e a mobilidade dos cidadãos que delas necessitam. Essa ação não apenas mitigará os transtornos enfrentados pela população, mas também contribuirá para a preservação dos veículos utilizados no transporte coletivo, evitando danos adicionais e custos excessivos com manutenção.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a retomada do programa "Porteira a Dentro" e a celebração de parcerias com as fazendas locais para a melhoria das estradas vicinais.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6038/indicacao_no_057-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6038/indicacao_no_057-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Paulo Roberto Araújo, Deputado Estadual (PP), solicitando providências quanto a necessidade de garantir atendimento diferenciado para pessoas com diabetes em nosso município, independente da idade.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6039/indicacao_no_058-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6039/indicacao_no_058-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que tomem medidas concretas para a implementação de um loteamento social em nosso município, com características residenciais e industriais/comerciais, voltado à população de baixa renda.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6050/indicacao_no_059-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6050/indicacao_no_059-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a abertura de uma estrada municipal, ligando o Projeto de Assentamento Nacional ao Projeto de Assentamento Jandira, neste município.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6052/indicacao_no_060-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6052/indicacao_no_060-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a possibilidade de extensão da atividade de Pilates oferecida pelo município para incluir pacientes diagnosticados com síndrome de fibromialgia.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6053/indicacao_no_061-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6053/indicacao_no_061-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Djalma Silvestre Fernandes, Superintendente Regional do DNIT no Estado de Mato Grosso, solicitando que tome as medidas necessárias para a implantação de iluminação em toda a extensão da BR-158, no município de Água Boa-MT. A instalação de iluminação adequada contribuirá não apenas para a segurança viária, mas também para o conforto e a tranquilidade dos usuários desta importante via de transporte.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6054/indicacao_no_062-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6054/indicacao_no_062-2024.pdf</t>
   </si>
   <si>
     <t>Que envie à Mesa Diretora da Câmara Municipal de Água Boa, solicitando as Vossas Excelências que se sensibilizem com a causa da fibromialgia e promova a iluminação do prédio da Câmara Municipal com cores roxas ou lilás, durante todo o mês de maio.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6057/indicacao_no063.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6057/indicacao_no063.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitar as Vossas Excelências que sejam tomadas as providências necessárias para realizar uma manutenção mais intensiva na Praça do Lazer “Luiz Fernando Furian”, em nosso município.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6058/indicacao_no064.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6058/indicacao_no064.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretário Municipal de Educação, solicitando empenho na implementação de cursos de aperfeiçoamento destinados ao corpo pedagógico e equipes de apoio nas escolas municipais, especialmente àqueles alunos com Transtorno do Déficit de Atenção e Hiperatividade (TDAH) e Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6061/indicacao_no065.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6061/indicacao_no065.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Supervisor de Desenvolvimento de Projetos e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a instalação de faixas de segurança para pedestres. Seguem fotos, anexas.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Aurelio Mendanha</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6074/indicacao_no066.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6074/indicacao_no066.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a doação de área municipal para a Associação Movimento de Resgate de Animais de Água Boa-MT, inscrito com o CNPJ 50.412.023/0001-81, que atua no resgate e na proteção de animais em situação de vulnerabilidade no município.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6075/indicacao_no067.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6075/indicacao_no067.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade para a construção de muro na Delegacia de Polícia Civil do município de Água Boa MT.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6076/indicacao_no068.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6076/indicacao_no068.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a Implementação de programa para fornecimento gratuito de placas de identificação mortuária a munícipes de baixa renda.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6077/indicacao_no069.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6077/indicacao_no069.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando estudo de viabilidade junto a instituições competentes como Receita federal, Assembleia legislativa e Secretaria de Estado de Fazenda do Mato Grosso para criação de Área para Porto Seco no município de Água Boa, Mato Grosso, com o objetivo de fomentar o desenvolvimento econômico e social da região.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6078/indicacao_no071.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6078/indicacao_no071.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a construção de uma praça no Setor Norte, na confluência da Rua 60 com a Rua 58, no município de Água Boa.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6080/indicacao_no071.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6080/indicacao_no071.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que entre em contato com os produtores da Gleba Martins visando a pavimentação asfáltica de um trecho na serra, devido a dificuldade de escoamento da produção durante o período de safra.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Aurelio Mendanha, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6086/indicacao_no_072-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6086/indicacao_no_072-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a Criação de um Centro Político Administrativo (CPA) no município de Água Boa.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aurelio Mendanha, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6087/indicacao_no_073-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6087/indicacao_no_073-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a realização de um estudo de viabilidade para a construção de um novo cemitério municipal.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Aurelio Mendanha, Agnaldo Lansoni, Heronides Silveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6088/indicacao_no_074-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6088/indicacao_no_074-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Djalma Silvestre Fernandes, Superintendente Regional do DNIT no Estado de Mato Grosso, solicitando a Alteração ou Construção de Retorno de Acesso da BR-158 para o Setor Norte em Água Boa.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Agnaldo Lansoni</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que todas as vias que circundam as escolas do município sejam transformadas em vias de mão única.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando a Implementação de programa para redução da alíquota do ISSQN para veterinários que atendam animais de pessoas de baixa renda e ONGs de resgate de animais devidamente cadastradas no município.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Agnaldo Lansoni, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6100/indicacao_no_078-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6100/indicacao_no_078-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, indicar a atenção e ação imediata em relação à manutenção da academia ao ar livre e à roçagem da praça localizada no PA Jaraguá, neste município, conforme demonstrado nas fotos anexadas.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6103/indicacao_no_079-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6103/indicacao_no_079-2024.pdf</t>
   </si>
   <si>
     <t>Solciitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando a possibilidade de implementar o uso obrigatório de uniformes nas Escolas Municipais.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6104/indicacao_no_080-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6104/indicacao_no_080-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando estudos de ampliação da Casa Mortuária com ambientes separados e construção de sala para serviços funerários.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6105/indicacao_no_081-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6105/indicacao_no_081-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, indicando a construção de uma ciclofaixa iniciando na Rua 02 até a Avenida Universitária.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6108/indicacao_no_082-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6108/indicacao_no_082-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, visando à organização e realização de um mutirão de cirurgias de cataratas em nosso município.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6109/indicacao_no_083-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6109/indicacao_no_083-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a padronização e fornecimento de bancas aos pequenos produtores na Feira do Pequeno Produtor "Guido Possamai".</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6120/indicacao_no_084-2024-_faixas_elevadas.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6120/indicacao_no_084-2024-_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando que seja realizada uma análise técnica para verificar a possibilidade de instalação de uma faixa elevada de pedestres (nos dois sentidos) na Avenida Planalto no bairro Jardim Planalto, nas proximidades do novo Fórum, de modo a garantir a segurança dos pedestres e melhorar a acessibilidade do local.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6126/indicacao_no_085-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6126/indicacao_no_085-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a implantação de redutores de velocidade nos dois sentidos da Avenida Araguaia, nas proximidades do estabelecimento "Tô Nela - Distribuidora", neste município.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6127/indicacao_no_086-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6127/indicacao_no_086-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor José Eugênio de Paiva, Deputado Estadual de Mato Grosso, solicitando a destinação de emenda parlamentar para a realização de cirurgias de catarata no município de Água Boa.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6128/indicacao_no_087-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6128/indicacao_no_087-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, visando à organização e realização de um mutirão de cirurgias de cataratas em nosso município.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Djalma Silvestre Fernandes, Superintendente Regional do DNIT no Estado do Mato Grosso, Solicitando a instalação de redutores de velocidade em pontos estratégicos na BR-158, no trecho compreendido entre o posto fiscal até as proximidades do "Rei da Estrada".</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6130/indicacao_no_089-2024_-_parquinho_guaruja.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6130/indicacao_no_089-2024_-_parquinho_guaruja.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a manutenção do parquinho do bairro Guarujá, localizado próximo ao Supermercado Galvão.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Heronides Silveira Junior, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6133/indicacao_no_090-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6133/indicacao_no_090-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal Infraestrutura e Meio Ambiente, solicitando que seja instituída uma rota de transporte coletivo do distrito da Serrinha para o município de Água Boa, ao menos uma vez por semana, para atender às necessidades dos cidadãos que residem naquela localidade.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6143/indicacao_091-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6143/indicacao_091-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências urgentes referente à manutenção da ponte e da estrada localizadas na Gleba Martins, nas proximidades da Fazenda Espírito Santo II.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6145/indicacao_092-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6145/indicacao_092-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, Solicitando a instalação de redutores de velocidade (quebra-molas) na Rua 11, nas proximidades da Avenida Júlio Campos, com o intuito de promover a segurança dos pedestres e motoristas que trafegam pela referida via.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6147/indicacao_093-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6147/indicacao_093-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a instalação de uma passarela para os pedestres na Avenida Araguaia, próximo do estabelecimento “Tô Nela”, ligando os bairros Tropical e Primavera.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor, que seja feita a revitalização das faixas elevadas de pedestre.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6160/indicacao_no_095-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6160/indicacao_no_095-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a criação de pontos de acessibilidade em locais estratégicos na Lagoa João Masena de Oliveira, neste município.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6161/indicacao_no_096-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6161/indicacao_no_096-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando adequação dos vãos entre o meio-fio e as faixas elevadas no município de Água Boa para facilitar a mobilidade de pessoas com deficiência, idosos e crianças.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6164/indicacao_no_097-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6164/indicacao_no_097-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feita a revitalização como pintura das faixas elevadas de pedestre, seguindo normas técnicas.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6165/indicacao_no_098-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6165/indicacao_no_098-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Educação Cultura e Desporto, solicitado que seja feita uma quadra de basquete na Praça do Lazer.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6168/indicacao_no_099-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6168/indicacao_no_099-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a continuidade do asfaltamento da estrada que dá acesso ao aterro sanitário no município de Água Boa.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6171/indicacao_no_100-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6171/indicacao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando o cascalhamento da estrada vicinal AB-221, no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6175/indicacao_101.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6175/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a delimitação dos espaços nos locais onde há placas de estacionamento de motos, visando melhorar a organização e o uso adequado das vagas.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6176/indicacao_102.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6176/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhora Cléria Wagner, Secretária Municipal de Educação, solicitando a criação de vagas integrais nas creches municipais, proporcionando aos pais e responsáveis a opção de deixarem suas crianças em período integral, visando atender às necessidades das famílias que trabalham durante todo o dia.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6178/indicacao_ari_103.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6178/indicacao_ari_103.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja realizada uma homenagem por meio da instalação de uma placa comemorativa ou monumento em local de destaque no município, contendo os nomes dos membros da Comissão Emancipadora de Água Boa, conforme listado abaixo:_x000D_
 •	Presidente: José Elmo Kuhn_x000D_
 •	Tesoureiro: Celso Tura_x000D_
 •	Secretário: Germano Luiz Zandoná_x000D_
 •	Demais integrantes: Nelson Farias de Souza; Adelir Jacob Uebel; Pedro Ross; Inácio Marmet_x000D_
 •	Representando a Região do Vau dos Gaúchos: Paulo Francisco Thoma_x000D_
 •	Representando Água Boa III: Ilmo Neuberger_x000D_
 •	Representando o Garapú: Adolfo Pereira da Paixão_x000D_
 •	Representando Serra Dourada: Eloar Pilger</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6180/indicacao_ari_104.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6180/indicacao_ari_104.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a necessidade urgente de instalação de redutores de velocidade na Avenida Araguaia, no retorno próximo à rotatória do bairro Cristalino.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6182/indicacao_105.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6182/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, indicando para celebração de convênio entre o município de Água Boa e instituições de saúde para realização de exames de investigação de osteoporose.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6183/indicacao_106.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6183/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, sugerindo estudos para substituição de sinais sonoros convencionais por sinais musicais ou visuais adequados aos estudantes portadores de transtorno do Espectro Autista (TEA) nas instituições de ensino do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6184/indicacao_ari_107.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6184/indicacao_ari_107.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a necessidade urgente de reforma da ponte localizada nas proximidades da fazenda do Paulo Henrique Tura e do Junior Garrutti.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6191/indicacao_no_108-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6191/indicacao_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, INDICO que sejam adotadas as providências necessárias para a implementação do adicional de insalubridade para os seguintes grupos de servidores da classe de apoio administrativo educacional: Profissionais de Manutenção da Infraestrutura Escolar (Limpeza) e Merendeiras.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6193/indicacao_no_109-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6193/indicacao_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando serviços de infraestrutura para a Lagoa do bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6194/indicacao_no_110-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6194/indicacao_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando estudos de implantação de estacionamentos rotatórios em frente à Escola Estadual Militar Tiradentes “3º Sargento PM Justino Pinheiro dos Santos”, em nosso município.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6195/indicacao_no_111-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6195/indicacao_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitamos a regularização dos serviços funerários no nosso município. A questão tem gerado preocupações significativas entre os moradores, e é fundamental garantir que os serviços funerários sejam prestados com qualidade e conforme as normas vigentes. Segue modelo de projeto em anexo.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6199/indicacao_no_112-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6199/indicacao_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Drº Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à ENERGISA DE Água Boa-MT, solicitando que ao realizar a poda das árvores localizadas próximas à rede de energia no perímetro urbano, seja também responsável pela coleta e destinação correta do material cortado.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_no_113-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Drº Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que tome as devidas providências em relação ao mata-burro localizado nas proximidades da Rota Ipê Amarelo e do João Brasil.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_no_114-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas providências quanto a prevenção e combate aos incêndios neste município.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6206/indicando_no_115-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6206/indicando_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitar a instalação de manilhas na ponte que dá acesso ao lote 51, localizado no P.A. Jandira, neste município.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6219/indicacao_116-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6219/indicacao_116-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitar a atenção para a necessidade de aquisição de uma ambulância para o atendimento à saúde da população do Projeto de Assentamento Jaraguá, neste município.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Vivaldino Antônio Capitânio - "Dino da Ambulância"</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6227/indicacao_117-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6227/indicacao_117-2024.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, para que sejam realizadas as seguintes obras na área física da secretaria: _x000D_
 1.	Construção de refeitório; _x000D_
 2.	Reforma de banheiros; _x000D_
 3.	Construção de vestiários.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6233/indicacao_no_118-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6233/indicacao_no_118-2024_.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, a instalação de um chafariz interativo em ponto estratégico de nossa cidade, visando proporcionar mais lazer e bem-estar à população.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>José Ari Zandoná, Lisiani Maria Luz Figueiró, Vivaldino Antônio Capitânio - "Dino da Ambulância"</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6238/indicacao_no_119-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6238/indicacao_no_119-2024_.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente e à Ilustríssima Senhora Donata Maria Bastos Oliveira, Secretária Adjunta de Urbanismo, solicitando que seja realizada, com urgência, a manutenção da cerca localizada na quadra pertencente à Prefeitura Municipal, situada ao lado da Câmara Municipal.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_no_120-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, indicando estudos sobre a implantação de creche municipal com funcionamento no período noturno.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6250/indicacao_no_121-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6250/indicacao_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a implantação de praça no Jardim Noroeste, bem como a realização de melhorias na iluminação pública da região.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6252/indicacao_no_122-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6252/indicacao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que providencie a construção ou adaptação de alojamentos nas comunidades do interior mais distantes, de modo a proporcionar uma base de apoio aos servidores municipais que realizam serviços nessas localidades, permitindo-lhes descanso adequado e reduzindo a necessidade de longos deslocamentos.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6253/indicacao_no_123-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6253/indicacao_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabricio Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente e a Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação, indicando estudos e elaboração de projeto de estacionamento prioritário para pessoas com Transtorno do Espectro Autista (TEA) em nosso município.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6254/indicacao_no_124-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6254/indicacao_no_124-2024.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a realização de um levantamento na comunidade de Serrinha para identificar os animais infectados com Leishmaniose e, posteriormente, implementar as providências cabíveis, como tratamento, manejo responsável ou outras ações necessárias para prevenir novos casos em humanos.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6255/indicacao_no_125-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6255/indicacao_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esporte, Cultura e Eventos. atendendo ao pedido do cidadão Sr. Julio Cesar Moletta, vem, por meio desta indicação, propor a criação do projeto "Urban Skate Park Água Boa". O projeto visa a construção de um espaço público destinado à prática de esportes de skate, patins e modalidades semelhantes, atendendo a uma demanda crescente entre jovens e adultos pela prática de esportes urbanos no município.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Adelar Fusinato, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6259/indicacao_no_126-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6259/indicacao_no_126-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de estudos para ampliação do horário de funcionamento do Centro de Especialidades Odontológicas (CEO) para incluir atendimento em horários alternativos, como durante as noites e finais de semana.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6300/indicacao_no_127-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6300/indicacao_no_127-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a realização de melhorias na calçada em frente à Escola Estadual Militar Tiradentes “3º Sargento PM Justino Pinheiro dos Santos”, em nosso município. Segue foto anexa.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5862/mocao_de_reconhecimento_no_001-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5862/mocao_de_reconhecimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvindo o Soberano Plenário, o envio desta presente Moção de Reconhecimento a FAMÍLIA GARCIA e demais colaboradores que fazem parte da equipe ENGECOL, pela primeira filial inaugurada neste município, localizada na Avenida Araguaia, Bairro Primavera.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5873/mocao_de_reconhecimento_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5873/mocao_de_reconhecimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Mesa Diretora, ouvindo o soberano Plenário, o envio deste presente Moção de Reconhecimento ao Proprietário, Senhor BALDOR RENCK, pela inauguração do empreendimento VEREDAS CENTER, localizado na Avenida Araguaia, Centro, 432, neste município.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5897/mocao_de_reconhecimento_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5897/mocao_de_reconhecimento_003-2024.pdf</t>
   </si>
   <si>
     <t>Apresentam a Ilustríssima Senhora, Doutora JOELMA MORAIS LIMA em reconhecimento e gratidão pelos seus 14 anos de dedicada atuação como anestesiologista no Hospital Regional “Paulo Alemão”, em nossa comunidade.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5907/mocao_de_reconhecimento_no_004-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5907/mocao_de_reconhecimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Reconhecimento aos Proprietários, Senhor (a) WANDAIRA SCHNEIDER DE SOUZA e FÁBIO DA MOTA RIBEIRO DE PAULA, pela inauguração do empreendimento CAFETERIA e CHOCOLATERIA LUGANO ÁGUA BOA, localizado na Avenida Júlio Campos, 321, neste município.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5945/mocao_de_aplauso_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5945/mocao_de_aplauso_005-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Aplausos ao Ilustríssimo Senhor LEANDRO CESAR DA SILVA CRUZ, Proprietário da Loja ANJOS COLCHÕES E SOFÁS, localizada na Rua 1, nº 855, Centro II, neste município, que teve sua inauguração no dia 07 de março de 2024.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5952/mocao_de_reconhecimento_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5952/mocao_de_reconhecimento_006-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Reconhecimento ao Ilustríssimo Senhor JULIO CÉSAR DOS SANTOS, pelo seu excepcional desempenho como reitor do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso (IFMT) desde o ano de 2020.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5953/mocao_de_parabenizacao_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5953/mocao_de_parabenizacao_007-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Parabenização ao jovem rapaz LEONARDO WILLE STERSA DE CARVALHO, o qual foi convocado pela seleção Mato-Grossense de Voleibol Sub-18 para representar o Estado de Mato Grosso no Campeonato Brasileiro de Seleções da 1ª Divisão Sub-18 masculina no Saquarema-RJ, é uma demonstração de reconhecimento e orgulho para nossa comunidade. Além disso, gostaríamos de parabenizar o professor e treinador, Ilustríssimo Senhor RICARDO MAZUREKI e o Ilustríssimo Senhor GELCIONE CARLOS DA SILVA FERREIRA, auxiliar voluntário e Presidente do ABV (Clube Água Boa de Voleibol) pelo treinamento excepcional prestado ao jovem Leonardo. Seu comprometimento e dedicação são exemplos inspiradores para todos.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5965/mocao_de_reconhecimento_no_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5965/mocao_de_reconhecimento_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Reconhecimento ao Ilustríssimo Senhor VICENTE ARMANDO VOLPI, em reconhecimento aos seus notáveis feitos e contribuições para o município de Água Boa, no estado de Mato Grosso.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5987/mocao_de_parabenizacao_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5987/mocao_de_parabenizacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente aos jovens IGOR MORAES MACARIPE E JOÃO PEDRO ARAÚJO, ambos firam selecionados para estar atuando no time em Trindade – GO.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6034/mocao_010.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6034/mocao_010.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Reconhecimento à EQUIPE DE ASSESSORES do Deputado Ondanir Bortolini “Nininho”, pela dedicação e presteza ímpar demonstrada no atendimento àqueles que buscam o apoio deste gabinete.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6055/mocao_011.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6055/mocao_011.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Parabenização ao Ilustríssimo Senhor Erik Rodrigo de Jesus da Silva, Secretário Municipal de Esporte, Cultura e Eventos e sua equipe, pela organização e execução do evento "Páscoa Encantada", realizado nos dias 25, 26, 27 e 28 de março de 2024, na Praça da Cultura de nossa cidade, gostaríamos de expressar nossa mais sincera gratidão e reconhecimento.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6067/mocao_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6067/mocao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente à Ilustríssima Senhora, Doutora MAIRA e ao Ilustríssimo Senhor, Doutor LEANDRO, pelo investimento na construção do CENTRO MÉDICO SIRIUS.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6089/mocao_de_aplausos_no_013-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6089/mocao_de_aplausos_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Aplausos aos Ilustríssimos Senhores MATEUS BINI, JULIANO FERRETI e PEDRO WAGNER GALO ZAGONEL, responsáveis pela Ordem DeMolay de Água Boa, organização juvenil que se destaca por seus princípios basilares, ações filantrópicas e impacto positivo na comunidade local.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Pesar, e é com profundo pesar que expressamos nossas condolências pelo falecimento do Senhor SERGIO SANTIN, ocorrido na quarta-feira, 19 de junho de 2024.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6132/mocao_de_aplauso_015-2027.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6132/mocao_de_aplauso_015-2027.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Aplausos à Cantora KAROL CARVALHO e BRUNNO SCHERER, ambos residentes no município de Água Boa, em reconhecimento ao notável crescimento e sucesso alcançados na música.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6148/mocao_de_reconhecimenbto_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6148/mocao_de_reconhecimenbto_016-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Aplausos ao Excelentíssimo Senhor JEAN LOUIS MAIA DIAS, Juiz da Vara Criminal no município de Água Boa, pelos relevantes serviços prestados à nossa comunidade e à Justiça durante o tempo em que exerceu suas funções em nossa cidade.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6149/mocao_de_aplauso_017-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6149/mocao_de_aplauso_017-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Aplausos à senhora CAROL MENDEL, pela sua destacada atuação como organizadora e incentivadora das provas de 3 tambores no município de Água Boa, e à BETANIA MENDEL, filha de Carol Mendel, pela conquista do título de campeã na prova de 3 tambores em Água Boa e por sua próxima disputa em Barretos-SP.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6150/mocao_de_reconhecimento_018-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6150/mocao_de_reconhecimento_018-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Reconhecimento ao Ilustríssimo Senhor AGNELIO ALVES DA SILVA, pelo seu notável empreendimento "ELÉTRICA ÁGUA BOA", loja de materiais elétricos localizada na Rua 01, Setor Industrial.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Elton Jones Bettio, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6166/mocao_de_parabenizacao_no_019-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6166/mocao_de_parabenizacao_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Parabenização as Atletas: _x000D_
 1.	Anna Clarha de Oliveira, _x000D_
 2.	Barbara Cruz Souza Silva, _x000D_
 3.	Elency Roca Emiliano, _x000D_
 4.	Heloisa Rayane Martins Almeida, _x000D_
 5.	Leticia Borges Machado, _x000D_
 6.	Maria Alice dos Santos Mayolino Montecchi, _x000D_
 7.	Maria Fernanda Araujo Rodrigues, _x000D_
 8.	Maria Clara Valadares Guimarães, _x000D_
 9.	Tauany Garcia Oliveira,_x000D_
 10.	Thayna Bernardes._x000D_
 E a Treinadora Arlene Escher “LENINHA”, pela grande conquista do time de basquete feminino de Água Boa, em Lucas do Rio Verde.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6167/mocao_de_aplausos_no_020-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6167/mocao_de_aplausos_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste presente Moção de Aplausos à CAROLINE GOMES, natural de Água Boa, Estado do Mato Grosso, que representará nosso município e o Brasil nas Olimpíadas 2024 de Taekwondo em Paris.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6186/mocao_de_parabenizacao_no_021-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6186/mocao_de_parabenizacao_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente aos Membros da Diretora da ACEUAB pela realização do “LOUVORZÃO DO VALE EDIÇÃO 2024” nos dias 16 e 17 de agosto de 2024, em Água Boa-MT, sendo eles: _x000D_
 PRESIDENTE: Ev GARCIAS ABREU DA SILVA _x000D_
 1° VICE PRESIDENTE: Pr JOÃO BATISTA VIEIRA _x000D_
 2° VICE PRESIDENTE: Pr  CÉSAR LUIS FRIEDRICHS_x000D_
 3° VICE PRESIDENTE: Pr RONE SILVA CARDOSO _x000D_
 1° SECRETÁRIO: Pr WILLIAN MENDES COSTA DOS REIS _x000D_
 2° SECRETÁRIO: SAMUEL PEREIRA DA SILVA _x000D_
 1° TESOUREIRO: Pr PEDRO DIAS DA SILVA _x000D_
 2° TESOUREIRO: DOUGLAS ANTÔNIO RODRIGUES _x000D_
 3° TESOUREIRO: Pr ALEONDAS LEITE RIBEIRO _x000D_
 CONSELHO FISCAL _x000D_
 Pr EDEGAR JOSÉ DE OLIVEIRA _x000D_
 Pr JOSÉ AVANIL CORREIA _x000D_
 JUNIOR SILVANO CHAGAS _x000D_
 MAXWELL ESDRAS ALVES _x000D_
 MISSIONÁRIA: DANIELLE BORGES DO NASCIMENTO. _x000D_
 SEGURANÇA: PR. WASD CÂNDIDO DE JESUS._x000D_
 MARKETING: AIRTON ALFREDO IAPPE E PAULO CESAR PETRY._x000D_
 ORGANIZAÇÃO: JOSÉ ROQUE DE OLIVEIRA._x000D_
 FEIRA: PR. RONALDO PEDROSO DA SILVA._x000D_
 ORGANIZAÇÃO DAS APRESENTAÇÕES MUSICAIS: PR. DÁRLYSSON LAEL DOS SANTOS._x000D_
 RESPONSÁVEL CAMARIM: PATRÍCIA RODOVALHO RIBEIRO.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6202/mocao_de_pesar_no_022-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6202/mocao_de_pesar_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Pesar, e é com profundo pesar que expressamos nossas condolências a família Scherer, pela triste e irreparável perda de seu amado filho, Sr. EDUARDO ROBERTO SCHERER, ocorrido no sábado, 31 de agosto de 2024, vítima de acidente de trânsito.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6205/mocao_de_parabenizacao_no_023-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6205/mocao_de_parabenizacao_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o soberano Plenário, o envio desta presente Moção de Parabenização para a Senhora Jiseli Maia Souto Jost, proprietária da “UP BODY” ACADEMIA, inaugurada no dia 09 de setembro de 2024, localizada na Rua 01, Quadra 09, Lote 4, nº 825, Setor Industrial I.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6217/mocao__de_parabenizacao_024-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6217/mocao__de_parabenizacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, ouvindo o Soberano Plenário, o envio desta presente Moção de Parabenização ao TEN. CEL. PM GYANCARLOS PAGLYNEARI CABELHO por assumir o 13º Comando Regional da Polícia Militar, no dia 17 de setembro de 2024 na Praça da Cultura, neste município.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6218/mocao__de_parabenizacao_025-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6218/mocao__de_parabenizacao_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio desta Moção de Parabenização ao Ilustríssimo Senhor FERNANDO RIBEIRO, proprietário da Master Grão – Café artesanal – Cafeteria, localizado na Avenida Planalto, nº 795, Centro, anexo à Igreja Presbiteriana de Água Boa/MT.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6220/mocao_de_reconhecimento_026-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6220/mocao_de_reconhecimento_026-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio desta Moção de Reconhecimento à Servidora Pública Municipal aposentada, Senhora ENI DOS REIS BATISTA, em reconhecimento aos seus relevantes serviços prestados à nossa comunidade durante sua trajetória profissional na área da educação.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>Vivaldino Antônio Capitânio - "Dino da Ambulância", Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6221/mocao__de_reconhecimento_027-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6221/mocao__de_reconhecimento_027-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que estes subscrevem, vem na forma regimental em vigor, ouvido o soberano plenário, solicitar a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Ilustríssimo Senhor ARNO ARNOLDO STEIN, Servidor Público Federal, ex-gerente da Agência dos Correios do Município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6224/mocao__de_reconhecimento_028-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6224/mocao__de_reconhecimento_028-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Mesa Diretora da Câmara Municipal, o envio deste Reconhecimento ao Casal: Senhor Lúcio Arthur Seibt, nascido em 18 de outubro de 1932 e Senhora Maria Romênia Seibt, nascida em 09 de março de 1941, pioneiros de nossa cidade.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6225/mocao__de_aplauso_029-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6225/mocao__de_aplauso_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Aplausos à SELEÇÃO DE BASQUETEBOL FEMININO DE ÁGUA BOA, que com dedicação, talento e espírito esportivo, representou de forma brilhante o Estado de Mato Grosso nos Jogos Escolares Brasileiros (Série Bronze), realizados em Recife, Pernambuco, retornando ao nosso município trazendo consigo medalha de ouro e troféu.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6257/mocao_de_parabenizacao_030-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6257/mocao_de_parabenizacao_030-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora, o envio desta presente Moção de Parabenização para ao Senhor Heberson Santos, pela inauguração de sua nova barbearia “NA RÉGUA BARBEARIA”, ocorrido no dia 31 de outubro de 2024.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6264/mocao_de_aplausos_no_031-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6264/mocao_de_aplausos_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o envio desta Moção de Aplausos ao Excelentíssimo Senhor, Dr. ROBERTO ARROIO FARINAZZO JUNIOR, Promotor de Justiça da Comarca de Água Boa-MT</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6268/mocao_de_aplausos_no_032-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6268/mocao_de_aplausos_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Aplausos ao Senhor ALCIONE MENDEL e família, pelo belo Loteamento Nova Esperança, no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>Léo Enfermeiro, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6278/mocao_de_parabenizacao_no_033-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6278/mocao_de_parabenizacao_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente aos formandos do curso de Bacharelado em Direito da Universidade do Estado de Mato Grosso (Unemat), turma de 2019 a 2024.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6298/mocao_de_reconhecimento_034-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6298/mocao_de_reconhecimento_034-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio desta Moção de Reconhecimento às "Mulheres Diamantes – Vivendo a sua Fé com Excelência", que reflete o impacto das mulheres no cenário social, reconhecendo o seu papel fundamental na construção de uma sociedade mais justa e solidária, sendo elas: _x000D_
 - CLEIDE FERNANDES FERREIRA; _x000D_
 - CLEIDIANE FERNANDES FERREIRA; _x000D_
 - EDILEUSA ILIDIA SANTOS; _x000D_
 - JANETE HENRIQUE DOS SANTOS; _x000D_
 - JHENIFFER NAUANE RAMOS BRITO; _x000D_
 - LOHAINNY R. LENDENGUE;_x000D_
 - LUCILENE ANTUNES DA SILVA ARAÚJO; _x000D_
 - MARIA SOUZA DE ALMEIDA; _x000D_
 - NAIANY SENA DA COSTA GALDINO;_x000D_
 - STELLA MARIS GABRIEL DE MORAES RODRIGUES;_x000D_
 - SIMONE SOARES DOS SANTOS SOUZA.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6299/mocao_de_parabenizacao_035-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6299/mocao_de_parabenizacao_035-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio desta Moção de Reconhecimento aos bravos homens, pela extraordinária demonstração de solidariedade, estratégia e eficiência no resgate e socorro às vítimas do trágico acidente ocorrido no último sábado (16), entre ônibus e caminhão na BR-158. Na forma de reconhecimento e incentivo a continuidade do compromisso em salvar vidas, sendo eles: _x000D_
 Maj PM Salmon Hilário Ribeiro RGPM 885.485;_x000D_
 2° SGT PM Vanderlei Mendes Rocha RGPM 882.076; _x000D_
 3° SGT PM Cássio Henrique Montel de Oliveira RGPM 884.115; _x000D_
 3° SGT PM Rafael Gomes de Sousa RGPM 884.139;_x000D_
 3° SGT PM Márcio Roque Bertol RGPM 885.138; _x000D_
 3° SGT PM Jobson Silva Freitas RGPM 885.131;_x000D_
 CB PM Josielker Moraes de Souza RGPM 885.176; _x000D_
 CB PM Marcelo Alves Pacheco RGPM 886.152; _x000D_
 CB PM Kássio Henrique Castro Gomes RGPM 886.118, _x000D_
 CB PM Nikolas Ferreira dos Santos RGPM 886.212_x000D_
 SD PM Flávio Henrique Ribeiro Silva RGPM 886.447_x000D_
 SD PM Bruno de Carvalho Ferreira RGPM 887.108.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6302/mocao_de_parabenizacao_036-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6302/mocao_de_parabenizacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização para ao Senhor Dario Scherner, pela criação do Projeto Piano Gente, no Estado de ato Grosso.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6305/mocao_de_reconhecimento_no_037-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6305/mocao_de_reconhecimento_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o envio deste presente Moção de Reconhecimento à direção/proprietário da loja SANTA RITA CALÇADOS, pelos investimentos no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6306/mocao_de_parabenizacao_no_038-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6306/mocao_de_parabenizacao_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o envio deste presente Moção de Parabenização à direção/proprietários do HOTEL VALE DO ARAGUAIA, pelos investimentos no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>Adelar Fusinato</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Reconhecimento, destacando e enaltecendo o trabalho de excelência realizado pelos Policiais Penais e profissionais da Penitenciária de Água Boa, Major PM Zuzi Alves da Silva._x000D_
 Esta homenagem é destinada aos servidores:_x000D_
 1.	Gilberto Antônio de Oliveira._x000D_
 Policial Penal desde 12 de fevereiro de 2006 e atual Diretor da Penitenciária de Água Boa desde 23 de outubro de 2023, reconhecido por sua liderança exemplar e pela busca constante pela excelência na gestão penitenciária._x000D_
 _x000D_
 2.	Thiago Brito Parreia._x000D_
 Policial Penal desde 5 de novembro de 2018 e Subdiretor da Penitenciária de Água Boa desde 23 de outubro de 2023, destacado por sua dedicação ao planejamento e execução das atividades administrativas e operacionais da unidade._x000D_
 _x000D_
 3.	Waldeni Santana da Costa._x000D_
 Policial Penal desde 16 de maio de 2011 e Gerente de Manutenção da Penitenciária desde 5 de janeiro de 2024, notável por seu compromisso com a manutenção da infraestrutura e segurança das instalações._x000D_
 _x000D_
 4.	Elder Alves Santana Freire._x000D_
 Educador Físico de carreira na Penitenciária de Água Boa desde 12 de novembro de 2010, reconhecido por seu trabalho em prol do bem-estar físico e mental dos reeducandos e servidores._x000D_
 _x000D_
 5.	Márcio Fernandes Mota_x000D_
 Farmacêutico da Penitenciária de Água Boa desde 12 de novembro de 2010 e Líder da Equipe de Saúde desde 23 de outubro de 2023, pela atuação exemplar na gestão da saúde penitenciária e atendimento humanizado._x000D_
 _x000D_
 6.	Marcus Vinícius da Silva._x000D_
 Assistente Administrativo desde 4 de março de 2020 e Gerente Penal desde 1º de dezembro de 2023, destacando-se por sua eficiência na administração e articulação das demandas penais.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>PARCG</t>
   </si>
   <si>
     <t>Parecer da Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5887/parecer_no_001-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5887/parecer_no_001-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 002, de 08 de fevereiro de 2023, de Autoria da Mesa Diretora, que “ALTERA O ART. 3º DA LEI MUNICIPAL Nº 1300, DE 01 DE JULHO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5888/parecer_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5888/parecer_no_002-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 003, de 08 de fevereiro de 2023, de Autoria da Mesa Diretora, que “ALTERA O PARÁGRAFO ÚNICO DO ART, 1º DA LEI MUNICIPAL Nº 1301, DE 01 DE JULHO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5889/parecer_no_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5889/parecer_no_003-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº 003, de 08 de fevereiro de 2023, de Autoria da Mesa Diretora, que “ALTERA O § 2º DO ART. 54 DA LEI COMPLEMENTAR Nº 199, DE 20 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5890/parecer_no_004-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5890/parecer_no_004-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 230, de 06 de fevereiro de 2024, do Executivo Municipal, que “ALTERA O PARÁGRAFO ÚNICO DO ART. 44 DA LEI COMPLEMENTAR Nº 165/2022 E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5891/parecer_no_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5891/parecer_no_005-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL - ao Projeto de Lei Complementar nº 226, de autoria do Executivo Municipal, que ''ALTERA OS ANEXOS II E III DA LEI COMPLEMENTAR  Nº 189/2023 E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5892/parecer_no_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5892/parecer_no_006-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 229, de 05 de fevereiro de 2024, que “EXTINGUE E CRIA CARGO NA ESTRUTURA ADMISISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5899/parecer_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5899/parecer_007-2024.pdf</t>
   </si>
   <si>
     <t>“MODIFICA-SE O INCISO I DO ART. 10, DA RESOLUÇÃO Nº 005/2017”.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5912/parecer_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5912/parecer_008-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 227, de 05 de fevereiro de 2024, de autoria do Executivo Municipal, que “CONCEDE REAJUSTE ANUAL AOS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5913/parecer_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5913/parecer_009-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 228, de 05 de fevereiro de 2024, que “CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PUBLICOS DO MUNICIPIO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5914/parecer_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5914/parecer_010-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº 001, de 05 de fevereiro de 2024, De autoria da Mesa Diretora da Câmara Municipal, que “CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5915/parecer_011-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5915/parecer_011-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2024 – FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 001, de 05 de fevereiro de 2024, de Autoria do Vereador Leonardo Leite Ribeiro, que “PROÍBE A QUEIMA DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5916/parecer_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5916/parecer_012-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATE R$ 500.000,00 NA FORMA ESPECIFICA".</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5919/parecer_no_013-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5919/parecer_no_013-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1822, de 05 de fevereiro, que "AUTORIZA O MUNICIPIO A RECEBER EM DOAÇÃO ÁREAS QUE ESPECIFICA, PARA FINS DE UTILIZAÇÃO DE VIA PÚBLICA".</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5920/parecer_no_014-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5920/parecer_no_014-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1823, de 05 de fevereiro, que "ALTERA A LEI Nº 1143/2011 E A LEI Nº 1380/2017 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5921/parecer_015-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5921/parecer_015-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1824, de 05 de fevereiro, que " AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO DE BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGATORIEDADE TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5938/parecer_no_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5938/parecer_no_016-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/2024 – FAVORÁVEL ao Projeto de Lei nº 1827, de 19 de fevereiro, que "AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 142.958,40 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5939/parecer_no_017-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5939/parecer_no_017-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 231, de 19 de fevereiro, que "DISPÕE SOBRE A REGULAMENTAÇÃO DO ART. 163 DA LEI COMPLEMENTAR Nº 188/2023 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1828, de 28 de fevereiro de 2024, que "ALTERA OS ARTIGOS 6º, 7º, 8º, 9º E ACRESCENTA OS ARTIGOS 9ª-A E 9ª-B NA LEI Nº 1.712/2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5959/parecer_019-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5959/parecer_019-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 005, de 18 de março de 2024, que "MODIFICA-SE A ALÍNEA “H” DO INCISO III DO ART. 3º DA RESOLUÇÃO Nº 005/2017".</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 006, de 18 de março de 2024, que "INSTITUI A COMISSÃO TEMPORÁRIA DE AVALIAÇÃO, ORGANIZAÇÃO E DESCARTE DE DOCUMENTOS DE ARQUIVOS DA CÂMARA MUNICIPAL DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5961/parecer_021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5961/parecer_021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 006, de 18 de março de 2024, de autoria da Vereadora Lisiani Maria Luz Figueiró (UNIÃO BRASIL), que “INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5981/parecer_no_022-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5981/parecer_no_022-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1829, de 18 de março de 2024, de autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 200.000,00 NA FORMA QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5982/paercer_no_023-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5982/paercer_no_023-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 233, de 18 de março de 2024, de autoria do Executivo Municipal, que “ALTERA REQUISITOS PARA PROVIMENTO DO CARGO DE BIBLIOTECÁRIO DO ANEXO V DA LEI COMPLEMENTAR Nº 189/2023, NA FORMA QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5983/parecer_no_024-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5983/parecer_no_024-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 232, de 04 de março de 2024, de autoria do Executivo Municipal, que “ACRESCENTA O INCISO IV NO ART. 64 E OS ARTIGOS 71 A, 71 B, 71 C, 71 D, 71 E, 71 F, 71-G À LEI COMPLEMENTAR Nº 192/2023.”</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5984/parecer_no_025-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5984/parecer_no_025-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 005, de 19 de fevereiro de 2024, de autoria do Vereador José Ari Zandoná (UNIÃO BRASIL), que “DENOMINA A FEIRA DO PEQUENO PRODUTOR DO P.A. SANTA MARIA NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘JOAQUIM RODRIGUES DIAS’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5985/parecer_no_026-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5985/parecer_no_026-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 004, de 19 de fevereiro de 2024, de autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que “RECONHECE OS JOGOS DE AÇÃO PAINTBALL E AIRSOFT COMO PRÁTICA ESPORTIVA NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5986/parecer_no_027-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5986/parecer_no_027-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 004, de 04 de março de 2024, de autoria da Mesa Diretora da Câmara Municipal, que “ACRESCENTA-SE PARAGRAFO ÚNICO AO ART. 10° DA RESOLUÇÃO Nº 005/2017.”</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6016/parecer_no_028-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6016/parecer_no_028-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 001/2024, de 04 de março de 2024, de autoria do Vereador Leonardo Leite Ribeiro (MDB) – Em Coautoria com os Vereadores Cleide Maria Maschião Aleixo (PSDB); Demilson Augusto de Carvalho (PSB); Elton Jones Bettio (MDB); Eva da Silva Pereira (PSB) e Luís Cesar de Lara Pinto Filho (PL), que “CONCEDE TÍTULO DE CIDADÃ ÁGUA BOENSE A ILUSTRÍSSIMA SENHORA DOUTORA JOELMA MORAIS LIMA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6017/parecer_no_029-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6017/parecer_no_029-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 002/2024, de 04 de março. de 202, de autoria do Vereador José Ari Zandoná (UNIÃO BRASIL) – Em Coautoria com os Vereadores: Adelar Fusinato (UNIÃO BRASIL); Agnaldo Lansoni (UNIÃO BRASIL); Lisiani Maria Luz Figueiró (UNIÃO BRASIL) e Heronides Silveira Junior (PL), que “CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO SENHOR “MAURO MENDES FERREIRA” E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6018/parecer_no_0302024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6018/parecer_no_0302024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 003/2024, de 04 de março de 2024, de autoria do Vereador José Ari Zandoná (UNIÃO BRASIL) – Em Coautoria com os Vereadores: Adelar Fusinato (UNIÃO BRASIL); Agnaldo Lansoni (UNIÃO BRASIL); Heronides Silveira Junior (PL) e Lisiani Maria Luz Figueiró (UNIÃO BRASIL), que “CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO SENHOR “JAYME VERÍSSIMO CAMPOS” E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE LEI LEGISLATIVO Nº 007/2024, de 01 de abril de 2024, de autoria da Vereadora Lisiani Maria Luz Figueiró (UNIÃO BRASIL), que “CONCEDE DISPENSA DA JORNADA DE TRABALHO AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE PARTICIPAREM DO CONSELHO DE SENTENÇA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6019/parecer_no_032-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6019/parecer_no_032-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1830, de 06 de março de 2024, do Executivo Municipal, que "INSTITUI O PLANO MUNICIPAL DE TURISMO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6020/parecer_no_033-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6020/parecer_no_033-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1831/2024, de 25 de março de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 250.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6021/parecer_no_034-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6021/parecer_no_034-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1832, de 25 de março de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6022/parecer_no_035-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6022/parecer_no_035-2024.pdf</t>
   </si>
   <si>
     <t>– FAVORÁVEL AO PROJETO DE LEI Nº 1833, de 26 de março de 2024, do Executivo Municipal, que "DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS, DO MUNICÍPIO DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6023/parecer_no_036-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6023/parecer_no_036-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1834, de 26 de março de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTAR NA VALOR DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6024/parecer_no_037-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6024/parecer_no_037-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1835, de 28 de março de 2024, do Executivo Municipal, que "ALTERA O § 3º DO ART. 133 DA LEI Nº 1782/2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6027/parecer_no_038-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6027/parecer_no_038-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038/2024 – FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 234, de 15 de março de 2024, do Executivo Municipal, que "DISPÕE SOBRE A ALTERAÇÃO DO MAPA DO ZONEAMENTO URBANO DA LEI COMPLEMENTAR Nº 179/2022, DE 26 DE DEZEMBR0 DE 2022, QUE DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA E, DÁ OUTRAS PROVIDÊNCIAS, CONFORME ANEXO ÚNICO".</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6028/parecer_no_039-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6028/parecer_no_039-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039/2024 – FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 008, de 15 de abril de 2024, do Executivo Municipal, que "APLICA CORREÇÃO INFLACIONÁRIA".</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6040/parecer_no_040-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6040/parecer_no_040-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1826, de 19 de fevereiro de 2024, do Executivo Municipal, que "AUTORIZA A DOAÇÃO DO IMÓVEL QUE ESPECIFICA AO MINISTÉRIO PÚBLICO DO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6041/parecer_no_041-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6041/parecer_no_041-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 041/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1836, de 15 de abril de 2024, do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGAÇÃO TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6062/parecer_no042.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6062/parecer_no042.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 042/2024 – FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 235, de 06 de maio de 2024, do Executivo Municipal, que "DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6063/parecer_no043.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6063/parecer_no043.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 043/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1837, de 06 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 356.141,30 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6064/parecer_no044.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6064/parecer_no044.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1838, de 06 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTAR NO VALOR DE 50.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6065/parecer_no045.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6065/parecer_no045.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 045/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1839, de 06 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 218.225,73 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6066/parecer_no046.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6066/parecer_no046.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 046/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1840, de 06 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 130.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>PARECER Nº 047/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1842, de 20 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$58.394,87 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>PARECER Nº 048/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1843, de 20 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 11.698.814,38 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>PARECER Nº 049/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1844, de 20 de maio de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$11.200.00,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6097/parecerno_050-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6097/parecerno_050-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 050/2024 – FAVORÁVEL AO PROJETO DE LEI Nº 1841, de 20 de maio de 2024, do Executivo Municipal, que "DISPÕE SOBRE O VALOR A SER CONSIDERADO PARA CONTRATAÇÕES DE GRANDE VULTO NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA/MT".</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6098/parecer_no_051-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6098/parecer_no_051-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051/2024 – FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 008, de 06 de maio de 2024, de autoria do Vereador Adelar Fusinato (UNIÃO BRASIL), que "DISPÕE SOBRE A DEFINIÇÃO DE LOGRADOUROS, ESPAÇOS E MONUMENTOS PÚBLICOS EM ÁGUA BOA – MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6116/parecer_no_052-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6116/parecer_no_052-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1846, de 03 de junho de 2024, do Executivo Municipal, que "ACRESCENTA O ART. 2º-A NA LEI Nº 1728, DE 02 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6117/parecer_no_053-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6117/parecer_no_053-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1848, de 12 de junho de 2024, do Executivo Municipal, que "AUTORIZA ALTERAR O ART. 15º DA LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 1846, DE 20 DE DEZEMBRO DE 2023, NA FORMA QUE ESPECÍFICA".</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6118/parecer_no_054-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6118/parecer_no_054-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 054/2024 – FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 009, de 12 de junho de 2024, do Executivo Municipal, que "DENOMINA O CAMPO DE FUTEBOL DO P.A. SANTA MARIA NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘CARLOS RODRIGUES DE OLIVEIRA’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6137/parecer_no_055-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6137/parecer_no_055-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1847, de 17 de junho de 2024, de Autoria do Executivo Municipal, que “ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS Á LEI Nº 1.771, DE 22 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1849, de 17 de junho de 2024, de Autoria do Executivo Municipal, que “INSTITUI O PROGRAMA MUNICIPAL DE SUBSÍDIOS À HABITAÇÃO - ÁGUA BOA MAIS HABITAÇÃO, E O PROGRAMA DE INCENTIVOS À PROJETOS HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAIS”.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6139/parecer_no_057-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6139/parecer_no_057-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1850, de 01 de julho de 2024, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS) NA FORMA QUE ESPECÍFICA”.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6140/parecer_no_058-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6140/parecer_no_058-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1851, de 01 de julho de 2024, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.900.000,00 NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 009, de 03 de junho de 2024, de Autoria do Vereador Aurélio Mendanha da Silva (PL) – Em Coautoria com o Vereador Heronides Silveira Junior (PL), que “ACRESCENTA-SE O ART. 90-A À RESOLUÇÃO Nº 008/2024, DE 18 DE DEZEMBRO DE 2024”.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6154/parecer_no_060-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6154/parecer_no_060-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 237, de 15 de julho de 2024, do Poder Executivo, que “Altera o inciso IV do art. 105 da Lei Complementar nº 188/2023 e, dá outras providências.”</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6155/parecer_no_061-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6155/parecer_no_061-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1852, de 16 de julho de 2024, de Autoria do Executivo Municipal, que “Cria os componentes do Município de Água Boa/MT do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e, dá outras providências”.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6172/parecer_no_062-2024_-_pl_1853.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6172/parecer_no_062-2024_-_pl_1853.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1853, de 16 de julho de 2024, de Autoria do Executivo Municipal, que “ALTERA ART. 7º DA LEI Nº 1847, DE 20 DE DEZEMBRO DE 2023, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO FINANCEIRO DE 2024”.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6187/parecer_no_063-2024_-_pr_012.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6187/parecer_no_063-2024_-_pr_012.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 012/2024, de 19 de agosto de 2024, de autoria da Mesa Diretora, que “Autoriza a Mesa Diretora da Câmara Municipal a fazer o encaminhamento de bens móveis em desuso à Prefeitura Municipal de Água Boa-MT.”</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6188/parecer_no_064-2024_-_pl_1854.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6188/parecer_no_064-2024_-_pl_1854.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1854, de 09 de agosto de 2024, do Executivo Municipal, que “Autoriza a abertura de Crédito Especial por Superávit Financeiro no valor de até R$ 130.000,00 (centro e trinta mil reais) na forma que específica.”</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6201/parecer_no_065-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6201/parecer_no_065-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 065/2024 – FAVORÁVEL ao Projeto de Lei nº 1857, de 02 de setembro de 2024, do Executivo Municipal, que “ALTERA O ART. 1º DA LEI Nº. 1867/2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6212/parecer_no_066-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6212/parecer_no_066-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1855, de 02 de setembro de 2024, do Executivo Municipal, que “ALTERA O ART. 1º DA LEI Nº. 1867/2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6213/parecer_no_067-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6213/parecer_no_067-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1856, de 02 de setembro de 2024, do Executivo Municipal, que "ALTERA O ART. 4º E PARÁGRAFO ÚNICO, DA LEI Nº 1661/2022 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6214/parecer_no_068-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6214/parecer_no_068-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1858, de 02 de setembro de 2024, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 300.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6260/parecer_no_069-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6260/parecer_no_069-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1859, de 21 de outubro de 2024, do Executivo Municipal, que "AUTORIZA ALTERAR O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA – MT 2025-2025."</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6261/parecer_no_070-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6261/parecer_no_070-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1860, de 21 de outubro de 2024, do Executivo Municipal, que "DISPÕE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6262/parecer_no_071-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6262/parecer_no_071-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1861, de 21 de outubro de 2024, do Executivo Municipal, que "ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA/MT PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6263/parecer_no_072-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6263/parecer_no_072-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 013, de 21 de outubro de 2024, de autoria do Vereador José Ari Zandoná (UNIÃO BRASIL), que "DENOMINA A NOVA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL (CRECHE), SITUADA NA QUADRA D-10 NO SETOR GUARUJÁ EXPANSÃO DE IZABEL FAVARETTO ZANDONÁ NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6281/parecer_no_073-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6281/parecer_no_073-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL às Contas Anuais nº 001/2024, que “PROCESSO Nº 53.819-1/2023 – CONTAS ANUAIS DE GOVERNO – EXERCÍCIO DE 2023)”.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6282/parecer_comissao_geral_074-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6282/parecer_comissao_geral_074-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1862, de 04 de novembro de 2024, do Executivo Municipal, que "ALTERA O ART. 3º, 1º E 2º EXCLUINDO AS ALÍNEAS a, b c, d, e, f, DA LEI Nº 990/2008 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6283/parecer_comissao_geral_075-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6283/parecer_comissao_geral_075-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 238, de 04 de novembro de 2024, do Executivo Municipal, que "REVOGA O §1º DO ART. 99 DA LEI COMPLEMENTAR Nº 188/2023 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6284/parecer_comissao_geral_no_076-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6284/parecer_comissao_geral_no_076-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 076/2024 – CONTRÁRIO ao Projeto de Lei Legislativo nº 010, de 17 de julho de 2024, de Autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que "DISPÕE SOBRE A OBRIGATORIEDADE DA ENTRADA GRATUITA PARA O PÚBLICO EM EVENTOS CULTURAIS, ESPORTIVOS, EDUCACIONAIS, RECREATIVOS E CIENTÍFICOS QUE RECEBEM RECURSOS PÚBLICOS, NO ÂMBITO MUNICIPAL."</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6285/parecer_comissao_geral_no_077-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6285/parecer_comissao_geral_no_077-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 019, de 18 de novembro de 2024, de Autoria do Vereador José Ari Zandoná (UNIÃO BRASIL), que "CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO ILUSTRÍSSIMO SENHOR MARIO VITALIM FOCCHESATTO E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6286/parecer_comissao_geral_no_078-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6286/parecer_comissao_geral_no_078-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 018, de 18 de novembro de 2024, de Autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À ILUSTRÍSSIMA SENHORA NELI LEMANSKI BARTZ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6287/parecer_comissao_geral_no_079-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6287/parecer_comissao_geral_no_079-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 017, de 18 de novembro de 2024, de Autoria da Mesa Diretora da Câmara Municipal, que "AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL A FAZER O ENCAMINHAMENTO DE BENS MÓVEIS EM DESUSO À PREFEITURA MUNICIPAL DE ÁGUA BOA-MT."</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6288/parecer_comissao_geral_no_080-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6288/parecer_comissao_geral_no_080-2024.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 080/2024 – FAVORÁVEL ao Projeto de Resolução nº 016, de 18 de novembro de 2024, de Autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que "CONCEDE TÍTULO DE CIDADÃ ÁGUABOENSE A ILUSTRÍSSIMA SENHORA ‘NOEMI MARIA CAPITANIO’ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6289/parecer_comissao_geral_no_081-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6289/parecer_comissao_geral_no_081-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 015, de 18 de novembro de 2024, de Autoria da Mesa Diretora da Câmara Municipal, que "CONCEDE TÍTULO DE CIDADÃ ÁGUABOENSE A ILUSTRÍSSIMA SENHORA ‘GRASIELLE PAES SILVA BUGALHO’ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6290/parecer_comissao_geral_no_082-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6290/parecer_comissao_geral_no_082-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 014, de 18 de novembro de 2024, de Autoria do Vereador José Ari Zandoná (UNIÃO BRASIL), que "CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO ILUSTRÍSSIMO SENHOR MÁRCIO MANGUEIRA DE ARAÚJO E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6291/parecer_comissao_geral_no_083-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6291/parecer_comissao_geral_no_083-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 013, de 18 de novembro de 2024, de Autoria do Vereador José Ari Zandoná (UNIÃO BRASIL), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À PRIMEIRA DAMA DO ESTADO DE MATO GROSSO, EXCELENTÍSSIMA SENHORA VIRGÍNIA MENDES E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6292/parecer_comissao_geral_no_084-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6292/parecer_comissao_geral_no_084-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 011, de 18 de novembro de 2024, de Autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que "CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO EXCELENTÍSSIMO SENHOR WELLINGTON ANTONIO FAGUNDES E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6293/parecer_comissao_geral_no_085-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6293/parecer_comissao_geral_no_085-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 010, de 18 de novembro de 2024, de Autoria do Vereador Luis Cesar de Lara Pinto Filho (PL), que "CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO ILUSTRÍSSIMO SENHOR GERALDO ANTÔNIO DELAI E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6294/parecer_comissao_geral_no_086-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6294/parecer_comissao_geral_no_086-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 007, de 18 de novembro de 2024, de Autoria do Vereador Leonardo Leite Ribeiro (MDB), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA BOENSE A ILUSTRÍSSIMA SENHORA JULIANA ROSA DE SOUZA KOLANKIEWICZ E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_comissao_geral_no_087-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_comissao_geral_no_087-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 020, de 02 de dezembro de 2024, de Autoria do Vereador Luís Cesar de Lara Pinto Filho (PL), que "CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À ILUSTRÍSSIMA SENHORA MARISA NIEDERMAYER E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6308/parecer_comissao_geral_088-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6308/parecer_comissao_geral_088-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 241 SUBSTITUTIVO ao Projeto de Lei Complementar nº 239, de 14 de novembro de 2024, do Executivo Municipal, que “Altera o inciso III do art. 46 e cria o Anexo VIII-A da Lei Complementar nº 54/2011, e dá outras providências.”</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_no_089-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_no_089-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1867, de 25 de novembro de 2024, do Executivo Municipal, que “ALTERA O ART. 12 DA LEI MUNICIPAL Nº 1.740 DE 21 DE JUNHO DE 2022 E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_no_090-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_no_090-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1865, de 18 de novembro de 2024, do Executivo Municipal, que “DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6320/parecer_no_091-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6320/parecer_no_091-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1864, de 18 de novembro de 2024, do Executivo Municipal, que “DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR NO EXERCÍCIO DE 2024 E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6321/parecer_no_092-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6321/parecer_no_092-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 242, de 02 de dezembro de 2024, do Executivo Municipal, que “INSTITUI MUDANÇAS NA LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6322/parecer_no_093-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6322/parecer_no_093-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 014, de 21 de outubro de 2024, do Executivo Municipal, que “DENOMINA A PRAÇA DO RESIDENCIAL BURITIS DE PRIMAVERA, SITUADA NA RUA F15A, NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘LURDES MARIA CECCONELLO ANVERSA’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6323/parecer_no_094-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6323/parecer_no_094-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 012, de 21 de outubro de 2024, do Executivo Municipal, que “DENOMINA A PRAÇA TRANSITOLÂNDIA DO BAIRRO GUARUJÁ EXPANSÃO NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘JOSÉ ARONI BECKER’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6324/parecer_no_095-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6324/parecer_no_095-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 011, de 21 de outubro de 2024, do Executivo Municipal, que “DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A AEAAB (ASSOCIAÇÃO DOS ENGENHEIROS AGRÔNOMOS DE ÁGUA BOA) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6331/parecer_no_096-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6331/parecer_no_096-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1868, de 02 de dezembro de 2024, do Executivo Municipal, que “ALTERA O § 2º DO ART. 2º DA LEI Nº 1.660, DE 08 DE FEVEREIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6332/parecer_no_097-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6332/parecer_no_097-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 243, de 11 de dezembro de 2024, do Executivo Municipal, que “SUPRIME O §3º DO ART. 85 E ACRESCENTA O ART. 107-A A LEI COMPLEMENTAR Nº 188/2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6333/parecer_no_098-20241.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6333/parecer_no_098-20241.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1869, de 11 de dezembro de 2024, do Executivo Municipal, que “DISPÕE SOBRE ATUALIZAÇÃO DOS ANEXOS DO PLANO PLURIANUAL - PPA E DA LEI DE DIRETRIZES ORÇAMETARIAS - LDO PARA O EXERCICIO 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6334/parecer_no_099-20241.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6334/parecer_no_099-20241.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 021, de 12 de dezembro de 2024, de Autoria do Vereador José Ari Zandoná (UNIÃO BRASIL) que “CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL: ILUSTRÍSSIMA SENHORA GÉLCI GIACOMOLLI STEIN E ILUSTRÍSSIMO SENHOR WILSON ANTONIO PRESTES STEIN E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6338/parecer_no_100-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6338/parecer_no_100-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 242, de 28 de novembro de 2024, do Executivo Municipal, que “INSTITUI MUDANÇAS NA LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS;"</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6339/parecer_no_101-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6339/parecer_no_101-2024.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 244, de 17 de dezembro de 2024, do Executivo Municipal, que “REDUZ AS ALÍQUOTAS DO IPTU LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 PARA IMÓVEIS  QUE NÃO POSSUEM EDIFICAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DE GOVERNO DO EXECUTIVO MUNICIPAL DE ÁGUA BOA, ESTADO DE MATO GROSSO, EXERCÍCIO FINANCEIRO DE 2023, GESTÃO DO PREFEITO MUNICIPAL, SENHOR MARIANO KOLANKIEWICZ FILHO”.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5863/projeto_de_lei_no_1822-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5863/projeto_de_lei_no_1822-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICIPIO A RECEBER EM DOAÇÃO ÁREAS QUE ESPECIFICA, PARA FINS DE UTILIZAÇÃO DE VIA PÚBLICA".</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5864/pl_no_1823.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5864/pl_no_1823.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 1143/2011 E A LEI Nº 1380/2017 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5866/projeto_de_lei_1824-2024_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5866/projeto_de_lei_1824-2024_2.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO DE BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGATORIEDADE TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5867/projeto_de_lei_1825-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5867/projeto_de_lei_1825-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA  A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATE R$ 500.000,00 NA FORMA ESPECIFICA".</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5884/pl_1826.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5884/pl_1826.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO DO IMÓVEL QUE ESPECIFICA AO MINISTÉRIO PÚBLICO DO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5909/projeto_de_lei_1827-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5909/projeto_de_lei_1827-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 142.958,40 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5926/projeto_de_lei_1828-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5926/projeto_de_lei_1828-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 6º, 7º, 8º, 9º E ACRESCENTA OS ARTIGOS 9º-A E 9ºB NA LEI Nº1.712/2022 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5943/projeto_de_lei_1829-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5943/projeto_de_lei_1829-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 200.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5944/projeto_de_lei_1830-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5944/projeto_de_lei_1830-2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO MUNICIPAL DE TURISMO DE ÁGUA  BOA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5968/ccf_000102.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5968/ccf_000102.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 250.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5969/ccf_000103.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5969/ccf_000103.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAL SUPLEMENTAR NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5971/projeto_de_lei_no_1833-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5971/projeto_de_lei_no_1833-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS, DO MUNICÍPIO DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5970/ccf_000104.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5970/ccf_000104.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTAR NA VALOR DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5974/porjeto_de_lei_no_1835-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5974/porjeto_de_lei_no_1835-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 3º DO ART. 133 DA LEI Nº 1782/2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5980/projeto_de_lei_no_1836-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5980/projeto_de_lei_no_1836-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A RECEBER COMO DAÇÃO EM PAGAMENTO BENS E SERVIÇOS, COMO FORMA DE EXTINÇÃO DA OBRIGAÇÃO TRIBUTÁRIA JUNTO AO MUNICÍPIO DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6046/projeto_de_lei_1837-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6046/projeto_de_lei_1837-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 356.141,30 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6048/projeto_de_lei_1838-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6048/projeto_de_lei_1838-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTAR NO VALOR DE 50.000,00 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6047/projeto_de_lei_1839-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6047/projeto_de_lei_1839-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 218.225,73 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6045/projeto_de_lei_1840-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6045/projeto_de_lei_1840-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 130.000,00 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6059/projeto_de_lei_no_1841-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6059/projeto_de_lei_no_1841-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O VALOR A SER CONSIDERADO PARA CONTRATAÇÕES DE GRANDE VULTO NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA/MT."</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6070/projeto_de_lei_1842-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6070/projeto_de_lei_1842-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$58.394,87 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6071/projeto_de_lei_1843-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6071/projeto_de_lei_1843-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$ 11.698.814,38 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6072/projeto_de_lei_1844-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6072/projeto_de_lei_1844-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE ATÉ R$11.200.00,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6073/projeto_de_lei_no_1845-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6073/projeto_de_lei_no_1845-2024.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 2°-A NA LEI N° 1.728, DE 02 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6099/projeto_de_lei_no_1846-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6099/projeto_de_lei_no_1846-2024.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 2º-A NA LEI Nº 1728, DE 02 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6111/projeto_de_lei_no_1847-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6111/projeto_de_lei_no_1847-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS Á LEI Nº 1.771, DE 22 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6112/projeto_de_lei_no_1848-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6112/projeto_de_lei_no_1848-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ALTERAR O ART. 15 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 1846, DE 20 DE DEZEMBRO DE 2023, NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6113/projeto_de_lei_no_1849-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6113/projeto_de_lei_no_1849-2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPALDE SUBSÍDIOS À HABITAÇÃO - ÁGUA BOA MAIS HABITAÇÃO, E O PROGRAMA DE INCENTIVOS À PROJETOS HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAIS."</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6135/projeto_de_lei_no_1850_2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6135/projeto_de_lei_no_1850_2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6136/projeto_de_lei_no_1851_2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6136/projeto_de_lei_no_1851_2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.900.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6153/projeto_de_lei_no_1852-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6153/projeto_de_lei_no_1852-2024.pdf</t>
   </si>
   <si>
     <t>"CRIA OS COMPONENTES DO MUNICÍPIO DE ÁGUA BOA/MT DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6157/projeto_de_lei_no_1853-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6157/projeto_de_lei_no_1853-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA ART. 7º DA LEI Nº 1847, DE 20 DE DEZEMBRO DE 2023, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO FINANCEIRO DE 2024".</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6174/projeto_de_lei_no_1854-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6174/projeto_de_lei_no_1854-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 130.000,00  (CENTRO E TRINTA MIL REAIS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_no_1855-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_no_1855-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 50.000,00 NA FORMA ESPECÍFICA."</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_no_1856-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_no_1856-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 4º E PARÁGRAFO ÚNICO, DA LEI Nº 1661/2022 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_no_1857-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_no_1857-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 1º DA LEI Nº. 1867/2024 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_no_1858-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_no_1858-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 300.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_lei_no_1859-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_lei_no_1859-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ALTERAR O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA - MT 2025-2025".</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_no_1860-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_no_1860-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_no_1861-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_no_1861-2024.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA/MT PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6246/projeto_de_lei_no_1862-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6246/projeto_de_lei_no_1862-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 3º, 1º E 2º EXCLUINDO AS ALÍNEAS a, b c, d, e, f, DA LEI Nº 990/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6272/projeto_de_lei_no_1864-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6272/projeto_de_lei_no_1864-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR NO EXERCÍCIO DE 2024 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6273/projeto_de_lei_no_1865-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6273/projeto_de_lei_no_1865-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6275/projeto_de_lei_no_1866-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6275/projeto_de_lei_no_1866-2024.pdf</t>
   </si>
   <si>
     <t>"CRIA A VERBA DE NATUREZA INDENIZATÓRIA NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6296/pl_1867-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6296/pl_1867-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 12 DA LEI MUNICIPAL Nº 1.740 DE 21 DE JUNHO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6304/projeto_de_lei_no_1868-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6304/projeto_de_lei_no_1868-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 2º DO ART. 2º DA LEI Nº 1.660, DE 08 DE FEVEREIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6335/projeto_de_lei_no_1869-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6335/projeto_de_lei_no_1869-2024.pdf</t>
   </si>
   <si>
     <t>"SÚMULA: DISPÕE SOBRE ATUALIZAÇÃO DOS ANEXOS DO PLANO PLURIANUAL - PPA E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO PARA O EXERCÍCIO 2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5857/plc_no_226.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5857/plc_no_226.pdf</t>
   </si>
   <si>
     <t>''ALTERA OS ANEXOS II E III DA LEI COMPLEMENTAR  Nº 189/2023 E DÁ OUTRAS PROVIDÊNCIAS''.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5868/projeto_de_lei_complementar_227-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5868/projeto_de_lei_complementar_227-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE ANUAL AOS  VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA/MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5869/plc_228-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5869/plc_228-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL(RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5870/plc_229-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5870/plc_229-2024.pdf</t>
   </si>
   <si>
     <t>"EXTINGUE E CRIA CARGO NA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5885/projeto_de_lei_complementar_230-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5885/projeto_de_lei_complementar_230-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O PARAGRAFO ÚNICO DO ART. 44 DA LEI COMPLEMENTAR Nº 165/2022 E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5886/plc_231.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5886/plc_231.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DO ART. 163 DA LEI COMPLEMENTAR Nº 188/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5922/projeto_de_lei_232-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5922/projeto_de_lei_232-2024.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O INCISO IV NO ART. 64 E OS ARTIGOS 71 A, 71 B, 71 C, 71 D, 71 E, 71 F, 71-G À LEI COMPLEMENTAR Nº 192/2023".</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5949/projeto_de_lei_complementar_no_233-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5949/projeto_de_lei_complementar_no_233-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA REQUISITOS PARA PROVIMENTO DO CARGO DE BIBLIOTECÁRIO DO ANEXO V DA LEI COMPLEMENTAR Nº 189/2023, NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5956/projeto_de_lei_complementar_234-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5956/projeto_de_lei_complementar_234-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO MAPA DO ZONEAMENTO URBANO DA LEI COMPLEMENTAR Nº 179/2022, DE 26 DE DEZEMBR0 DE 2022, QUE DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA E, DÁ OUTRAS PROVIDÊNCIAS, CONFORME ANEXO ÚNICO."</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6049/projeto_de_lei_complementar_235-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6049/projeto_de_lei_complementar_235-2024.pdf</t>
   </si>
   <si>
     <t>'DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6131/projeto_de_lei_complementar_no_236-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6131/projeto_de_lei_complementar_no_236-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO IV DO ART. 105 DA LEI COMPLEMENTAR Nº 188/2023 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6152/projeto_de_lei_complementar_no_237-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6152/projeto_de_lei_complementar_no_237-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO IV DO ART. 105 DA LEI COMPLEMENTAR Nº. 188/2023 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6245/plc_no_238-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6245/plc_no_238-2024.pdf</t>
   </si>
   <si>
     <t>"REVOGA O §1º DO ART. 99 DA LEI COMPLEMENTAR Nº 188/2023 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_complementar_no_239-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_complementar_no_239-2024_.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO III DO ART. 46 DA LEI COMPLEMENTAR Nº 54/2011, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6274/projeto_de_lei_complementar_no_240-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6274/projeto_de_lei_complementar_no_240-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR Nº 165/2022 QUE DISPÕE SOBRE A REFORMA DA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6279/projeto_de_lei_complementar_no_241-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6279/projeto_de_lei_complementar_no_241-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO III DO ART. 46 E CRIA O ANEXO VIII-A DA LEI COMPLEMENTAR Nº 54/211, E DÁ OUTRAS PROVIDÊNCIAS." _x000D_
 .</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6303/ptrojeto_de_lei_complementar_no_242-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6303/ptrojeto_de_lei_complementar_no_242-2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI MUDANÇAS NA LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_complementar_no_243-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_complementar_no_243-2024.pdf</t>
   </si>
   <si>
     <t>"SUPRIME O §3º DO ART. 85 E ACRESCENTA O ART. 107-A À LEI COMPLEMENTAR Nº 188/2023 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6337/projeto_de_lei_complementar_no_244-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6337/projeto_de_lei_complementar_no_244-2024.pdf</t>
   </si>
   <si>
     <t>"REDUZ AS ALIQUOTAS DO IPTU LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 PARA IMÓVEIS QUE NÃO POSSUEM EDIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5842/projeto_de_ll_001-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5842/projeto_de_ll_001-2024.pdf</t>
   </si>
   <si>
     <t>"PROÍBE A QUEIMA DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5880/projeto_de_lei_legislattivo_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5880/projeto_de_lei_legislattivo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART. 3º DA LEI MUNICIPAL Nº 1300, DE 01 DE JULHO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>“ALTERA O PARÁGRAFO ÚNICO DO ART. 1º DA LEI MUNICIPAL Nº 1301, DE 01 DE JULHO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5902/plleg_004.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5902/plleg_004.pdf</t>
   </si>
   <si>
     <t>“RECONHECE OS JOGOS DE AÇÃO PAINTBALL E AIRSOFT COMO PRÁTICA ESPORTIVA NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5911/projeto_de_lei_legislativo_no_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5911/projeto_de_lei_legislativo_no_005-2024.pdf</t>
   </si>
   <si>
     <t>“DENOMINA A FEIRA DO PEQUENO PRODUTOR DO P.A. SANTA MARIA NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘JOAQUIM RODRIGUES DIAS’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5951/pll_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5951/pll_006-2024.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>“CONCEDE DISPENSA DA JORNADA DE TRABALHO AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE PARTICIPAREM DO CONSELHO DE SENTENÇA E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6035/projeto_de_lei_legislativo_no_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6035/projeto_de_lei_legislativo_no_008-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DEFINIÇÃO DE LOGRADOUROS, ESPAÇOS E MONUMENTOS PÚBLICOS EM ÁGUA BOA – MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>Eva da Silva Pereira, Adelar Fusinato, Agnaldo Lansoni, Aurelio Mendanha, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6095/projeto_de_lei_legislativo_no_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6095/projeto_de_lei_legislativo_no_009-2024.pdf</t>
   </si>
   <si>
     <t>“DENOMINA O CAMPO DE FUTEBOL DO P.A. SANTA MARIA NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘CARLOS RODRIGUES DE OLIVEIRA’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6114/img20240620_11350493.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6114/img20240620_11350493.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA ENTRADA GRATUITA PARA O PÚBLICO EM EVENTOS CULTURAIS, ESPORTIVOS, EDUCACIONAIS, RECREATIVOS E CIENTÍFICOS QUE RECEBEM RECURSOS PÚBLICOS, NO ÂMBITO MUNICIPAL.”</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6226/projeto_de_lei_legislativo_011-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6226/projeto_de_lei_legislativo_011-2024.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A AEAAB (ASSOCIAÇÃO DOS ENGENHEIROS AGRÔNOMOS DE ÁGUA BOA) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_legisaltivo_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_legisaltivo_no_012-2024.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A PRAÇA TRANSITOLÂNDIA DO BAIRRO GUARUJÁ EXPANSÃO NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘JOSÉ ARONI BECKER’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6242/projeto_de_lei_legislativo_no_013-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6242/projeto_de_lei_legislativo_no_013-2024_.pdf</t>
   </si>
   <si>
     <t>“Denomina a nova Escola Municipal de Educação Infantil (creche), situada na Quadra D-10 no Setor Guarujá Expansão de  IZABEL FAVARETTO ZANDONÁ no município de Água Boa-MT e, dá outras providências.”</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6244/projeto_de_lei_legislativo_no_014-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6244/projeto_de_lei_legislativo_no_014-2024.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A PRAÇA DO RESIDENCIAL BURITIS DE PRIMAVERA, SITUADA NA RUA F15A, NO MUNICÍPIO DE ÁGUA BOA-MT DE ‘LURDES MARIA CECCONELLO ANVERSA’ (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5875/impacto_financeiro__pllc_001-2024_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5875/impacto_financeiro__pllc_001-2024_.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>“ALTERA O PARÁGRAFO ÚNICO DO ART. 44 DA LEI COMPLEMENTAR Nº 165, DE 21 DE MARÇO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5883/projeto_de_lei_legislativo_complementar_no_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5883/projeto_de_lei_legislativo_complementar_no_003-2024.pdf</t>
   </si>
   <si>
     <t>“ALTERA O § 2º DO ART. 54 DA LEI COMPLEMENTAR Nº 199, DE 20 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ ÁGUA BOENSE A ILUSTRÍSSIMA SENHORA DOUTORA JOELMA MORAIS LIMA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO SENHOR “MAURO MENDES FERREIRA” E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO SENHOR “JAYME VERÍSSIMO CAMPOS” E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>“ACRESCENTA-SE PARAGRAFO ÚNICO AO ART. 10° DA RESOLUÇÃO Nº 005/2017”.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5946/pr_005-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5946/pr_005-2024.pdf</t>
   </si>
   <si>
     <t>“MODIFICA-SE A ALÍNEA “H” DO INCISO III DO ART. 3º DA RESOLUÇÃO Nº 005/2017”.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5948/pr_006-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5948/pr_006-2024.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A COMISSÃO TEMPORÁRIA DE AVALIAÇÃO, ORGANIZAÇÃO E DESCARTE DE DOCUMENTOS DE ARQUIVOS DA CÂMARA MUNICIPAL DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5988/projeto_de_resolucao_no_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5988/projeto_de_resolucao_no_007-2024.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ ÁGUA BOENSE A ILUSTRÍSSIMA SENHORA JULIANA ROSA DE SOUZA KOLANKIEWICZ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6010/projeto_de_resolucao_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6010/projeto_de_resolucao_008-2024.pdf</t>
   </si>
   <si>
     <t>“APLICA CORREÇÃO INFLACIONÁRIA”.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>Aurelio Mendanha, Heronides Silveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6090/projeto_de_resolucao_009-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6090/projeto_de_resolucao_009-2024.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA-SE O ART. 90-A À RESOLUÇÃO Nº 008/2024, DE 18 DE DEZEMBRO DE 2007”.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6124/projeto_de_resolucaoi_no_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6124/projeto_de_resolucaoi_no_010-2024.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO ILUSTRÍSSIMO SENHOR GERALDO ANTÔNIO DELAI E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO EXCELENTÍSSIMO SENHOR WELLINGTON ANTONIO FAGUNDES E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6181/projeto_de_resolucao_no_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6181/projeto_de_resolucao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL A FAZER O ENCAMINHAMENTO DE BENS MÓVEIS EM DESUSO, À PREFEITURA MUNICIPAL DE ÁGUA BOA-MT”.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6228/projeto_de_resolucao_no_013-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6228/projeto_de_resolucao_no_013-2024.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À PRIMEIRA DAMA DO ESTADO DE MATO GROSSO, EXCELENTÍSSIMA SENHORA VIRGÍNIA MENDES E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO ILUSTRÍSSIMO SENHOR MÁRCIO MANGUEIRA DE ARAÚJO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ ÁGUABOENSE A ILUSTRÍSSIMA SENHORA ‘GRASIELLE PAES SILVA BUGALHO’ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ ÁGUABOENSE A ILUSTRÍSSIMA SENHORA ‘NOEMI MARIA CAPITANIO’ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6269</t>
   </si>
@@ -4468,645 +4528,585 @@
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ ÁGUA-BOENSE À ILUSTRÍSSIMA SENHORA MARISA NIEDERMAYER E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃOS ÁGUA-BOENSES AO CASAL: ILUSTRÍSSIMA SENHORA GÉLCI GIACOMOLLI STEIN E ILUSTRÍSSIMO SENHOR WILSON ANTONIO PRESTES STEIN E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitar ao Poder Executivo Municipal que adote as providências necessárias para o efetivo cumprimento da Lei Municipal nº 1523/2020, que “Institui o Programa Municipal de Castração de Animais no município de Água Boa-MT”, promulgada em  17 de junho de 2020,que versa sobre a castração de animais no município, a qual segue em anexo.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5865/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5865/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, requerendo que adote as providências necessárias para o efetivo cumprimento da Lei Municipal nº 1523/2020, que “Institui o Programa Municipal de Castração de Animais no município de Água Boa-MT”, promulgada em  17 de junho de 2020, que versa sobre a castração de animais no município. Portanto, diante dos problemas observados que indicam que a lei não está sendo plenamente cumprida, solicitamos que nos informem: _x000D_
 1.	Como está o andamento da implementação da Lei nº 1523/2020, de Castração de Animais no município?;_x000D_
 2.	Quais serão as medidas adotadas neste ano para garantir o cumprimento da legislação?;_x000D_
 3.	Qual o prazo estimado para a conclusão das ações necessárias?</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5871/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5871/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando informações sobre o pagamento da emenda ao Hospital do Câncer de Cuiabá-MT, sendo:_x000D_
 1.	Houve a alocação do montante destinado à emenda para o Hospital do Câncer de Cuiabá-MT?_x000D_
 2.	Em caso afirmativo, qual foi a data de efetivação do pagamento?_x000D_
 3.	Se o pagamento não foi realizado, quais são os motivos para o atraso?</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5877/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5877/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças. É de conhecimento público que o município enfrenta diversas necessidades e demandas crescentes em diferentes setores, e a realização de concurso público é crucial para corrigir o déficit financeiro enfrentado pelo AGUAPREVI, conforme mencionado pelos órgãos competentes. No entanto, causou-nos surpresa o fato de que apenas 262 vagas foram disponibilizadas, quando a realidade do município aponta para uma necessidade muito maior. Portanto, solicito as seguintes informações:_x000D_
 1.	Qual é a justificativa para a disponibilização de apenas 262 vagas no atual concurso público?_x000D_
 2.	Qual foi o critério adotado para determinar o número de vagas oferecidas?_x000D_
 3.	Há previsão para a realização de novos concursos públicos que atendam às necessidades emergenciais do município?</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5879/img20240205_17341891.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5879/img20240205_17341891.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo de Jesus, Secretário Municipal de Esporte, Cultura, Lazer e Eventos e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações acerca dos motivos que levaram ao fechamento dos banheiros públicos localizados na Praça do Lazer, em nosso município. Tal solicitação baseia-se nas inúmeras reclamações recebidas por parte dos frequentadores assíduos desse espaço público.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5901/requerimento_006-2024_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5901/requerimento_006-2024_2.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal e a Ilustríssima Senhora Rejane Schneider Garcia, Secretaria Municipal de Desenvolvimento, Indústria, Comércio e Turismo, solicitando informações a respeito do início das obras do Centro de Educação SENAR ARAGUAIA.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5910/requerimento_007-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5910/requerimento_007-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando informações detalhadas sobre as obras de inserção de dutos de esgoto que atualmente estão em andamento nos bairros de nossa cidade, sendo:_x000D_
 1.	Qual é o cronograma atualizado das obras de inserção de dutos de esgoto em cada um dos bairros afetados?_x000D_
 2.	Qual é a empresa responsável pela execução dessas obras e quais medidas estão sendo tomadas para minimizar os danos ao pavimento asfáltico durante e após a conclusão das mesmas?_x000D_
 3.	Solicito informações sobre quem é o fiscal de obra responsável pela supervisão e acompanhamento da obra;_x000D_
 4.	Qual o cronograma de pagamentos da Prefeitura à empresa responsável pela execução da obra mencionada. Solicito o fornecimento de comprovantes de pagamento, notas fiscais e toda a documentação pertinente relacionada aos pagamentos realizados._x000D_
 5.	Existe um plano de reparação dos danos causados ao asfalto após a conclusão das obras? Em caso afirmativo, quais são as medidas previstas e qual é o prazo estimado para sua implementação?_x000D_
 6.	Como a Prefeitura está monitorando e fiscalizando o andamento das obras para garantir que sejam realizadas de acordo com as normas técnicas e sem causar maiores transtornos à população?</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5958/requerimento_008-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5958/requerimento_008-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre o andamento do serviço de cascalhamento na estrada vicinal que dá acesso ao Distrito de Serrinha, neste município.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo que seja enviado a esta Casa esclarecimentos do departamento responsável pela instalação e manutenção da infraestrutura urbana sobre os critérios e razões que levam à instalação de postes em cima das calçadas, sendo que já foram instalados pisos tátil, conforme demostrado em fotos anexas, localizado na Rua Barú, bairro Vila Nova, neste município.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5977/requerimento_no_010-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5977/requerimento_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre as providências tomadas, visto que já há Projetos protocolados na SINFRA sobre o andamento das obras de reformas sobre as Pontes da MT 141 que necessitem que sejam feitas de concreto ou estrutura armada, bem como sobre a ampliação da Ponte do Rio 7 de Setembro onde será feito o asfalto, neste município.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5978/requerimento_no_011-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5978/requerimento_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Responsável pela TEF ENGENHARIA (Contrato 157/2023), requerendo que se faça presente nesta Casa de Leis, para nos fornecer esclarecimentos sobre a execução das obras de instalação de dutos de esgoto que atualmente estão em andamento nos bairros de nosso município.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Heronides Silveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6005/requerimento_012-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6005/requerimento_012-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja providenciada a entrega de toda a documentação referente aos loteamentos realizados no município de Água Boa no ano de 2022 até a presente data, conforme regulamenta o Decreto Municipal nº 3573, de 16 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6042/requerimento_no_013-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6042/requerimento_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor José Ari Zandoná, Presidente da Câmara Municipal, solicitar regimentalmente meu afastamento por sessenta (30) dias das funções legislativas, no período compreendido entre os dias 15 de maio a 14 de junho do ano em curso, para tratar de assuntos de interesse particular, com fulcro no Art. 98, inciso III do Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6044/requerimento_no_014-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6044/requerimento_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento; ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de  Saúde; ao Ilustríssimo Senhor Dr. Cleber José Silva e Dias, Bioquímico e Ilustríssimo Senhor Evanildo Peres Batista, Fonoaudiologista, Diretores do Hospital Vale do Araguaia e ao Ilustríssimo Senhor Rafael Salamoni, Secretário Executivo do Hospital Regional “Paulo Alemão”, requerendo que nos envie a esta Casa, informações sobre exames de endoscopia realizados com recursos do SUS, do Estado e do Município nos últimos três anos até a presente data.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6051/requerimento_no015.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6051/requerimento_no015.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente à Agência da ENERGISA do município de Água Boa, requerendo esclarecimentos sobre o processo de extensão da rede de energia no Projeto de Assentamento Nacional, situado no município de Água Boa-MT. É do meu conhecimento que os moradores deste assentamento foram instruídos a se dirigir à unidade da Energisa no perímetro urbano e protocolar um pedido para a extensão da rede de energia, procedimento este que foi prontamente seguido por parte dos residentes._x000D_
 No entanto, recentemente fui informado de que a equipe da Energisa responsável por realizar o estudo do local alega que os pedidos protocolados não são válidos. Esta informação gerou preocupação e confusão entre os moradores, uma vez que há pessoas residindo nesta localidade que dependem urgentemente do fornecimento de energia elétrica para realizar suas atividades diárias, incluindo necessidades básicas._x000D_
 Diante dessa situação, solicito que a Energisa forneça esclarecimentos detalhados sobre os seguintes pontos:_x000D_
 1.	Razões pelas quais os pedidos de extensão da rede de energia realizados pelos moradores do Projeto de Assentamento Nacional não estão sendo considerados válidos._x000D_
 2.	Procedimentos corretos a serem seguidos pelos moradores para garantir que seus pedidos sejam reconhecidos e avaliados pela Energisa._x000D_
 3.	Prazos estimados para a conclusão do estudo do local e a possível implementação da extensão da rede de energia, visando atender às necessidades dos moradores.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6056/requerimento_no_016-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6056/requerimento_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando todas as informações e documentos relacionados ao contrato da prestadora de coleta de lixo do município de Água Boa. Este pedido se fundamenta em recentes reclamações dos moradores quanto à qualidade dos serviços prestados, motivando a necessidade de uma análise mais detalhada do referido contrato. Solicito, portanto, as seguintes informações e documentos:_x000D_
 1.	Cópia integral do contrato firmado entre a Prefeitura Municipal de Água Boa e a empresa prestadora de coleta de lixo._x000D_
 2.	Caso tenham sido realizados aditivos ao contrato inicial, solicito cópias de todos os aditivos assinados, especificando suas datas, valores e justificativas._x000D_
 3.	Relatórios de desempenho da prestadora de serviços, incluindo informações sobre a regularidade e eficácia da coleta de lixo em todas as regiões do município._x000D_
 4.	Qualquer outro documento ou informação relevante relacionada ao contrato e à execução dos serviços de coleta de lixo em Água Boa.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6068/requerimento_no017.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6068/requerimento_no017.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Energisa de Água Boa-MT, solicitando informações detalhadas acerca do desligamento total da iluminação pública em alguns bairros do nosso município, sendo:_x000D_
 1.	Motivo do Desligamento: Qual a razão específica para o desligamento total da iluminação pública em determinados bairros do município?_x000D_
 2.	Bairros Afetados: Quais são os bairros que estão sendo impactados por essa medida?_x000D_
 3.	Medidas Corretivas: Quais ações estão sendo planejadas ou já estão em andamento para restabelecer a iluminação pública nesses locais?_x000D_
 4.	Prazo para Solução: Qual é o prazo estimado para a resolução completa do problema e o restabelecimento da iluminação pública?_x000D_
 5.	Informações Adicionais: Qualquer outra informação relevante que possa esclarecer a situação e tranquilizar a população afetada.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6069/requerimento__no018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6069/requerimento__no018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações detalhadas acerca do motivo pelo qual, até o presente momento, não foram instaladas placas de identificação nas estradas do interior do município de Água Boa, sendo:_x000D_
 1.	Motivo da Ausência de Placas: Qual a razão específica para a não instalação das placas de identificação nas estradas do interior do município até o momento?_x000D_
 2.	Propostas Realizadas: Quais propostas já foram apresentadas e aprovadas visando a instalação dessas placas?_x000D_
 3.	Status do Processo: Em que estágio está o processo de implementação das placas de identificação? Houve algum impedimento ou atraso? Se sim, qual foi a causa?</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6079/requerimento_no019.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6079/requerimento_no019.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Cléria Wagner, Secretária Municipal de Educação e ao Ilustríssimo Senhor João Paulo, Gerente de Transporte Escolar, solicitando informações detalhadas sobre quem são as empresas responsáveis pelo transporte escolar nas rotas da Serrinha e Fazenda Califórnia, BR-158, no município de Água Boa-MT, sendo:_x000D_
 1.	Nome e Razão Social: Listagem completa das empresas responsáveis pelo transporte escolar, bem como a rota de cada uma delas._x000D_
 2.	Contrato: Cópias dos contratos firmados com essas empresas, incluindo todas as cláusulas e condições estabelecidas._x000D_
 3.	Licenças e Certificações: Documentação comprovando que as empresas possuem todas as licenças e certificações necessárias para operar o transporte escolar._x000D_
 4.	Veículos Utilizados: Relação dos veículos utilizados nas rotas, com informações sobre a manutenção e inspeções de segurança realizadas._x000D_
 5.	Capacitação dos Motoristas: Informações sobre a formação e capacitação dos motoristas que operam os ônibus escolares, incluindo cursos de segurança no trânsito e primeiros socorros.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, informações detalhadas acerca da situação do abairramento obrigatório previsto no novo Plano Diretor. Diante disso, solicitamos as seguintes informações:_x000D_
 1.	Qual é o cronograma de implementação do abairramento obrigatório conforme previsto no novo Plano Diretor?_x000D_
 2.	Quais bairros já foram abairrados e quais ainda estão pendentes de regularização?_x000D_
 3.	Quais são as medidas que estão sendo tomadas para garantir a cobertura dos serviços dos Correios em todos os bairros do município?_x000D_
 4.	Existe alguma parceria ou convênio previsto com os Correios para resolver essa questão? Em caso afirmativo, quais são os termos e prazos estabelecidos?</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo informações detalhadas sobre as torres de telefonia que foram anteriormente utilizadas para repetir sinal na no perímetro urbano do município de Água Boa._x000D_
 1.	Medidas de segurança e sinalização que estão sendo implementadas para evitar acidentes e informar a população sobre a presença dessas torres._x000D_
 2.	Planos de manutenção e limpeza das torres para minimizar a presença de aves e outros animais que possam representar riscos à saúde._x000D_
 3.	Estudos ou relatórios de impacto ambiental e à saúde realizados antes e após a instalação das torres._x000D_
 4.	Qualquer plano futuro de desativação, remoção ou realocação dessas torres.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6102/requerimento_no_022-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6102/requerimento_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, solicitar informações sobre a fiscalização da soltura de fogos de artifício com estampido, conforme estabelecido na recente legislação sancionada.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, vem na forma regimental em vigor, ouvindo o soberano Plenário, com fundamento nos Art. 58, § 3º da Constituição Federal; Art. 28, § 4º da Lei Orgânica Municipal e Art. 59, § 1º do Regimento Interno desta Casa de Leis, REQUERER a CONSTITUIÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, com a finalidade de trabalhos investigatórios sobre as transferências de recursos públicos da Prefeitura Municipal de Água Boa, sob a administração do Prefeito Municipal Dr. Mariano Kolankiewicz Filho (MDB), para o Hospital Regional “Paulo Alemão”,  Hospital Vale do Araguaia, Clinica Médica Vale do Araguaia  Ltda. e HGR Soluções em Saúde Ltda., para a realização de endoscopias, colonoscopias, cirurgias e demais atos correlatos ao Sistema Único de Saúde, realizados pelas instituições citadas.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Adelar Fusinato, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6122/requerimento_no_024-2024_-_meu_lar.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6122/requerimento_no_024-2024_-_meu_lar.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, requerer informações sobre o andamento da construção das 50 casas populares, visto que, em visita “in loco” realizada recentemente (conforme fotos anexas), constatou-se que a obra encontra-se abandonada. Tal situação é extremamente preocupante para a comunidade que aguarda a finalização deste importante projeto de habitação popular..</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6123/requerimento_no_025-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6123/requerimento_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à TEF ENGENHARIA (Contrato 157/2023), solicitando informações detalhadas a respeito das obras de rede de esgoto que estão sendo realizadas na Avenida Norberto Schwantes, no Bairro Guarujá, neste município:_x000D_
 •  Cronograma Detalhado das Obras:_x000D_
 •	Data de previsão de término das obras._x000D_
 •	Etapas previstas e suas respectivas datas de execução._x000D_
 •	Justificativa para eventuais atrasos, se houver._x000D_
 •  Medidas para Minimização dos Transtornos:_x000D_
 •	Ações tomadas para minimizar os impactos negativos para a população e o comércio local._x000D_
 •	Planejamento de desvio ou sinalização para facilitar o tráfego e a segurança dos pedestres.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6134/requerimento_no_026-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6134/requerimento_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre estudo para manutenção no desvio da estrada vicinal AB-100, sendo:_x000D_
 1.	Existe algum estudo ou planejamento por parte do Executivo Municipal para a realização de manutenção no desvio da estrada vicinal AB-100? Em caso afirmativo, fornecer detalhes sobre o cronograma previsto para a execução das obras._x000D_
 2.	Informar os recursos financeiros que serão destinados para essa finalidade e suas respectivas fontes._x000D_
 3.	Houve alguma consulta ou participação da comunidade local no planejamento dessas ações? Se sim, fornecer detalhes sobre as reuniões ou audiências públicas realizadas._x000D_
 4.	Quais são os critérios técnicos utilizados para priorizar as manutenções nas estradas vicinais do município?_x000D_
 5.	Existe previsão de pavimentação ou outras melhorias estruturais para o desvio da estrada vicinal AB-100 a longo prazo? Em caso afirmativo, fornecer informações detalhadas sobre os projetos e prazos estimados.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>Adelar Fusinato, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6144/requerimento_027-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6144/requerimento_027-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, vem na forma regimental em vigor, ouvido o soberano Plenário, solicitar a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, propondo a convocação dos ex-presidentes da Expovale para uma Assembleia deliberativa buscando discutir novos rumos e uma nova formatação para Expovale.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6151/requerimento_028-2024_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6151/requerimento_028-2024_2.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerer as seguintes informações referentes à manutenção e limpeza da praça localizada no bairro Vila Nova:_x000D_
 1.	Foi realizada manutenção na praça do bairro Vila Nova nos últimos 12 meses? Em caso afirmativo, favor informar a data e os serviços realizados._x000D_
 2.	Foi efetuada a limpeza da praça do bairro Vila Nova nos últimos 12 meses? Em caso afirmativo, favor informar a data e os serviços realizados._x000D_
 3.	Existe algum cronograma regular de manutenção e limpeza para a referida praça? Se sim, favor informar a frequência e as datas previstas para futuras ações._x000D_
 4.	Quais medidas têm sido adotadas pela administração municipal para reduzir a depreciação da praça devido ao vandalismo?</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6159/requerimento_no_029-20241.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6159/requerimento_no_029-20241.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre o estacionamento de caminhões na cidade.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6162/requerimento_no_030-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6162/requerimento_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerer informações se há programação para a construção de banheiros públicos na Lagoa João Masena de Oliveira, neste município.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6170/requerimento_no_031-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6170/requerimento_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações se há obrigatoriedade da vacinação contra COVID-19 para crianças no município de Água Boa, sendo:_x000D_
 1.	Existe alguma política de obrigatoriedade da vacinação contra a COVID-19 para crianças no município de Água Boa? Se sim, quais são os fundamentos legais e normativos para essa obrigatoriedade?_x000D_
 2.	Quais são as diretrizes e orientações fornecidas às agentes comunitárias de saúde em relação à vacinação infantil contra a COVID-19? Existe algum treinamento específico ou protocolo a ser seguido?_x000D_
 3.	Como a Secretaria Municipal de Saúde está garantindo que o processo de vacinação infantil respeite os direitos dos pais e responsáveis? Existe algum mecanismo de fiscalização ou canal de comunicação para denúncias de possíveis irregularidades?</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6177/requerimento_032_junior.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6177/requerimento_032_junior.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerer informações se a responsabilidade pela recuperação do asfalto e dos meios-fios danificados é do Executivo Municipal ou de uma empresa terceirizada. Em caso de terceirização, informar o nome da empresa responsável.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6179/requerimento_033_junior_.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6179/requerimento_033_junior_.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e à Ilustríssima Senhora Fernanda Gasparetto Farias, Secretária Municipal de Finanças, solicitando informações detalhadas sobre o empenho de R$ 400.000,00 (quatrocentos mil reais) destinados à saúde do município, bem como os motivos pelos quais, desde 2023, não foram tomadas as devidas providências para a utilização desse recurso.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo informações detalhadas sobre o prazo previsto para a conclusão das revitalizações das praças situadas tanto na área urbana quanto na zona rural do município.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Agnaldo Lansoni, Heronides Silveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6198/requerimento_no_035-20214.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6198/requerimento_no_035-20214.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Drº Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Cereza, Presidente da Expovale 2024,  requerer a Vossa Senhoria que sejam enviados para esta Casa Legislativa todos os balancetes referentes à prestação de contas da festa, de forma detalhada, contemplando receitas, despesas, doações, patrocínios e demais movimentações financeiras realizadas durante o evento.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6204/requerimento_no_036-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6204/requerimento_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações detalhadas sobre o fornecimento dos Equipamento de Proteção Individual (EPIs), distribuídos aos colaboradores do Departamento de Água e Esgoto de Água Boa (DEMAE), neste município, sendo: _x000D_
 1.	Está sendo realizado o fornecimento de Equipamentos de Proteção Individual (EPIs) aos colaboradores do Departamento de Água e Esgoto de Água Boa (DEMAE)?_x000D_
 2.	Os colaboradores do DEMAE estão recebendo treinamentos adequados para o uso correto dos EPIs?_x000D_
 3.	A administração municipal tem realizado algum tipo de fiscalização para garantir o uso adequado dos EPIs pelos colaboradores do DEMAE?</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6208/requerimento_no_037-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6208/requerimento_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações detalhadas sobre a obra que está sendo realizada na praça localizada na rua 15, bairro Operário, sendo: _x000D_
 1.	Qual a natureza das obras ou intervenções realizadas na praça localizada na Rua 15, Bairro Operário?_x000D_
 2.	Existe algum projeto aprovado para a revitalização ou modificação da área? Em caso afirmativo, quais são as previsões para sua execução e quais melhorias estão planejadas?_x000D_
 3.	O corte das árvores está vinculado a algum projeto ambiental ou de segurança? Quais os motivos técnicos e ambientais que justificam essa ação?_x000D_
 4.	Existe previsão para o plantio de novas árvores ou reposição da vegetação retirada?</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>Elton Jones Bettio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6209/requerimento_no_038-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6209/requerimento_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente, solicitando a convocação do responsável pela concessionária de energia ENERGISA no município de Água Boa – MT, para uma reunião a ser realizada no âmbito desta Casa Legislativa, em data e hora a serem agendadas, com a finalidade de discutir questões relacionadas à falta de energia nos bairros Echer e Universitário.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6210/requerimento_no_039-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6210/requerimento_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre providências da manutenção da Ponte no PA Jatobazinho, visto que é rota Escolar.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6211/requerimento_no_040-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6211/requerimento_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor José Ari Zandoná, Presidente da Câmara Municipal, solicitar regimentalmente meu afastamento das funções legislativas, no período compreendido entre os dias 01 de outubro a 31 de outubro do ano em curso, para tratar de assuntos de interesse particular, com fulcro no Art. 98, inciso III do Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6230/requerimento_no_041-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6230/requerimento_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, que sejam prestadas as seguintes informações a respeito da pavimentação da Estrada Vicinal AB-110 e Melhoria no Desvio e Sinalização, sendo:_x000D_
 1.	Informar se há previsão para a conclusão das obras de pavimentação da Estrada Vicinal AB-110. Caso exista um cronograma oficial, solicita-se que seja fornecido para conhecimento desta Casa e da população interessada._x000D_
 2.	Informar se há planos para a melhoria do desvio atualmente utilizado durante as obras, visto que a comunidade tem relatado condições precárias no local, dificultando o tráfego e aumentando o risco de acidentes._x000D_
 3.	Informar se há planos para a instalação urgente de placas de sinalização adequadas, especialmente no trecho do desvio, pois muitos motoristas têm relatado dificuldades de orientação e casos de pessoas se perdendo devido à falta de sinalização apropriada na região.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6231/requerimentp_no_042-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6231/requerimentp_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, solicitando à administração do Hospital Regional Paulo Alemão as seguintes informações:_x000D_
 1.	Há estudos ou planejamento em andamento para a climatização da recepção do hospital? Caso positivo, solicita-se o envio de informações sobre o andamento deste processo e os prazos estimados para sua implementação._x000D_
 2.	Se não houver planejamento vigente, existe a possibilidade de viabilizar, em curto prazo, um projeto de climatização para melhorar o conforto térmico dos pacientes e acompanhantes que aguardam na recepção?_x000D_
 3.	Quais seriam os custos estimados para a climatização deste ambiente e se há previsão orçamentária ou fontes de recursos para a execução dessa melhoria?</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações acerca da situação dos Poços Artesianos no P.A. Nacional e Motivo da Falta de Abastecimento de Água:_x000D_
 1.	Qual a situação atual dos poços artesianos no P.A. Nacional? Informar quantos poços já foram perfurados, suas localizações e condições de operação._x000D_
 2.	Qual o motivo pelo qual, até o presente momento, não está sendo fornecida água para algumas das famílias do assentamento?_x000D_
 3.	Quantos poços artesianos estão perfurados no P.A. Nacional e quais estão ativos, inativos ou aguardando algum tipo de manutenção?_x000D_
 4.	Quais as principais dificuldades encontradas pela administração municipal ou responsáveis pelo fornecimento de água no assentamento? Há impedimentos técnicos, operacionais, financeiros ou outros fatores que estejam dificultando a distribuição de água?_x000D_
 5.	Cada poço possui sistema de energia (elétrica ou alternativa) e toda a infraestrutura de ligação necessária para o bombeamento e fornecimento de água às famílias do P.A. Nacional? Se não, quais medidas estão sendo tomadas para sanar essa questão?</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à ENERGISA de Água Boa-MT, solicitando esclarecimento sobre os Valores Exorbitantes nas Faturas de Energia no P.A. Nacional_x000D_
 1.	Qual o motivo para as faturas de energia elétrica no P.A. Nacional estarem apresentando valores tão elevados? Existe algum fator específico que justifique o aumento das tarifas ou cobrança de taxas adicionais?_x000D_
 2.	A Energisa está ciente de possíveis irregularidades na leitura ou no cálculo das faturas de energia no assentamento? Caso positivo, que medidas estão sendo adotadas para corrigir esses erros e garantir que os moradores paguem o valor correto?_x000D_
 3.	Existe a possibilidade de oferecer uma revisão nas contas de energia ou parcelamento das faturas para os moradores que estão sendo afetados por essas cobranças excessivas?_x000D_
 4.	Solicitamos ainda informações sobre eventuais ações de conscientização e orientação aos consumidores do P.A. Nacional quanto ao uso eficiente de energia elétrica, visando reduzir o consumo e, consequentemente, o valor das faturas.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6266/requerimento_no_045-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6266/requerimento_no_045-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo informações acerca da situação dos poços artesianos localizados no Projeto de Assentamento Santa Maria, conforme especificado abaixo:_x000D_
 1.	A quantidade de poços artesianos existentes no Projeto de Assentamento Santa Maria e a condição de funcionamento de cada um deles;_x000D_
 2.	Se as canalizações para a distribuição da água dos poços estão completas e em operação em todas as áreas do assentamento, indicando eventuais locais onde a canalização ainda não foi concluída ou apresenta problemas;_x000D_
 3.	Se a Prefeitura é responsável pela manutenção desses poços artesianos, e, em caso afirmativo, detalhar as ações realizadas nos últimos doze meses, incluindo frequência de manutenção, substituição de equipamentos, intervenções emergenciais, entre outras;</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6277/requerimento_no_046-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6277/requerimento_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Drº Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Secretário de Finanças Ilustríssimo Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, requeiro resposta a esta Casa de Leis informações detalhadas sobre onde as prestações de serviços que ocorreram em Água Boa e sobre as empresas envolvidas na Operação Gomorra, sendo que Água Boa está na lista dos municípios que firmaram convênios com o grupo,  no valor de 16,6 milhões, por isso, solicito informações detalhadas de como foi todo o processo de gastos deste valor.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6297/requerimento_no__047-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6297/requerimento_no__047-2024.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Drº Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando informações sobre sacos de cimento danificados por chuva na Praça da Rua 15, Bairro Operário, sendo:_x000D_
 1.	Informações detalhadas sobre o ocorrido, incluindo a quantidade de sacos de cimento danificados e as circunstâncias que levaram à sua deterioração._x000D_
 2.	Quais medidas estão sendo tomadas para evitar prejuízos futuros em situações similares._x000D_
 3.	Qual o cronograma e o planejamento previstos para a conclusão da obra na Praça da Rua 15, Bairro Operário._x000D_
 4.	Qual o impacto financeiro gerado pelo desperdício dos materiais danificados e se será necessário novo investimento para a reposição.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6336/veto_parcial_ao_prpjeto_de_lei_compllementar_no_242-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6336/veto_parcial_ao_prpjeto_de_lei_compllementar_no_242-2024.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI COMPLEMENTA RNº 242, DE 28 DE NOVEMBRO DE 2024, DO EXECUTIVO MUNICIPAL, QUE "INSTITUI MUDANÇAS NA LEI MUNICIPAL COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>TDP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6222/termo_de_posse_no_101-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6222/termo_de_posse_no_101-2024.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO QUARTO SUPLENTE DE VEREADOR AURÉLIO MENDANHA DA SILVA (PL)</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6223/termo_de_posse_no_102-2024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6223/termo_de_posse_no_102-2024.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO TERCEIRO SUPLENTE DE VEREADOR VIVALDINO ANTÔNIO CAPITANIO (UNIÃO BRASIL)</t>
-  </si>
-[...58 lines deleted...]
-    <t>Ata de Sessão Extraordinária do dia 23/12/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5410,67 +5410,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5931/ata_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5976/ata_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6025/ata_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6043/ata_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6085/ata_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6101/ata_no_009-2024_-_da_sessao_ordinaria_do_dia_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6125/ata_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6158/ata_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6197/ata_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6207/ata_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6216/ata_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6234/ata_no_017-2024_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6258/ata_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6271/ata_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6251/contas_anuais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6115/emenda_modificativa_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6310/emenda_aditiva_no_005-2024_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6312/emenda_modiciativa_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6313/emenda_modificativa_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6314/emenda_modificativa_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6315/emenda_modificativa_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6316/emenda_modificativa_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6317/emenda_de_redacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6326/emenda_modificativa_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6327/emenda_modificativa_no_014-2024_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6328/emenda_modificatiiva_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6329/emenda_modificativa_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5844/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5845/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5847/indicacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5851/indicacao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5852/indicacao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5858/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5859/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5860/indivcacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5861/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5872/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5874/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5878/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5893/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5894/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5895/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5896/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5898/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5900/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5903/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5904/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5905/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5906/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5908/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5923/indicacao_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5924/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5925/indicacao_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5928/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5929/indicacao_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5930/indicacao_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5940/indicacao_035-2024..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5941/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5942/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5947/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5950/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5955/indicacao_040-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5963/indicacao_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5972/indicacao_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5973/indicacao_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5975/indicacao_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5979/indicacao_045-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6006/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6007/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6008/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6009/indicacao_049-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6029/indicacao_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6030/indicacao_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6031/indicacao_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6032/indicacao_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6033/indicacao_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6036/indicacao_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6038/indicacao_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6039/indicacao_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6050/indicacao_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6052/indicacao_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6053/indicacao_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6054/indicacao_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6057/indicacao_no063.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6058/indicacao_no064.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6061/indicacao_no065.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6074/indicacao_no066.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6075/indicacao_no067.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6076/indicacao_no068.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6077/indicacao_no069.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6078/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6080/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6086/indicacao_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6087/indicacao_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6088/indicacao_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6100/indicacao_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6103/indicacao_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6104/indicacao_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6105/indicacao_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6108/indicacao_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6109/indicacao_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6120/indicacao_no_084-2024-_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6126/indicacao_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6127/indicacao_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6128/indicacao_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6130/indicacao_no_089-2024_-_parquinho_guaruja.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6133/indicacao_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6143/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6145/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6147/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6160/indicacao_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6161/indicacao_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6164/indicacao_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6165/indicacao_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6168/indicacao_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6171/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6175/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6176/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6178/indicacao_ari_103.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6180/indicacao_ari_104.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6182/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6183/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6184/indicacao_ari_107.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6191/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6193/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6194/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6195/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6199/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6206/indicando_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6219/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6227/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6233/indicacao_no_118-2024_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6238/indicacao_no_119-2024_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6250/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6252/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6253/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6254/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6255/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6259/indicacao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6300/indicacao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5862/mocao_de_reconhecimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5873/mocao_de_reconhecimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5897/mocao_de_reconhecimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5907/mocao_de_reconhecimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5945/mocao_de_aplauso_005-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5952/mocao_de_reconhecimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5953/mocao_de_parabenizacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5965/mocao_de_reconhecimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5987/mocao_de_parabenizacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6034/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6055/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6067/mocao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6089/mocao_de_aplausos_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6132/mocao_de_aplauso_015-2027.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6148/mocao_de_reconhecimenbto_016-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6149/mocao_de_aplauso_017-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6150/mocao_de_reconhecimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6166/mocao_de_parabenizacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6167/mocao_de_aplausos_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6186/mocao_de_parabenizacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6202/mocao_de_pesar_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6205/mocao_de_parabenizacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6217/mocao__de_parabenizacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6218/mocao__de_parabenizacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6220/mocao_de_reconhecimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6221/mocao__de_reconhecimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6224/mocao__de_reconhecimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6225/mocao__de_aplauso_029-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6257/mocao_de_parabenizacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6264/mocao_de_aplausos_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6268/mocao_de_aplausos_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6278/mocao_de_parabenizacao_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6298/mocao_de_reconhecimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6299/mocao_de_parabenizacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6302/mocao_de_parabenizacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6305/mocao_de_reconhecimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6306/mocao_de_parabenizacao_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5887/parecer_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5888/parecer_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5889/parecer_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5890/parecer_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5891/parecer_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5892/parecer_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5899/parecer_007-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5912/parecer_008-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5913/parecer_009-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5914/parecer_010-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5915/parecer_011-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5916/parecer_012-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5919/parecer_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5920/parecer_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5921/parecer_015-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5938/parecer_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5939/parecer_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5959/parecer_019-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5961/parecer_021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5981/parecer_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5982/paercer_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5983/parecer_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5984/parecer_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5985/parecer_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5986/parecer_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6016/parecer_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6017/parecer_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6018/parecer_no_0302024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6019/parecer_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6020/parecer_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6021/parecer_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6022/parecer_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6023/parecer_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6024/parecer_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6027/parecer_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6028/parecer_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6040/parecer_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6041/parecer_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6062/parecer_no042.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6063/parecer_no043.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6064/parecer_no044.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6065/parecer_no045.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6066/parecer_no046.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6097/parecerno_050-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6098/parecer_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6116/parecer_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6117/parecer_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6118/parecer_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6137/parecer_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6139/parecer_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6140/parecer_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6154/parecer_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6155/parecer_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6172/parecer_no_062-2024_-_pl_1853.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6187/parecer_no_063-2024_-_pr_012.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6188/parecer_no_064-2024_-_pl_1854.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6201/parecer_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6212/parecer_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6213/parecer_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6214/parecer_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6260/parecer_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6261/parecer_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6262/parecer_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6263/parecer_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6281/parecer_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6282/parecer_comissao_geral_074-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6283/parecer_comissao_geral_075-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6284/parecer_comissao_geral_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6285/parecer_comissao_geral_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6286/parecer_comissao_geral_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6287/parecer_comissao_geral_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6288/parecer_comissao_geral_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6289/parecer_comissao_geral_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6290/parecer_comissao_geral_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6291/parecer_comissao_geral_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6292/parecer_comissao_geral_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6293/parecer_comissao_geral_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6294/parecer_comissao_geral_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_comissao_geral_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6308/parecer_comissao_geral_088-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6320/parecer_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6321/parecer_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6322/parecer_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6323/parecer_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6324/parecer_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6331/parecer_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6332/parecer_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6333/parecer_no_098-20241.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6334/parecer_no_099-20241.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6338/parecer_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6339/parecer_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5863/projeto_de_lei_no_1822-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5864/pl_no_1823.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5866/projeto_de_lei_1824-2024_2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5867/projeto_de_lei_1825-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5884/pl_1826.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5909/projeto_de_lei_1827-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5926/projeto_de_lei_1828-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5943/projeto_de_lei_1829-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5944/projeto_de_lei_1830-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5968/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5969/ccf_000103.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5971/projeto_de_lei_no_1833-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5970/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5974/porjeto_de_lei_no_1835-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5980/projeto_de_lei_no_1836-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6046/projeto_de_lei_1837-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6048/projeto_de_lei_1838-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6047/projeto_de_lei_1839-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6045/projeto_de_lei_1840-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6059/projeto_de_lei_no_1841-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6070/projeto_de_lei_1842-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6071/projeto_de_lei_1843-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6072/projeto_de_lei_1844-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6073/projeto_de_lei_no_1845-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6099/projeto_de_lei_no_1846-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6111/projeto_de_lei_no_1847-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6112/projeto_de_lei_no_1848-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6113/projeto_de_lei_no_1849-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6135/projeto_de_lei_no_1850_2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6136/projeto_de_lei_no_1851_2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6153/projeto_de_lei_no_1852-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6157/projeto_de_lei_no_1853-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6174/projeto_de_lei_no_1854-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_no_1855-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_no_1856-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_no_1857-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_no_1858-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_lei_no_1859-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_no_1860-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_no_1861-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6246/projeto_de_lei_no_1862-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6272/projeto_de_lei_no_1864-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6273/projeto_de_lei_no_1865-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6275/projeto_de_lei_no_1866-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6296/pl_1867-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6304/projeto_de_lei_no_1868-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6335/projeto_de_lei_no_1869-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5857/plc_no_226.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5868/projeto_de_lei_complementar_227-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5869/plc_228-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5870/plc_229-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5885/projeto_de_lei_complementar_230-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5886/plc_231.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5922/projeto_de_lei_232-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5949/projeto_de_lei_complementar_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5956/projeto_de_lei_complementar_234-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6049/projeto_de_lei_complementar_235-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6131/projeto_de_lei_complementar_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6152/projeto_de_lei_complementar_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6245/plc_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_complementar_no_239-2024_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6274/projeto_de_lei_complementar_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6279/projeto_de_lei_complementar_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6303/ptrojeto_de_lei_complementar_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_complementar_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6337/projeto_de_lei_complementar_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5842/projeto_de_ll_001-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5880/projeto_de_lei_legislattivo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5902/plleg_004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5911/projeto_de_lei_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5951/pll_006-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6035/projeto_de_lei_legislativo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6095/projeto_de_lei_legislativo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6114/img20240620_11350493.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6226/projeto_de_lei_legislativo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_legisaltivo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6242/projeto_de_lei_legislativo_no_013-2024_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6244/projeto_de_lei_legislativo_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5875/impacto_financeiro__pllc_001-2024_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5883/projeto_de_lei_legislativo_complementar_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5946/pr_005-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5948/pr_006-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5988/projeto_de_resolucao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6010/projeto_de_resolucao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6090/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6124/projeto_de_resolucaoi_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6181/projeto_de_resolucao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6228/projeto_de_resolucao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5865/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5871/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5877/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5879/img20240205_17341891.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5901/requerimento_006-2024_2.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5910/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5958/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5977/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5978/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6005/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6042/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6044/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6051/requerimento_no015.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6056/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6068/requerimento_no017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6069/requerimento__no018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6079/requerimento_no019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6102/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6122/requerimento_no_024-2024_-_meu_lar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6123/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6134/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6144/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6151/requerimento_028-2024_2.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6159/requerimento_no_029-20241.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6162/requerimento_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6170/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6177/requerimento_032_junior.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6179/requerimento_033_junior_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6198/requerimento_no_035-20214.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6204/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6208/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6209/requerimento_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6210/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6211/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6230/requerimento_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6231/requerimentp_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6266/requerimento_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6277/requerimento_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6297/requerimento_no__047-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6336/veto_parcial_ao_prpjeto_de_lei_compllementar_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6222/termo_de_posse_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6223/termo_de_posse_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6084/ata_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6163/ata_no_003-2024_.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6340/ata_no_004-2024_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5931/ata_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5976/ata_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6025/ata_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6043/ata_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6085/ata_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6101/ata_no_009-2024_-_da_sessao_ordinaria_do_dia_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6125/ata_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6158/ata_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6197/ata_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6207/ata_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6216/ata_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6234/ata_no_017-2024_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6258/ata_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6271/ata_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6084/ata_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6163/ata_no_003-2024_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6340/ata_no_004-2024_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6251/contas_anuais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6115/emenda_modificativa_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6310/emenda_aditiva_no_005-2024_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6311/emenda_modificativa_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6312/emenda_modiciativa_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6313/emenda_modificativa_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6314/emenda_modificativa_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6315/emenda_modificativa_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6316/emenda_modificativa_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6317/emenda_de_redacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6326/emenda_modificativa_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6327/emenda_modificativa_no_014-2024_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6328/emenda_modificatiiva_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6329/emenda_modificativa_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5844/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5845/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5847/indicacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5851/indicacao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5852/indicacao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5858/indicacao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5859/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5860/indivcacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5861/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5872/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5874/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5878/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5893/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5894/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5895/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5896/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5898/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5900/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5903/indicacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5904/indicacao_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5905/indicacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5906/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5908/indicacao_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5923/indicacao_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5924/indicacao_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5925/indicacao_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5928/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5929/indicacao_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5930/indicacao_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5940/indicacao_035-2024..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5941/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5942/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5947/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5950/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5955/indicacao_040-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5963/indicacao_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5972/indicacao_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5973/indicacao_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5975/indicacao_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5979/indicacao_045-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6006/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6007/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6008/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6009/indicacao_049-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6029/indicacao_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6030/indicacao_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6031/indicacao_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6032/indicacao_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6033/indicacao_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6036/indicacao_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6038/indicacao_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6039/indicacao_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6050/indicacao_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6052/indicacao_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6053/indicacao_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6054/indicacao_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6057/indicacao_no063.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6058/indicacao_no064.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6061/indicacao_no065.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6074/indicacao_no066.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6075/indicacao_no067.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6076/indicacao_no068.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6077/indicacao_no069.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6078/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6080/indicacao_no071.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6086/indicacao_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6087/indicacao_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6088/indicacao_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6100/indicacao_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6103/indicacao_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6104/indicacao_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6105/indicacao_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6108/indicacao_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6109/indicacao_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6120/indicacao_no_084-2024-_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6126/indicacao_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6127/indicacao_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6128/indicacao_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6130/indicacao_no_089-2024_-_parquinho_guaruja.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6133/indicacao_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6143/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6145/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6147/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6160/indicacao_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6161/indicacao_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6164/indicacao_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6165/indicacao_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6168/indicacao_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6171/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6175/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6176/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6178/indicacao_ari_103.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6180/indicacao_ari_104.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6182/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6183/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6184/indicacao_ari_107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6191/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6193/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6194/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6195/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6199/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6200/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6203/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6206/indicando_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6219/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6227/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6233/indicacao_no_118-2024_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6238/indicacao_no_119-2024_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6243/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6250/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6252/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6253/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6254/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6255/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6259/indicacao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6300/indicacao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5862/mocao_de_reconhecimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5873/mocao_de_reconhecimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5897/mocao_de_reconhecimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5907/mocao_de_reconhecimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5945/mocao_de_aplauso_005-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5952/mocao_de_reconhecimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5953/mocao_de_parabenizacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5965/mocao_de_reconhecimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5987/mocao_de_parabenizacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6034/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6055/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6067/mocao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6089/mocao_de_aplausos_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6132/mocao_de_aplauso_015-2027.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6148/mocao_de_reconhecimenbto_016-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6149/mocao_de_aplauso_017-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6150/mocao_de_reconhecimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6166/mocao_de_parabenizacao_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6167/mocao_de_aplausos_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6186/mocao_de_parabenizacao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6202/mocao_de_pesar_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6205/mocao_de_parabenizacao_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6217/mocao__de_parabenizacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6218/mocao__de_parabenizacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6220/mocao_de_reconhecimento_026-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6221/mocao__de_reconhecimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6224/mocao__de_reconhecimento_028-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6225/mocao__de_aplauso_029-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6257/mocao_de_parabenizacao_030-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6264/mocao_de_aplausos_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6268/mocao_de_aplausos_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6278/mocao_de_parabenizacao_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6298/mocao_de_reconhecimento_034-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6299/mocao_de_parabenizacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6302/mocao_de_parabenizacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6305/mocao_de_reconhecimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6306/mocao_de_parabenizacao_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5887/parecer_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5888/parecer_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5889/parecer_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5890/parecer_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5891/parecer_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5892/parecer_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5899/parecer_007-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5912/parecer_008-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5913/parecer_009-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5914/parecer_010-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5915/parecer_011-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5916/parecer_012-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5919/parecer_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5920/parecer_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5921/parecer_015-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5938/parecer_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5939/parecer_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5959/parecer_019-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5961/parecer_021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5981/parecer_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5982/paercer_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5983/parecer_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5984/parecer_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5985/parecer_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5986/parecer_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6016/parecer_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6017/parecer_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6018/parecer_no_0302024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6019/parecer_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6020/parecer_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6021/parecer_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6022/parecer_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6023/parecer_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6024/parecer_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6027/parecer_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6028/parecer_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6040/parecer_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6041/parecer_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6062/parecer_no042.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6063/parecer_no043.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6064/parecer_no044.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6065/parecer_no045.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6066/parecer_no046.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6097/parecerno_050-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6098/parecer_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6116/parecer_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6117/parecer_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6118/parecer_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6137/parecer_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6139/parecer_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6140/parecer_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6154/parecer_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6155/parecer_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6172/parecer_no_062-2024_-_pl_1853.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6187/parecer_no_063-2024_-_pr_012.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6188/parecer_no_064-2024_-_pl_1854.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6201/parecer_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6212/parecer_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6213/parecer_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6214/parecer_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6260/parecer_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6261/parecer_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6262/parecer_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6263/parecer_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6281/parecer_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6282/parecer_comissao_geral_074-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6283/parecer_comissao_geral_075-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6284/parecer_comissao_geral_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6285/parecer_comissao_geral_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6286/parecer_comissao_geral_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6287/parecer_comissao_geral_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6288/parecer_comissao_geral_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6289/parecer_comissao_geral_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6290/parecer_comissao_geral_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6291/parecer_comissao_geral_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6292/parecer_comissao_geral_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6293/parecer_comissao_geral_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6294/parecer_comissao_geral_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6307/parecer_comissao_geral_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6308/parecer_comissao_geral_088-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6318/parecer_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6319/parecer_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6320/parecer_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6321/parecer_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6322/parecer_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6323/parecer_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6324/parecer_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6331/parecer_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6332/parecer_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6333/parecer_no_098-20241.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6334/parecer_no_099-20241.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6338/parecer_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6339/parecer_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5863/projeto_de_lei_no_1822-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5864/pl_no_1823.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5866/projeto_de_lei_1824-2024_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5867/projeto_de_lei_1825-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5884/pl_1826.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5909/projeto_de_lei_1827-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5926/projeto_de_lei_1828-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5943/projeto_de_lei_1829-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5944/projeto_de_lei_1830-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5968/ccf_000102.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5969/ccf_000103.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5971/projeto_de_lei_no_1833-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5970/ccf_000104.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5974/porjeto_de_lei_no_1835-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5980/projeto_de_lei_no_1836-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6046/projeto_de_lei_1837-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6048/projeto_de_lei_1838-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6047/projeto_de_lei_1839-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6045/projeto_de_lei_1840-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6059/projeto_de_lei_no_1841-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6070/projeto_de_lei_1842-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6071/projeto_de_lei_1843-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6072/projeto_de_lei_1844-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6073/projeto_de_lei_no_1845-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6099/projeto_de_lei_no_1846-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6111/projeto_de_lei_no_1847-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6112/projeto_de_lei_no_1848-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6113/projeto_de_lei_no_1849-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6135/projeto_de_lei_no_1850_2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6136/projeto_de_lei_no_1851_2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6153/projeto_de_lei_no_1852-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6157/projeto_de_lei_no_1853-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6174/projeto_de_lei_no_1854-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6190/projeto_de_lei_no_1855-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6189/projeto_de_lei_no_1856-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6192/projeto_de_lei_no_1857-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6196/projeto_de_lei_no_1858-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6235/projeto_de_lei_no_1859-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6236/projeto_de_lei_no_1860-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6237/projeto_de_lei_no_1861-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6246/projeto_de_lei_no_1862-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6272/projeto_de_lei_no_1864-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6273/projeto_de_lei_no_1865-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6275/projeto_de_lei_no_1866-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6296/pl_1867-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6304/projeto_de_lei_no_1868-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6335/projeto_de_lei_no_1869-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5857/plc_no_226.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5868/projeto_de_lei_complementar_227-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5869/plc_228-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5870/plc_229-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5885/projeto_de_lei_complementar_230-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5886/plc_231.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5922/projeto_de_lei_232-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5949/projeto_de_lei_complementar_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5956/projeto_de_lei_complementar_234-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6049/projeto_de_lei_complementar_235-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6131/projeto_de_lei_complementar_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6152/projeto_de_lei_complementar_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6245/plc_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6249/projeto_de_lei_complementar_no_239-2024_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6274/projeto_de_lei_complementar_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6279/projeto_de_lei_complementar_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6303/ptrojeto_de_lei_complementar_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6325/projeto_de_lei_complementar_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6337/projeto_de_lei_complementar_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5842/projeto_de_ll_001-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5880/projeto_de_lei_legislattivo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5902/plleg_004.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5911/projeto_de_lei_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5951/pll_006-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6035/projeto_de_lei_legislativo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6095/projeto_de_lei_legislativo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6114/img20240620_11350493.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6226/projeto_de_lei_legislativo_011-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6241/projeto_de_lei_legisaltivo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6242/projeto_de_lei_legislativo_no_013-2024_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6244/projeto_de_lei_legislativo_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5875/impacto_financeiro__pllc_001-2024_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5883/projeto_de_lei_legislativo_complementar_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5946/pr_005-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5948/pr_006-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5988/projeto_de_resolucao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6010/projeto_de_resolucao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6090/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6124/projeto_de_resolucaoi_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6181/projeto_de_resolucao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6228/projeto_de_resolucao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5865/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5871/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5877/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5879/img20240205_17341891.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5901/requerimento_006-2024_2.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5910/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5958/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5977/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/5978/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6005/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6042/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6044/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6051/requerimento_no015.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6056/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6068/requerimento_no017.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6069/requerimento__no018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6079/requerimento_no019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6102/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6122/requerimento_no_024-2024_-_meu_lar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6123/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6134/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6144/requerimento_027-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6151/requerimento_028-2024_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6159/requerimento_no_029-20241.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6162/requerimento_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6170/requerimento_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6177/requerimento_032_junior.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6179/requerimento_033_junior_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6198/requerimento_no_035-20214.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6204/requerimento_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6208/requerimento_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6209/requerimento_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6210/requerimento_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6211/requerimento_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6230/requerimento_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6231/requerimentp_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6266/requerimento_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6277/requerimento_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6297/requerimento_no__047-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6336/veto_parcial_ao_prpjeto_de_lei_compllementar_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6222/termo_de_posse_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2024/6223/termo_de_posse_no_102-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H469"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6009,11648 +6009,11648 @@
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
+        <v>92</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F26" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E27" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F27" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E29" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E32" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="F32" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="E33" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="F33" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="F34" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>124</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H35" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="F36" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" t="s">
+        <v>117</v>
+      </c>
+      <c r="E37" t="s">
+        <v>118</v>
+      </c>
+      <c r="F37" t="s">
+        <v>124</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H37" t="s">
         <v>131</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38" t="s">
+        <v>118</v>
+      </c>
+      <c r="F38" t="s">
+        <v>124</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H38" t="s">
         <v>134</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" t="s">
+        <v>118</v>
+      </c>
+      <c r="F39" t="s">
+        <v>124</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B39" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="F40" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H40" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D41" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" t="s">
+        <v>118</v>
+      </c>
+      <c r="F41" t="s">
+        <v>124</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E42" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42" t="s">
+        <v>124</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H42" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
+        <v>118</v>
+      </c>
+      <c r="F43" t="s">
+        <v>124</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H43" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="D45" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E45" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" t="s">
+        <v>124</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H45" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D46" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E46" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="F46" t="s">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="H46" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E47" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="H47" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D48" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E48" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="F48" t="s">
-        <v>173</v>
+        <v>124</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="H48" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E49" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F49" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="H49" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E50" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F50" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="H50" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E51" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F51" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>14</v>
+        <v>171</v>
       </c>
       <c r="H51" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E52" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F52" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="H52" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E53" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F53" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="H53" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E54" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F54" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="H54" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E55" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F55" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="H55" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E56" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F56" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="H56" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D57" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E57" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F57" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="H57" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D58" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E58" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F58" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="H58" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E59" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F59" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="H59" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="D60" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E60" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F60" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>213</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="D61" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E61" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F61" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="H61" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E62" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F62" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="H62" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>224</v>
+        <v>69</v>
       </c>
       <c r="D63" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E63" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F63" t="s">
-        <v>225</v>
+        <v>162</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="H63" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="D64" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F64" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="H64" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="D65" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E65" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="D66" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E66" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F66" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="H66" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="D67" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E67" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F67" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="H67" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="D68" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E68" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F68" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="H68" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E69" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F69" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="H69" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D70" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E70" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F70" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>14</v>
+        <v>237</v>
       </c>
       <c r="H70" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D71" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E71" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F71" t="s">
-        <v>173</v>
+        <v>204</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>14</v>
+        <v>241</v>
       </c>
       <c r="H71" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D72" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E72" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F72" t="s">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>14</v>
+        <v>246</v>
       </c>
       <c r="H72" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="D73" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E73" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F73" t="s">
-        <v>263</v>
+        <v>186</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="H73" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D74" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E74" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F74" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="H74" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D75" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E75" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F75" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="H75" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="D76" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E76" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F76" t="s">
-        <v>268</v>
+        <v>162</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="H76" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D77" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E77" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F77" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H77" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="D78" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E78" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F78" t="s">
-        <v>285</v>
+        <v>162</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H78" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D79" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E79" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F79" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="D80" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E80" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F80" t="s">
-        <v>150</v>
+        <v>193</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>294</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="D81" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E81" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F81" t="s">
-        <v>298</v>
+        <v>119</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="D82" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E82" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F82" t="s">
-        <v>162</v>
+        <v>283</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="H82" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="D83" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E83" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F83" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="H83" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="D84" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E84" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F84" t="s">
-        <v>142</v>
+        <v>288</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="H84" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="D85" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E85" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F85" t="s">
-        <v>162</v>
+        <v>288</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="H85" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="D86" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E86" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F86" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="H86" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="D87" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E87" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F87" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="H87" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="D88" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E88" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F88" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="H88" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="D89" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E89" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F89" t="s">
-        <v>268</v>
+        <v>170</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="H89" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="D90" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E90" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F90" t="s">
-        <v>142</v>
+        <v>318</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="H90" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="D91" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E91" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F91" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="H91" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="D92" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E92" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F92" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="H92" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="D93" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E93" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F93" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="H93" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D94" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E94" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F94" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>14</v>
+        <v>335</v>
       </c>
       <c r="H94" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="D95" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E95" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F95" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="H95" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="D96" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E96" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F96" t="s">
-        <v>173</v>
+        <v>343</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="H96" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="D97" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E97" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F97" t="s">
-        <v>173</v>
+        <v>288</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="H97" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="D98" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E98" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F98" t="s">
-        <v>367</v>
+        <v>288</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="H98" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="D99" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E99" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F99" t="s">
-        <v>202</v>
+        <v>162</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="H99" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="D100" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E100" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F100" t="s">
-        <v>268</v>
+        <v>162</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="H100" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="D101" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E101" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F101" t="s">
-        <v>142</v>
+        <v>288</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="H101" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="D102" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E102" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F102" t="s">
-        <v>384</v>
+        <v>170</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="H102" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="D103" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E103" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F103" t="s">
-        <v>367</v>
+        <v>170</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>389</v>
+        <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>391</v>
+        <v>373</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
       <c r="D104" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E104" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F104" t="s">
-        <v>393</v>
+        <v>162</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>376</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="D105" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E105" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F105" t="s">
-        <v>393</v>
+        <v>193</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>398</v>
+        <v>379</v>
       </c>
       <c r="H105" t="s">
-        <v>399</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>400</v>
+        <v>381</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="D106" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E106" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F106" t="s">
-        <v>393</v>
+        <v>193</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>402</v>
+        <v>383</v>
       </c>
       <c r="H106" t="s">
-        <v>403</v>
+        <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="D107" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E107" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F107" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="H107" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D108" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E108" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F108" t="s">
+        <v>222</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H108" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="D109" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E109" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F109" t="s">
-        <v>99</v>
+        <v>288</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="H109" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="D110" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E110" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F110" t="s">
-        <v>418</v>
+        <v>162</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>419</v>
+        <v>400</v>
       </c>
       <c r="H110" t="s">
-        <v>420</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>421</v>
+        <v>402</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>422</v>
+        <v>403</v>
       </c>
       <c r="D111" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E111" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F111" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="H111" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="D112" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E112" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F112" t="s">
-        <v>428</v>
+        <v>387</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="H112" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="D113" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E113" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F113" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>14</v>
+        <v>414</v>
       </c>
       <c r="H113" t="s">
-        <v>434</v>
+        <v>415</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>435</v>
+        <v>416</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="D114" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E114" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F114" t="s">
-        <v>225</v>
+        <v>413</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="H114" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="D115" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E115" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F115" t="s">
-        <v>225</v>
+        <v>413</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>14</v>
+        <v>422</v>
       </c>
       <c r="H115" t="s">
-        <v>439</v>
+        <v>423</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="D116" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E116" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F116" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
       <c r="H116" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="D117" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E117" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F117" t="s">
-        <v>384</v>
+        <v>413</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="D118" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E118" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F118" t="s">
-        <v>451</v>
+        <v>119</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="D119" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E119" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F119" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="H119" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="D120" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E120" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F120" t="s">
-        <v>173</v>
+        <v>443</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="H120" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="D121" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E121" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F121" t="s">
-        <v>225</v>
+        <v>448</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="H121" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="D122" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E122" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F122" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>468</v>
+        <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="D123" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E123" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F123" t="s">
-        <v>472</v>
+        <v>245</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>474</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="D124" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E124" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F124" t="s">
-        <v>173</v>
+        <v>245</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>477</v>
+        <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="D125" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E125" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F125" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="H125" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="D126" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E126" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F126" t="s">
-        <v>451</v>
+        <v>404</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>14</v>
+        <v>467</v>
       </c>
       <c r="H126" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="D127" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E127" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F127" t="s">
-        <v>442</v>
+        <v>471</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="H127" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="D128" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E128" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F128" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="H128" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="D129" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E129" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F129" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="H129" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="D130" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E130" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F130" t="s">
-        <v>173</v>
+        <v>245</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="H130" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="D131" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E131" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F131" t="s">
-        <v>173</v>
+        <v>462</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="H131" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="D132" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E132" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F132" t="s">
-        <v>384</v>
+        <v>492</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>14</v>
+        <v>493</v>
       </c>
       <c r="H132" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="D133" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E133" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F133" t="s">
-        <v>442</v>
+        <v>193</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="H133" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="D134" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E134" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F134" t="s">
-        <v>442</v>
+        <v>471</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="H134" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="D135" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E135" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F135" t="s">
-        <v>520</v>
+        <v>471</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>521</v>
+        <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="D136" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E136" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F136" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="D137" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E137" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F137" t="s">
-        <v>472</v>
+        <v>512</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="H137" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="D138" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E138" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F138" t="s">
-        <v>472</v>
+        <v>204</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="H138" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
       <c r="D139" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E139" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F139" t="s">
-        <v>520</v>
+        <v>193</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="H139" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="D140" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E140" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F140" t="s">
-        <v>520</v>
+        <v>193</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="H140" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="D141" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E141" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F141" t="s">
-        <v>472</v>
+        <v>404</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>545</v>
+        <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>546</v>
+        <v>529</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>547</v>
+        <v>530</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="D142" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E142" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F142" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>549</v>
+        <v>532</v>
       </c>
       <c r="H142" t="s">
-        <v>550</v>
+        <v>533</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>551</v>
+        <v>534</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="D143" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E143" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F143" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>553</v>
+        <v>536</v>
       </c>
       <c r="H143" t="s">
-        <v>554</v>
+        <v>537</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>555</v>
+        <v>538</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>556</v>
+        <v>539</v>
       </c>
       <c r="D144" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E144" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F144" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="H144" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="D145" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E145" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F145" t="s">
-        <v>472</v>
+        <v>540</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="H145" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="D146" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E146" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F146" t="s">
-        <v>433</v>
+        <v>492</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="H146" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>567</v>
+        <v>551</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="D147" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E147" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F147" t="s">
-        <v>520</v>
+        <v>492</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>569</v>
+        <v>553</v>
       </c>
       <c r="H147" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>571</v>
+        <v>555</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>572</v>
+        <v>556</v>
       </c>
       <c r="D148" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E148" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F148" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="H148" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="D149" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E149" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F149" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="H149" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="D150" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E150" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F150" t="s">
-        <v>442</v>
+        <v>492</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="H150" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D151" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E151" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F151" t="s">
-        <v>442</v>
+        <v>492</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>585</v>
+        <v>569</v>
       </c>
       <c r="H151" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="D152" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E152" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F152" t="s">
-        <v>150</v>
+        <v>540</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="H152" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="D153" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E153" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F153" t="s">
-        <v>442</v>
+        <v>540</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="H153" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="D154" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E154" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F154" t="s">
-        <v>384</v>
+        <v>492</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>597</v>
+        <v>581</v>
       </c>
       <c r="H154" t="s">
-        <v>598</v>
+        <v>582</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>599</v>
+        <v>583</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
       <c r="D155" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E155" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F155" t="s">
-        <v>601</v>
+        <v>453</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="H155" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="D156" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E156" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F156" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="H156" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="D157" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E157" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F157" t="s">
-        <v>610</v>
+        <v>540</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="H157" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="D158" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E158" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F158" t="s">
-        <v>384</v>
+        <v>540</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="H158" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="D159" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E159" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F159" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="H159" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
       <c r="D160" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E160" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F160" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="H160" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="D161" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E161" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F161" t="s">
-        <v>520</v>
+        <v>170</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="H161" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="D162" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E162" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F162" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="H162" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>634</v>
+        <v>616</v>
       </c>
       <c r="D163" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E163" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F163" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>635</v>
+        <v>617</v>
       </c>
       <c r="H163" t="s">
-        <v>636</v>
+        <v>618</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>637</v>
+        <v>619</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>638</v>
+        <v>620</v>
       </c>
       <c r="D164" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E164" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F164" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
       <c r="H164" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>642</v>
+        <v>624</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
       <c r="D165" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E165" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F165" t="s">
-        <v>384</v>
+        <v>540</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="H165" t="s">
-        <v>645</v>
+        <v>627</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>629</v>
       </c>
       <c r="D166" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E166" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F166" t="s">
-        <v>173</v>
+        <v>630</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="H166" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>17</v>
+        <v>634</v>
       </c>
       <c r="D167" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E167" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F167" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="H167" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>654</v>
+        <v>637</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>21</v>
+        <v>638</v>
       </c>
       <c r="D168" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E168" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F168" t="s">
-        <v>142</v>
+        <v>540</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="H168" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>24</v>
+        <v>642</v>
       </c>
       <c r="D169" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E169" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F169" t="s">
-        <v>202</v>
+        <v>462</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>658</v>
+        <v>643</v>
       </c>
       <c r="H169" t="s">
-        <v>659</v>
+        <v>644</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>28</v>
+        <v>646</v>
       </c>
       <c r="D170" t="s">
+        <v>160</v>
+      </c>
+      <c r="E170" t="s">
+        <v>161</v>
+      </c>
+      <c r="F170" t="s">
+        <v>540</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="E170" t="s">
+      <c r="H170" t="s">
         <v>648</v>
-      </c>
-[...7 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>32</v>
+        <v>650</v>
       </c>
       <c r="D171" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E171" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F171" t="s">
-        <v>202</v>
+        <v>462</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>664</v>
+        <v>651</v>
       </c>
       <c r="H171" t="s">
-        <v>665</v>
+        <v>652</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>654</v>
       </c>
       <c r="D172" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E172" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F172" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="H172" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>658</v>
       </c>
       <c r="D173" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E173" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F173" t="s">
-        <v>154</v>
+        <v>659</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="H173" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>43</v>
+        <v>663</v>
       </c>
       <c r="D174" t="s">
-        <v>647</v>
+        <v>160</v>
       </c>
       <c r="E174" t="s">
-        <v>648</v>
+        <v>161</v>
       </c>
       <c r="F174" t="s">
-        <v>142</v>
+        <v>404</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="H174" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E175" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F175" t="s">
-        <v>676</v>
+        <v>193</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="H175" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D176" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E176" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F176" t="s">
-        <v>676</v>
+        <v>204</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="H176" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D177" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E177" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F177" t="s">
-        <v>384</v>
+        <v>162</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="H177" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D178" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E178" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F178" t="s">
-        <v>423</v>
+        <v>222</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="H178" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D179" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E179" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F179" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>14</v>
+        <v>681</v>
       </c>
       <c r="H179" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D180" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E180" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F180" t="s">
-        <v>691</v>
+        <v>222</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="H180" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D181" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E181" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F181" t="s">
-        <v>472</v>
+        <v>222</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="H181" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D182" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E182" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F182" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="H182" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D183" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E183" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F183" t="s">
-        <v>472</v>
+        <v>162</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="H183" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D184" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E184" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F184" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="H184" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D185" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E185" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F185" t="s">
-        <v>99</v>
+        <v>696</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="H185" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D186" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E186" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F186" t="s">
-        <v>711</v>
+        <v>404</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="H186" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="D187" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E187" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F187" t="s">
-        <v>676</v>
+        <v>443</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="H187" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="D188" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E188" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F188" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>718</v>
+        <v>14</v>
       </c>
       <c r="H188" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="D189" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E189" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F189" t="s">
-        <v>173</v>
+        <v>711</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="H189" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>224</v>
+        <v>69</v>
       </c>
       <c r="D190" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E190" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F190" t="s">
-        <v>367</v>
+        <v>492</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="H190" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="D191" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E191" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F191" t="s">
-        <v>384</v>
+        <v>204</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="H191" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="D192" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E192" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F192" t="s">
-        <v>730</v>
+        <v>492</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="H192" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="D193" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E193" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F193" t="s">
-        <v>601</v>
+        <v>724</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="H193" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="D194" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E194" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F194" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="H194" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="D195" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E195" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F195" t="s">
-        <v>184</v>
+        <v>731</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="H195" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="D196" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E196" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F196" t="s">
-        <v>367</v>
+        <v>696</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="H196" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D197" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E197" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F197" t="s">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="H197" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D198" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E198" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F198" t="s">
-        <v>749</v>
+        <v>193</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="H198" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D199" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E199" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F199" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="H199" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="D200" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E200" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F200" t="s">
-        <v>367</v>
+        <v>404</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="H200" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D201" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E201" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F201" t="s">
-        <v>184</v>
+        <v>750</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="H201" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D202" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E202" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F202" t="s">
-        <v>99</v>
+        <v>621</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="H202" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="D203" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E203" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F203" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="H203" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D204" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
       <c r="E204" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="F204" t="s">
-        <v>768</v>
+        <v>204</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>14</v>
+        <v>760</v>
       </c>
       <c r="H204" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D205" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E205" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F205" t="s">
-        <v>104</v>
+        <v>387</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="H205" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="D206" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E206" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F206" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="H206" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>21</v>
+        <v>276</v>
       </c>
       <c r="D207" t="s">
+        <v>667</v>
+      </c>
+      <c r="E207" t="s">
+        <v>668</v>
+      </c>
+      <c r="F207" t="s">
+        <v>769</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H207" t="s">
         <v>771</v>
-      </c>
-[...10 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>24</v>
+        <v>279</v>
       </c>
       <c r="D208" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E208" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F208" t="s">
-        <v>104</v>
+        <v>387</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="H208" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>28</v>
+        <v>282</v>
       </c>
       <c r="D209" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E209" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F209" t="s">
-        <v>104</v>
+        <v>387</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="H209" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>32</v>
+        <v>287</v>
       </c>
       <c r="D210" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E210" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F210" t="s">
-        <v>104</v>
+        <v>204</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="H210" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>36</v>
+        <v>292</v>
       </c>
       <c r="D211" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E211" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F211" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="H211" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="D212" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E212" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F212" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="H212" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="D213" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
       <c r="E213" t="s">
-        <v>772</v>
+        <v>668</v>
       </c>
       <c r="F213" t="s">
-        <v>104</v>
+        <v>788</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>797</v>
+        <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E214" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F214" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="H214" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D215" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E215" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F215" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="H215" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D216" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E216" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F216" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="H216" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D217" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E217" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F217" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="H217" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D218" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E218" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F218" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="H218" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D219" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E219" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F219" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="H219" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D220" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E220" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F220" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="H220" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D221" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E221" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F221" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="H221" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D222" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E222" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F222" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>14</v>
+        <v>817</v>
       </c>
       <c r="H222" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D223" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E223" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F223" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="H223" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D224" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E224" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F224" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>14</v>
+        <v>823</v>
       </c>
       <c r="H224" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D225" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E225" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F225" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="H225" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="D226" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E226" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F226" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="H226" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="D227" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E227" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F227" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="H227" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="D228" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E228" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F228" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="H228" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>224</v>
+        <v>69</v>
       </c>
       <c r="D229" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E229" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F229" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="H229" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="D230" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E230" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F230" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="H230" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="D231" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E231" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F231" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>849</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="D232" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E232" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F232" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="H232" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="D233" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E233" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F233" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>855</v>
+        <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>245</v>
+        <v>88</v>
       </c>
       <c r="D234" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E234" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F234" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="H234" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="D235" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E235" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F235" t="s">
-        <v>367</v>
+        <v>124</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>14</v>
+        <v>854</v>
       </c>
       <c r="H235" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D236" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E236" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F236" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="H236" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D237" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E237" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F237" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="H237" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D238" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E238" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F238" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="H238" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="D239" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E239" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F239" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="H239" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D240" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E240" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F240" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="H240" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D241" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E241" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F241" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="H241" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="D242" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E242" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F242" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="H242" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D243" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E243" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F243" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="H243" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="D244" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E244" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F244" t="s">
-        <v>104</v>
+        <v>387</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>887</v>
+        <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D245" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E245" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F245" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="H245" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="D246" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E246" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F246" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="H246" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="D247" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E247" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F247" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="H247" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="D248" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E248" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F248" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="H248" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="D249" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E249" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F249" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="H249" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="D250" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E250" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F250" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="H250" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="D251" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E251" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F251" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>14</v>
+        <v>901</v>
       </c>
       <c r="H251" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="D252" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E252" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F252" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>14</v>
+        <v>904</v>
       </c>
       <c r="H252" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="D253" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E253" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F253" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>14</v>
+        <v>907</v>
       </c>
       <c r="H253" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="D254" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E254" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F254" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="H254" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="D255" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E255" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F255" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="H255" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="D256" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E256" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F256" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="H256" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="D257" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E257" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F257" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="H257" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="D258" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E258" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F258" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="H258" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="D259" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E259" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F259" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="H259" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D260" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E260" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F260" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H260" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="D261" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E261" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F261" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>934</v>
+        <v>14</v>
       </c>
       <c r="H261" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="D262" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E262" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F262" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>937</v>
+        <v>14</v>
       </c>
       <c r="H262" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="D263" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E263" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F263" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>14</v>
+        <v>934</v>
       </c>
       <c r="H263" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="D264" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E264" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F264" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="H264" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="D265" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E265" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F265" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="H265" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="D266" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E266" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F266" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="H266" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="D267" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E267" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F267" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="H267" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="D268" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E268" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F268" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="H268" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="D269" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E269" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F269" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>957</v>
+        <v>14</v>
       </c>
       <c r="H269" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
       <c r="D270" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E270" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F270" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="H270" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="D271" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E271" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F271" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="H271" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>401</v>
+        <v>382</v>
       </c>
       <c r="D272" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E272" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F272" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>966</v>
+        <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
       <c r="D273" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E273" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F273" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="H273" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D274" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E274" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F274" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="H274" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="D275" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E275" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F275" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="H275" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>977</v>
+        <v>970</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="D276" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E276" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F276" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="H276" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>980</v>
+        <v>973</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>422</v>
+        <v>403</v>
       </c>
       <c r="D277" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E277" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F277" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="H277" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="D278" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E278" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F278" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
       <c r="H278" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="D279" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E279" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F279" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="H279" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>436</v>
+        <v>417</v>
       </c>
       <c r="D280" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E280" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F280" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="H280" t="s">
-        <v>991</v>
+        <v>984</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="D281" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E281" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F281" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
       <c r="H281" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="D282" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E282" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F282" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="H282" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="D283" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E283" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F283" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="H283" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="D284" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E284" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F284" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="H284" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="D285" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E285" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F285" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="H285" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="D286" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E286" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F286" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="H286" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="D287" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E287" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F287" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="H287" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="D288" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E288" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F288" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="H288" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1016</v>
+        <v>1009</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="D289" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E289" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F289" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="H289" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="D290" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E290" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F290" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1020</v>
+        <v>1013</v>
       </c>
       <c r="H290" t="s">
-        <v>1021</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="D291" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E291" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F291" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1023</v>
+        <v>1016</v>
       </c>
       <c r="H291" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="D292" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E292" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F292" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="H292" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="D293" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E293" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F293" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="H293" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="D294" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E294" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F294" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="H294" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="D295" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E295" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F295" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="H295" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="D296" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E296" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F296" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="H296" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="D297" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E297" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F297" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="H297" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="D298" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E298" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F298" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="H298" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="D299" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E299" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F299" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="H299" t="s">
-        <v>1048</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1049</v>
+        <v>1042</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="D300" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E300" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F300" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1050</v>
+        <v>1043</v>
       </c>
       <c r="H300" t="s">
-        <v>1051</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1052</v>
+        <v>1045</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="D301" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E301" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F301" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="H301" t="s">
-        <v>1054</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="D302" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E302" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F302" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="H302" t="s">
-        <v>1057</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="D303" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E303" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F303" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1059</v>
+        <v>1052</v>
       </c>
       <c r="H303" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1061</v>
+        <v>1054</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="D304" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E304" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F304" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="H304" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1064</v>
+        <v>1057</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
       <c r="D305" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="E305" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F305" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1065</v>
+        <v>1058</v>
       </c>
       <c r="H305" t="s">
-        <v>1066</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>10</v>
+        <v>524</v>
       </c>
       <c r="D306" t="s">
-        <v>1068</v>
+        <v>791</v>
       </c>
       <c r="E306" t="s">
-        <v>1069</v>
+        <v>792</v>
       </c>
       <c r="F306" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>14</v>
+        <v>1061</v>
       </c>
       <c r="H306" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1072</v>
+        <v>528</v>
       </c>
       <c r="D307" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E307" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F307" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="H307" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1079</v>
+        <v>531</v>
       </c>
       <c r="D308" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E308" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F308" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1080</v>
+        <v>1067</v>
       </c>
       <c r="H308" t="s">
-        <v>1081</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1082</v>
+        <v>1069</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1083</v>
+        <v>535</v>
       </c>
       <c r="D309" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E309" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F309" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
       <c r="H309" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1087</v>
+        <v>539</v>
       </c>
       <c r="D310" t="s">
+        <v>791</v>
+      </c>
+      <c r="E310" t="s">
+        <v>792</v>
+      </c>
+      <c r="F310" t="s">
+        <v>124</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="E310" t="s">
+      <c r="H310" t="s">
         <v>1074</v>
-      </c>
-[...7 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1090</v>
+        <v>1075</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1091</v>
+        <v>544</v>
       </c>
       <c r="D311" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E311" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F311" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1092</v>
+        <v>1076</v>
       </c>
       <c r="H311" t="s">
-        <v>1093</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1094</v>
+        <v>1078</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1095</v>
+        <v>548</v>
       </c>
       <c r="D312" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E312" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F312" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1096</v>
+        <v>1079</v>
       </c>
       <c r="H312" t="s">
-        <v>1097</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1098</v>
+        <v>1081</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1099</v>
+        <v>552</v>
       </c>
       <c r="D313" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E313" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F313" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1100</v>
+        <v>1082</v>
       </c>
       <c r="H313" t="s">
-        <v>1101</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1103</v>
+        <v>556</v>
       </c>
       <c r="D314" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="E314" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F314" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1104</v>
+        <v>1085</v>
       </c>
       <c r="H314" t="s">
-        <v>1105</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1106</v>
+        <v>1087</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1107</v>
+        <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="E315" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="F315" t="s">
-        <v>1075</v>
+        <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1108</v>
+        <v>14</v>
       </c>
       <c r="H315" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1110</v>
+        <v>1091</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="D316" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E316" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F316" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1112</v>
+        <v>1096</v>
       </c>
       <c r="H316" t="s">
-        <v>1113</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1114</v>
+        <v>1098</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="D317" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E317" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F317" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1116</v>
+        <v>1100</v>
       </c>
       <c r="H317" t="s">
-        <v>1117</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1118</v>
+        <v>1102</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="D318" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E318" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F318" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="H318" t="s">
-        <v>1121</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1122</v>
+        <v>1106</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1123</v>
+        <v>1107</v>
       </c>
       <c r="D319" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E319" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F319" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1124</v>
+        <v>1108</v>
       </c>
       <c r="H319" t="s">
-        <v>1125</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1126</v>
+        <v>1110</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1127</v>
+        <v>1111</v>
       </c>
       <c r="D320" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E320" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F320" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1128</v>
+        <v>1112</v>
       </c>
       <c r="H320" t="s">
-        <v>1129</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1130</v>
+        <v>1114</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1131</v>
+        <v>1115</v>
       </c>
       <c r="D321" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E321" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F321" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1132</v>
+        <v>1116</v>
       </c>
       <c r="H321" t="s">
-        <v>1133</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1134</v>
+        <v>1118</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1135</v>
+        <v>1119</v>
       </c>
       <c r="D322" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E322" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F322" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1136</v>
+        <v>1120</v>
       </c>
       <c r="H322" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1138</v>
+        <v>1122</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1139</v>
+        <v>1123</v>
       </c>
       <c r="D323" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E323" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F323" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1140</v>
+        <v>1124</v>
       </c>
       <c r="H323" t="s">
-        <v>1141</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1142</v>
+        <v>1126</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1143</v>
+        <v>1127</v>
       </c>
       <c r="D324" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E324" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F324" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1144</v>
+        <v>1128</v>
       </c>
       <c r="H324" t="s">
-        <v>1145</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1146</v>
+        <v>1130</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1147</v>
+        <v>1131</v>
       </c>
       <c r="D325" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E325" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F325" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1148</v>
+        <v>1132</v>
       </c>
       <c r="H325" t="s">
-        <v>1149</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1150</v>
+        <v>1134</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1151</v>
+        <v>1135</v>
       </c>
       <c r="D326" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E326" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F326" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1152</v>
+        <v>1136</v>
       </c>
       <c r="H326" t="s">
-        <v>1153</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1154</v>
+        <v>1138</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1155</v>
+        <v>1139</v>
       </c>
       <c r="D327" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E327" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F327" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1156</v>
+        <v>1140</v>
       </c>
       <c r="H327" t="s">
-        <v>1157</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1158</v>
+        <v>1142</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1159</v>
+        <v>1143</v>
       </c>
       <c r="D328" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E328" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F328" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1160</v>
+        <v>1144</v>
       </c>
       <c r="H328" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1162</v>
+        <v>1146</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1163</v>
+        <v>1147</v>
       </c>
       <c r="D329" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E329" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F329" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1164</v>
+        <v>1148</v>
       </c>
       <c r="H329" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1166</v>
+        <v>1150</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1167</v>
+        <v>1151</v>
       </c>
       <c r="D330" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E330" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F330" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1168</v>
+        <v>1152</v>
       </c>
       <c r="H330" t="s">
-        <v>1169</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1170</v>
+        <v>1154</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1171</v>
+        <v>1155</v>
       </c>
       <c r="D331" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E331" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F331" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1172</v>
+        <v>1156</v>
       </c>
       <c r="H331" t="s">
-        <v>1173</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1174</v>
+        <v>1158</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1175</v>
+        <v>1159</v>
       </c>
       <c r="D332" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E332" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F332" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="H332" t="s">
-        <v>1177</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1178</v>
+        <v>1162</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1179</v>
+        <v>1163</v>
       </c>
       <c r="D333" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E333" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F333" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1180</v>
+        <v>1164</v>
       </c>
       <c r="H333" t="s">
-        <v>1181</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1182</v>
+        <v>1166</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1183</v>
+        <v>1167</v>
       </c>
       <c r="D334" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E334" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F334" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="H334" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1186</v>
+        <v>1170</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1187</v>
+        <v>1171</v>
       </c>
       <c r="D335" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E335" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F335" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1188</v>
+        <v>1172</v>
       </c>
       <c r="H335" t="s">
-        <v>1189</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1190</v>
+        <v>1174</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1191</v>
+        <v>1175</v>
       </c>
       <c r="D336" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E336" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F336" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1192</v>
+        <v>1176</v>
       </c>
       <c r="H336" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1194</v>
+        <v>1178</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1195</v>
+        <v>1179</v>
       </c>
       <c r="D337" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E337" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F337" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1196</v>
+        <v>1180</v>
       </c>
       <c r="H337" t="s">
-        <v>1197</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
       <c r="D338" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E338" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F338" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="H338" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="D339" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E339" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F339" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="H339" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1207</v>
+        <v>1191</v>
       </c>
       <c r="D340" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E340" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F340" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1208</v>
+        <v>1192</v>
       </c>
       <c r="H340" t="s">
-        <v>1209</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1210</v>
+        <v>1194</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1211</v>
+        <v>1195</v>
       </c>
       <c r="D341" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E341" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F341" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1212</v>
+        <v>1196</v>
       </c>
       <c r="H341" t="s">
-        <v>1213</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1214</v>
+        <v>1198</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1215</v>
+        <v>1199</v>
       </c>
       <c r="D342" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E342" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F342" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1216</v>
+        <v>1200</v>
       </c>
       <c r="H342" t="s">
-        <v>1217</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1218</v>
+        <v>1202</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
       <c r="D343" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E343" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F343" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1220</v>
+        <v>1204</v>
       </c>
       <c r="H343" t="s">
-        <v>1221</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1222</v>
+        <v>1206</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1223</v>
+        <v>1207</v>
       </c>
       <c r="D344" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E344" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F344" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1224</v>
+        <v>1208</v>
       </c>
       <c r="H344" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1227</v>
+        <v>1211</v>
       </c>
       <c r="D345" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E345" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F345" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1228</v>
+        <v>1212</v>
       </c>
       <c r="H345" t="s">
-        <v>1229</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1230</v>
+        <v>1214</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1231</v>
+        <v>1215</v>
       </c>
       <c r="D346" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E346" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F346" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1232</v>
+        <v>1216</v>
       </c>
       <c r="H346" t="s">
-        <v>1233</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1234</v>
+        <v>1218</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1235</v>
+        <v>1219</v>
       </c>
       <c r="D347" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E347" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F347" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1236</v>
+        <v>1220</v>
       </c>
       <c r="H347" t="s">
-        <v>1237</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1238</v>
+        <v>1222</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1239</v>
+        <v>1223</v>
       </c>
       <c r="D348" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E348" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F348" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1240</v>
+        <v>1224</v>
       </c>
       <c r="H348" t="s">
-        <v>1241</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1242</v>
+        <v>1226</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1243</v>
+        <v>1227</v>
       </c>
       <c r="D349" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E349" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F349" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1244</v>
+        <v>1228</v>
       </c>
       <c r="H349" t="s">
-        <v>1245</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1246</v>
+        <v>1230</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1247</v>
+        <v>1231</v>
       </c>
       <c r="D350" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E350" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F350" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1248</v>
+        <v>1232</v>
       </c>
       <c r="H350" t="s">
-        <v>1249</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1250</v>
+        <v>1234</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1251</v>
+        <v>1235</v>
       </c>
       <c r="D351" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E351" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F351" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1252</v>
+        <v>1236</v>
       </c>
       <c r="H351" t="s">
-        <v>1253</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1254</v>
+        <v>1238</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1255</v>
+        <v>1239</v>
       </c>
       <c r="D352" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E352" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F352" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1256</v>
+        <v>1240</v>
       </c>
       <c r="H352" t="s">
-        <v>1257</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1258</v>
+        <v>1242</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1259</v>
+        <v>1243</v>
       </c>
       <c r="D353" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="E353" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="F353" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1260</v>
+        <v>1244</v>
       </c>
       <c r="H353" t="s">
-        <v>1261</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1262</v>
+        <v>1246</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1263</v>
+        <v>1247</v>
       </c>
       <c r="D354" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E354" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F354" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1266</v>
+        <v>1248</v>
       </c>
       <c r="H354" t="s">
-        <v>1267</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1268</v>
+        <v>1250</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1269</v>
+        <v>1251</v>
       </c>
       <c r="D355" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E355" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F355" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1270</v>
+        <v>1252</v>
       </c>
       <c r="H355" t="s">
-        <v>1271</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1272</v>
+        <v>1254</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1273</v>
+        <v>1255</v>
       </c>
       <c r="D356" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E356" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F356" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1274</v>
+        <v>1256</v>
       </c>
       <c r="H356" t="s">
-        <v>1275</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1276</v>
+        <v>1258</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1277</v>
+        <v>1259</v>
       </c>
       <c r="D357" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E357" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F357" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1278</v>
+        <v>1260</v>
       </c>
       <c r="H357" t="s">
-        <v>1279</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1280</v>
+        <v>1262</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1281</v>
+        <v>1263</v>
       </c>
       <c r="D358" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G358" s="1" t="s">
         <v>1264</v>
       </c>
-      <c r="E358" t="s">
+      <c r="H358" t="s">
         <v>1265</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1284</v>
+        <v>1266</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1285</v>
+        <v>1267</v>
       </c>
       <c r="D359" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E359" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F359" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1286</v>
+        <v>1268</v>
       </c>
       <c r="H359" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1288</v>
+        <v>1270</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1289</v>
+        <v>1271</v>
       </c>
       <c r="D360" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E360" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F360" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1290</v>
+        <v>1272</v>
       </c>
       <c r="H360" t="s">
-        <v>1291</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1292</v>
+        <v>1274</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1293</v>
+        <v>1275</v>
       </c>
       <c r="D361" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E361" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F361" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1294</v>
+        <v>1276</v>
       </c>
       <c r="H361" t="s">
-        <v>1295</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1296</v>
+        <v>1278</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1297</v>
+        <v>1279</v>
       </c>
       <c r="D362" t="s">
-        <v>1264</v>
+        <v>1093</v>
       </c>
       <c r="E362" t="s">
-        <v>1265</v>
+        <v>1094</v>
       </c>
       <c r="F362" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1298</v>
+        <v>1280</v>
       </c>
       <c r="H362" t="s">
-        <v>1299</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1300</v>
+        <v>1282</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1301</v>
+        <v>1283</v>
       </c>
       <c r="D363" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E363" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F363" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1302</v>
+        <v>1286</v>
       </c>
       <c r="H363" t="s">
-        <v>1303</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1304</v>
+        <v>1288</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1305</v>
+        <v>1289</v>
       </c>
       <c r="D364" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E364" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F364" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1306</v>
+        <v>1290</v>
       </c>
       <c r="H364" t="s">
-        <v>1307</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1308</v>
+        <v>1292</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1309</v>
+        <v>1293</v>
       </c>
       <c r="D365" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E365" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F365" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1310</v>
+        <v>1294</v>
       </c>
       <c r="H365" t="s">
-        <v>1311</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1312</v>
+        <v>1296</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1313</v>
+        <v>1297</v>
       </c>
       <c r="D366" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E366" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F366" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1314</v>
+        <v>1298</v>
       </c>
       <c r="H366" t="s">
-        <v>1315</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1316</v>
+        <v>1300</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1317</v>
+        <v>1301</v>
       </c>
       <c r="D367" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E367" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F367" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1318</v>
+        <v>1302</v>
       </c>
       <c r="H367" t="s">
-        <v>1319</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1320</v>
+        <v>1304</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1321</v>
+        <v>1305</v>
       </c>
       <c r="D368" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E368" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F368" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1322</v>
+        <v>1306</v>
       </c>
       <c r="H368" t="s">
-        <v>1323</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1324</v>
+        <v>1308</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1325</v>
+        <v>1309</v>
       </c>
       <c r="D369" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E369" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F369" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1326</v>
+        <v>1310</v>
       </c>
       <c r="H369" t="s">
-        <v>1327</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1328</v>
+        <v>1312</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1329</v>
+        <v>1313</v>
       </c>
       <c r="D370" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E370" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F370" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1330</v>
+        <v>1314</v>
       </c>
       <c r="H370" t="s">
-        <v>1331</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1332</v>
+        <v>1316</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1333</v>
+        <v>1317</v>
       </c>
       <c r="D371" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E371" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F371" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1334</v>
+        <v>1318</v>
       </c>
       <c r="H371" t="s">
-        <v>1335</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1336</v>
+        <v>1320</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1337</v>
+        <v>1321</v>
       </c>
       <c r="D372" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="E372" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="F372" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1338</v>
+        <v>1322</v>
       </c>
       <c r="H372" t="s">
-        <v>1339</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1340</v>
+        <v>1324</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>10</v>
+        <v>1325</v>
       </c>
       <c r="D373" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E373" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F373" t="s">
-        <v>384</v>
+        <v>1095</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1343</v>
+        <v>1326</v>
       </c>
       <c r="H373" t="s">
-        <v>1344</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1345</v>
+        <v>1328</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>17</v>
+        <v>1329</v>
       </c>
       <c r="D374" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E374" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F374" t="s">
-        <v>13</v>
+        <v>1095</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1346</v>
+        <v>1330</v>
       </c>
       <c r="H374" t="s">
-        <v>1347</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>21</v>
+        <v>1333</v>
       </c>
       <c r="D375" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E375" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F375" t="s">
-        <v>13</v>
+        <v>1095</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>14</v>
+        <v>1334</v>
       </c>
       <c r="H375" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1350</v>
+        <v>1336</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>24</v>
+        <v>1337</v>
       </c>
       <c r="D376" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E376" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F376" t="s">
-        <v>184</v>
+        <v>1095</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1351</v>
+        <v>1338</v>
       </c>
       <c r="H376" t="s">
-        <v>1352</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1353</v>
+        <v>1340</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>28</v>
+        <v>1341</v>
       </c>
       <c r="D377" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E377" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1342</v>
       </c>
-      <c r="F377" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H377" t="s">
-        <v>1355</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1356</v>
+        <v>1344</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>32</v>
+        <v>1345</v>
       </c>
       <c r="D378" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E378" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F378" t="s">
-        <v>367</v>
+        <v>1095</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1357</v>
+        <v>1346</v>
       </c>
       <c r="H378" t="s">
-        <v>1358</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1359</v>
+        <v>1348</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>36</v>
+        <v>1349</v>
       </c>
       <c r="D379" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E379" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F379" t="s">
-        <v>367</v>
+        <v>1095</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>14</v>
+        <v>1350</v>
       </c>
       <c r="H379" t="s">
-        <v>1360</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1361</v>
+        <v>1352</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>39</v>
+        <v>1353</v>
       </c>
       <c r="D380" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E380" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F380" t="s">
-        <v>768</v>
+        <v>1095</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1362</v>
+        <v>1354</v>
       </c>
       <c r="H380" t="s">
-        <v>1363</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>43</v>
+        <v>1357</v>
       </c>
       <c r="D381" t="s">
-        <v>1341</v>
+        <v>1284</v>
       </c>
       <c r="E381" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="F381" t="s">
-        <v>1365</v>
+        <v>1095</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1366</v>
+        <v>1358</v>
       </c>
       <c r="H381" t="s">
-        <v>1367</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1368</v>
+        <v>1360</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D382" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
       <c r="E382" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="F382" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="H382" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D383" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
       <c r="E383" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="F383" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
       <c r="H383" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1374</v>
+        <v>1368</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D384" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
       <c r="E384" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="F384" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1375</v>
+        <v>14</v>
       </c>
       <c r="H384" t="s">
-        <v>1376</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D385" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
       <c r="E385" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="F385" t="s">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="H385" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D386" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
       <c r="E386" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
       <c r="F386" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="H386" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D387" t="s">
-        <v>1384</v>
+        <v>1361</v>
       </c>
       <c r="E387" t="s">
-        <v>1385</v>
+        <v>1362</v>
       </c>
       <c r="F387" t="s">
-        <v>13</v>
+        <v>387</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1386</v>
+        <v>1377</v>
       </c>
       <c r="H387" t="s">
-        <v>1387</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1388</v>
+        <v>1379</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D388" t="s">
-        <v>1384</v>
+        <v>1361</v>
       </c>
       <c r="E388" t="s">
-        <v>1385</v>
+        <v>1362</v>
       </c>
       <c r="F388" t="s">
-        <v>13</v>
+        <v>387</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H388" t="s">
-        <v>1389</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1390</v>
+        <v>1381</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D389" t="s">
-        <v>1384</v>
+        <v>1361</v>
       </c>
       <c r="E389" t="s">
-        <v>1385</v>
+        <v>1362</v>
       </c>
       <c r="F389" t="s">
-        <v>13</v>
+        <v>788</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1391</v>
+        <v>1382</v>
       </c>
       <c r="H389" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D390" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E390" t="s">
-        <v>1395</v>
+        <v>1362</v>
       </c>
       <c r="F390" t="s">
-        <v>384</v>
+        <v>1385</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>14</v>
+        <v>1386</v>
       </c>
       <c r="H390" t="s">
-        <v>1396</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1397</v>
+        <v>1388</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D391" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E391" t="s">
-        <v>1395</v>
+        <v>1362</v>
       </c>
       <c r="F391" t="s">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>14</v>
+        <v>1389</v>
       </c>
       <c r="H391" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1399</v>
+        <v>1391</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D392" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E392" t="s">
-        <v>1395</v>
+        <v>1362</v>
       </c>
       <c r="F392" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>14</v>
+        <v>1392</v>
       </c>
       <c r="H392" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="D393" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E393" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F393" t="s">
+        <v>119</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1395</v>
       </c>
-      <c r="F393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H393" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="D394" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E394" t="s">
-        <v>1395</v>
+        <v>1362</v>
       </c>
       <c r="F394" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1404</v>
+        <v>1398</v>
       </c>
       <c r="H394" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="D395" t="s">
-        <v>1394</v>
+        <v>1361</v>
       </c>
       <c r="E395" t="s">
-        <v>1395</v>
+        <v>1362</v>
       </c>
       <c r="F395" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="H395" t="s">
-        <v>1408</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1409</v>
+        <v>1403</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D396" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="E396" t="s">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="F396" t="s">
-        <v>384</v>
+        <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="H396" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D397" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="E397" t="s">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="F397" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1413</v>
+        <v>14</v>
       </c>
       <c r="H397" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D398" t="s">
-        <v>1394</v>
+        <v>1404</v>
       </c>
       <c r="E398" t="s">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="F398" t="s">
-        <v>1416</v>
+        <v>13</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1417</v>
+        <v>1411</v>
       </c>
       <c r="H398" t="s">
-        <v>1418</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1419</v>
+        <v>1413</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D399" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E399" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F399" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1420</v>
+        <v>14</v>
       </c>
       <c r="H399" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D400" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E400" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F400" t="s">
-        <v>184</v>
+        <v>119</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H400" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D401" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E401" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1425</v>
+        <v>14</v>
       </c>
       <c r="H401" t="s">
-        <v>1426</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1427</v>
+        <v>1421</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D402" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E402" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F402" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1428</v>
+        <v>14</v>
       </c>
       <c r="H402" t="s">
-        <v>1429</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D403" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E403" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F403" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>14</v>
+        <v>1424</v>
       </c>
       <c r="H403" t="s">
-        <v>1431</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D404" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E404" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F404" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>14</v>
+        <v>1427</v>
       </c>
       <c r="H404" t="s">
-        <v>1433</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D405" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E405" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F405" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>14</v>
+        <v>1430</v>
       </c>
       <c r="H405" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D406" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E406" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F406" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>14</v>
+        <v>1433</v>
       </c>
       <c r="H406" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>43</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H407" t="s">
         <v>1438</v>
-      </c>
-[...19 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>47</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F408" t="s">
+        <v>204</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1440</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H408" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>1442</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D409" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E409" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F409" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H409" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>1444</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D410" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
       <c r="E410" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="F410" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>14</v>
+        <v>1445</v>
       </c>
       <c r="H410" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D411" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E411" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F411" t="s">
+        <v>119</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1448</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H411" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>1450</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D412" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E412" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F412" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="G412" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H412" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>65</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F413" t="s">
+        <v>13</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H413" t="s">
         <v>1453</v>
-      </c>
-[...19 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="D414" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E414" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F414" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1457</v>
+        <v>14</v>
       </c>
       <c r="H414" t="s">
-        <v>1458</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D415" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E415" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F415" t="s">
-        <v>184</v>
+        <v>13</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1460</v>
+        <v>14</v>
       </c>
       <c r="H415" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="D416" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E416" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F416" t="s">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1463</v>
+        <v>14</v>
       </c>
       <c r="H416" t="s">
-        <v>1464</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="D417" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E417" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F417" t="s">
-        <v>184</v>
+        <v>119</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1466</v>
+        <v>14</v>
       </c>
       <c r="H417" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="D418" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E418" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F418" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1469</v>
+        <v>14</v>
       </c>
       <c r="H418" t="s">
-        <v>1470</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1471</v>
+        <v>1464</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="D419" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
       <c r="E419" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="F419" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H419" t="s">
-        <v>1472</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1473</v>
+        <v>1466</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D420" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E420" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F420" t="s">
-        <v>162</v>
+        <v>404</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1474</v>
+        <v>14</v>
       </c>
       <c r="H420" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D421" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E421" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F421" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="H421" t="s">
-        <v>1478</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D422" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E422" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F422" t="s">
-        <v>1480</v>
+        <v>197</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
       <c r="H422" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D423" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E423" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F423" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1484</v>
+        <v>1477</v>
       </c>
       <c r="H423" t="s">
-        <v>1485</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1486</v>
+        <v>1479</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="D424" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E424" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F424" t="s">
+        <v>204</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1480</v>
       </c>
-      <c r="G424" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H424" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D425" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E425" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F425" t="s">
-        <v>472</v>
+        <v>119</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="H425" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D426" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E426" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F426" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="H426" t="s">
-        <v>1494</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1495</v>
+        <v>1488</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D427" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E427" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F427" t="s">
-        <v>225</v>
+        <v>182</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="H427" t="s">
-        <v>1497</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D428" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E428" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F428" t="s">
-        <v>225</v>
+        <v>174</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1499</v>
+        <v>14</v>
       </c>
       <c r="H428" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="D429" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E429" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F429" t="s">
-        <v>225</v>
+        <v>182</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1502</v>
+        <v>1494</v>
       </c>
       <c r="H429" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1504</v>
+        <v>1496</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="D430" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E430" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F430" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>14</v>
+        <v>1497</v>
       </c>
       <c r="H430" t="s">
-        <v>1505</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1506</v>
+        <v>1499</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D431" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E431" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F431" t="s">
-        <v>225</v>
+        <v>1500</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>14</v>
+        <v>1501</v>
       </c>
       <c r="H431" t="s">
-        <v>1507</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="D432" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E432" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F432" t="s">
-        <v>384</v>
+        <v>204</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="H432" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="D433" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E433" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F433" t="s">
-        <v>433</v>
+        <v>1500</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>14</v>
+        <v>1507</v>
       </c>
       <c r="H433" t="s">
-        <v>1512</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1513</v>
+        <v>1509</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="D434" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E434" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F434" t="s">
-        <v>1514</v>
+        <v>492</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1515</v>
+        <v>1510</v>
       </c>
       <c r="H434" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>224</v>
+        <v>69</v>
       </c>
       <c r="D435" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E435" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F435" t="s">
-        <v>442</v>
+        <v>204</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="H435" t="s">
-        <v>1519</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="D436" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E436" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F436" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="H436" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1523</v>
+        <v>1518</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>233</v>
+        <v>77</v>
       </c>
       <c r="D437" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E437" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F437" t="s">
-        <v>1524</v>
+        <v>245</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1525</v>
+        <v>1519</v>
       </c>
       <c r="H437" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1527</v>
+        <v>1521</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="D438" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E438" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F438" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1528</v>
+        <v>1522</v>
       </c>
       <c r="H438" t="s">
-        <v>1529</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1530</v>
+        <v>1524</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="D439" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E439" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F439" t="s">
-        <v>520</v>
+        <v>245</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1531</v>
+        <v>14</v>
       </c>
       <c r="H439" t="s">
-        <v>1532</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1533</v>
+        <v>1526</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
+        <v>88</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F440" t="s">
         <v>245</v>
       </c>
-      <c r="D440" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G440" s="1" t="s">
-        <v>1534</v>
+        <v>14</v>
       </c>
       <c r="H440" t="s">
-        <v>1535</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="D441" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E441" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F441" t="s">
-        <v>442</v>
+        <v>404</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="H441" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1539</v>
+        <v>1531</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D442" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E442" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F442" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1540</v>
+        <v>14</v>
       </c>
       <c r="H442" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D443" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E443" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F443" t="s">
-        <v>442</v>
+        <v>1534</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1543</v>
+        <v>1535</v>
       </c>
       <c r="H443" t="s">
-        <v>1544</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1545</v>
+        <v>1537</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="D444" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E444" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F444" t="s">
-        <v>150</v>
+        <v>462</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>14</v>
+        <v>1538</v>
       </c>
       <c r="H444" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1547</v>
+        <v>1540</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="D445" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E445" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F445" t="s">
-        <v>1548</v>
+        <v>245</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="H445" t="s">
-        <v>1550</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1551</v>
+        <v>1543</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D446" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E446" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F446" t="s">
-        <v>442</v>
+        <v>1544</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1552</v>
+        <v>1545</v>
       </c>
       <c r="H446" t="s">
-        <v>1553</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="D447" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E447" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F447" t="s">
-        <v>442</v>
+        <v>245</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1555</v>
+        <v>1548</v>
       </c>
       <c r="H447" t="s">
-        <v>1556</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="D448" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E448" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F448" t="s">
-        <v>1558</v>
+        <v>540</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1559</v>
+        <v>1551</v>
       </c>
       <c r="H448" t="s">
-        <v>1560</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1561</v>
+        <v>1553</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D449" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E449" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F449" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1562</v>
+        <v>1554</v>
       </c>
       <c r="H449" t="s">
-        <v>1563</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1564</v>
+        <v>1556</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="D450" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E450" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F450" t="s">
-        <v>768</v>
+        <v>462</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1565</v>
+        <v>1557</v>
       </c>
       <c r="H450" t="s">
-        <v>1566</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1567</v>
+        <v>1559</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D451" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E451" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F451" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1568</v>
+        <v>1560</v>
       </c>
       <c r="H451" t="s">
-        <v>1569</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1570</v>
+        <v>1562</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="D452" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E452" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F452" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1571</v>
+        <v>1563</v>
       </c>
       <c r="H452" t="s">
-        <v>1572</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1573</v>
+        <v>1565</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="D453" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E453" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F453" t="s">
-        <v>442</v>
+        <v>170</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H453" t="s">
-        <v>1574</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1575</v>
+        <v>1567</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="D454" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E454" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F454" t="s">
-        <v>442</v>
+        <v>1568</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>14</v>
+        <v>1569</v>
       </c>
       <c r="H454" t="s">
-        <v>1576</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1577</v>
+        <v>1571</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="D455" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E455" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F455" t="s">
-        <v>150</v>
+        <v>462</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1578</v>
+        <v>1572</v>
       </c>
       <c r="H455" t="s">
-        <v>1579</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1580</v>
+        <v>1574</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="D456" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E456" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F456" t="s">
-        <v>184</v>
+        <v>462</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
       <c r="H456" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="D457" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="E457" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
       <c r="F457" t="s">
-        <v>225</v>
+        <v>1578</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="H457" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>10</v>
+        <v>300</v>
       </c>
       <c r="D458" t="s">
-        <v>1587</v>
+        <v>1467</v>
       </c>
       <c r="E458" t="s">
-        <v>1588</v>
+        <v>1468</v>
       </c>
       <c r="F458" t="s">
-        <v>1075</v>
+        <v>462</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
       <c r="H458" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1591</v>
+        <v>1584</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>536</v>
+        <v>304</v>
       </c>
       <c r="D459" t="s">
-        <v>1592</v>
+        <v>1467</v>
       </c>
       <c r="E459" t="s">
-        <v>1593</v>
+        <v>1468</v>
       </c>
       <c r="F459" t="s">
-        <v>13</v>
+        <v>788</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1594</v>
+        <v>1585</v>
       </c>
       <c r="H459" t="s">
-        <v>1595</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1596</v>
+        <v>1587</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>540</v>
+        <v>309</v>
       </c>
       <c r="D460" t="s">
-        <v>1592</v>
+        <v>1467</v>
       </c>
       <c r="E460" t="s">
-        <v>1593</v>
+        <v>1468</v>
       </c>
       <c r="F460" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1597</v>
+        <v>1588</v>
       </c>
       <c r="H460" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D461" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E461" t="s">
-        <v>1601</v>
+        <v>1468</v>
+      </c>
+      <c r="F461" t="s">
+        <v>462</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>14</v>
+        <v>1591</v>
       </c>
       <c r="H461" t="s">
-        <v>1602</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1603</v>
+        <v>1593</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>17</v>
+        <v>317</v>
       </c>
       <c r="D462" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E462" t="s">
-        <v>1601</v>
+        <v>1468</v>
       </c>
       <c r="F462" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1604</v>
+        <v>14</v>
       </c>
       <c r="H462" t="s">
-        <v>1605</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1606</v>
+        <v>1595</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>21</v>
+        <v>322</v>
       </c>
       <c r="D463" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E463" t="s">
-        <v>1601</v>
+        <v>1468</v>
       </c>
       <c r="F463" t="s">
-        <v>13</v>
+        <v>462</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1607</v>
+        <v>14</v>
       </c>
       <c r="H463" t="s">
-        <v>1608</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1609</v>
+        <v>1597</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>24</v>
+        <v>326</v>
       </c>
       <c r="D464" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E464" t="s">
-        <v>1601</v>
+        <v>1468</v>
       </c>
       <c r="F464" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1610</v>
+        <v>1598</v>
       </c>
       <c r="H464" t="s">
-        <v>1611</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1612</v>
+        <v>1600</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>28</v>
+        <v>330</v>
       </c>
       <c r="D465" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E465" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F465" t="s">
+        <v>204</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="F465" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H465" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1614</v>
+        <v>1603</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>32</v>
+        <v>334</v>
       </c>
       <c r="D466" t="s">
-        <v>1600</v>
+        <v>1467</v>
       </c>
       <c r="E466" t="s">
-        <v>1601</v>
+        <v>1468</v>
       </c>
       <c r="F466" t="s">
-        <v>13</v>
+        <v>245</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>14</v>
+        <v>1604</v>
       </c>
       <c r="H466" t="s">
-        <v>1613</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1615</v>
+        <v>1606</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D467" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="E467" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="F467" t="s">
-        <v>13</v>
+        <v>1095</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>14</v>
+        <v>1609</v>
       </c>
       <c r="H467" t="s">
-        <v>1613</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>39</v>
+        <v>556</v>
       </c>
       <c r="D468" t="s">
-        <v>1600</v>
+        <v>1612</v>
       </c>
       <c r="E468" t="s">
-        <v>1601</v>
+        <v>1613</v>
       </c>
       <c r="F468" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>14</v>
+        <v>1614</v>
       </c>
       <c r="H468" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>43</v>
+        <v>560</v>
       </c>
       <c r="D469" t="s">
-        <v>1600</v>
+        <v>1612</v>
       </c>
       <c r="E469" t="s">
-        <v>1601</v>
+        <v>1613</v>
       </c>
       <c r="F469" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>14</v>
+        <v>1617</v>
       </c>
       <c r="H469" t="s">
         <v>1618</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>