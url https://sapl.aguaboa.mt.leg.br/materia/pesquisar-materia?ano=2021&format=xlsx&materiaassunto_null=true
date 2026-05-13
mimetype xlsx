--- v0 (2026-01-13)
+++ v1 (2026-05-13)
@@ -54,193 +54,193 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Contas Anuais</t>
   </si>
   <si>
     <t>Tribunal de Contas MT - TCEMT</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/contas_anuais_2019.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/contas_anuais_2019.pdf</t>
   </si>
   <si>
     <t>Processos nºs 8.763-7/2019 e 709-9/2019. 11644-02020, 3.945-4/2019 – apensos – Contas Anuais de Governo do exercício de 2019 da Prefeitura Municipal de Água Boa, COM PARECER PRÉVIO FAVORÁVEL.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CG - Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/emenda_aditiva_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/emenda_aditiva_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Inciso II ao Art. 1° do Projeto de Lei Complementar n° 165/2021 que “ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR Nº 120/2017 QUE ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/emenda_modificativa_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/emenda_modificativa_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Artigo 1º do Projeto de Lei Complementar nº 169/2021, de Autoria do Executivo Municipal, que "CONCEDE REAJUSTE ANUAL CONFORME LEI 13.708/2018, (PISO NACIONAL) AOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/emenda_modificativa_no_003-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/emenda_modificativa_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ementa do Projeto de Lei nº 1607/2021, de 21 de junho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/emenda_modificativa_no_004-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/emenda_modificativa_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Artigo 1º do Projeto de Lei nº 1607/2021, de 21 de junho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/emenda_de_redacao_no_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/emenda_de_redacao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Corrige-se no Artigo 2º do Projeto de Lei nº 1618/2021, de 13 de julho de 2021 de Autoria do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.000.000,00 (HUM MIULHÃO DE REAIS) NA FORMA QUE ESPECIFICA"_x000D_
 Onde lia-se:     _x000D_
 Art. 2º - A cobertura do crédito especial a que se refere o artigo anterior se fará através do excesso de arrecadação resultante da Portaria nº 415 de 07 de Julho de 2021 destinado pelo Ministro da Sáude.  _x000D_
 Passa-se a ler: _x000D_
 Art. 2º - A cobertura do crédito especial a que se refere o artigo anterior se fará através do excesso de arrecadação resultante da Portaria nº 415 de 07 de Julho de 2021 destinado pela Secretaria de Estado de Saúde de Mato Grosso.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/emenda_modificativa_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/emenda_modificativa_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Artigo 4º, Inciso II do Projeto de Lei nº 1608/2021, de 05 de julho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/emenda_modificativa_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/emenda_modificativa_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Artigo 2º, Inciso XV do Projeto de Lei nº 1620/2021, de 27 de julho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/emenda_modificativa_no_008-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/emenda_modificativa_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Parágrafo Único do Artigo 6º do Projeto de Lei nº 1620/2021, de 27 de julho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Corrige-se no Artigo 11º do Projeto de Lei nº 1611/2021, de 19 de julho de 2021 de Autoria do Executivo Municipal, que "INSTITUI A TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO FINAL DE LIXO DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Corrige-se o Artigo 12º do Projeto de Lei nº 1611/2021, de 19 de julho de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/emenda_modificativa_no_011-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/emenda_modificativa_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se o Artigo 8º do Projeto de Lei nº 1624/2021, de 16 de agosto de 2021 de Autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Propos-se acrescentar o § 1º; § 2º e § 3º ao Art. 9° do Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”. Que passa a vigorar com a seguinte redação e renumerando os demais:_x000D_
 Art. 9º. (....)_x000D_
 § 1º.  Todos os Estudos, Normatizações e/ou Regulamentações necessárias ao bom cumprimento da Política Municipal de Desenvolvimento Territorial de Água Boa deverão ser elaboradas e coordenadas pelo NPP._x000D_
 § 2º.  Na condição de órgão em nível estratégico da administração municipal, o NPP deve estar associado ao Gabinete do Prefeito (ou Secretaria de Governo; ou Secretaria de Planejamento)._x000D_
 § 3º.  As decisões do NPP devem ser formuladas cientificamente embasado o crescimento e ordenamento territorial do município.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Propos-se acrescentar o § 1º ao Art. 36 do Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”, que passa a vigorar com a seguinte redação: _x000D_
@@ -259,7357 +259,7357 @@
 Zona Z.A.U-s 02 (Anexo 2.7);_x000D_
 Zonas Z.E.D. 07 e Z.E.D. 08 (Anexo 2.9)._x000D_
 Propomos o levantamento “inloco” identificando a situação das construções residências existentes e comerciais e caso haja edificações residências dentro da faixa dentro desta ZED estas áreas devem ser convertidas para Zona de Estímulo a Urbanização – Expansão._x000D_
 Propomos uma faixa de proteção de 250 m (duzentos e cinquenta metros) confrontando com o frigorifico, faixa que pode ser definida como Z.E.D. e o acréscimo de uma faixa de amortização para troca de usos comerciais/residenciais no entorno e confrontações das Z.A.U-s 05 e na Z.A.D 10.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Propos-se a modificação no Art. 108 do Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 Onde lia-se:_x000D_
 Art. 108 – Fica estabelecido que os canteiros centrais de todas as avenidas da cidade, são patrimônio urbanístico e devem ser ambientalmente preservados, permitindo-se apenas usos para contemplação; para estares; como mini bosques; mini praças ou para implantação de ciclovias e passeios públicos. _x000D_
 Passa-se a ler:_x000D_
 Art. 108. Fica estabelecido que os canteiros centrais de todas as avenidas da cidade devem preservar uma beleza paisagística, com vegetação adequada à segurança da população, bem como permitir usos para contemplação, para estares como mini bosques, mini praças, bem como para compor o sistema viário com ciclovias, passeios públicos, etc. (NR)</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4506/emenda_modificativa_no_016-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4506/emenda_modificativa_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1635, de 03 de setembro de 2021, do Executivo Municipal, que “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA-MT PARA O QUADRIÊNIO DE 2022-2025”.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4507/emenda_modificativa_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4507/emenda_modificativa_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1636, de 03 de setembro de 2021, do Executivo Municipal, que “DISPÕE SOBRE ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4508/emenda_modificativa_no_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4508/emenda_modificativa_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1635, de 20 de setembro de 2021, do Executivo Municipal, que “INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA-MT PARA O QUADRIÊNIO DE 2022-2025”.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4509/emenda_modificativa_no_019-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4509/emenda_modificativa_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se no Anexo do Projeto de Lei nº 1636, de 20 de setembro de 2021, do Executivo Municipal, que “DISPÕE SOBRE ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Agnaldo Lansoni</t>
   </si>
   <si>
     <t>Propõe-se modificar no Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS” a área que atualmente está denominada de Parque de Exposições “Antônio Tura” de propriedade deste município, com área total da matrícula de 96.903,40 m², (conforme mapas anexo), seja disponibilizada para a finalidade de loteamentos comerciais.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Heronides Silveira Junior</t>
   </si>
   <si>
     <t>Propõe-se modificar no Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS” que às margens direita seja autorizada para desenvolvimento de Setor Industrial (linha destacada na cor azul) com exceção da área demarcada (linha destacada na cor verde), e bem como a viabilidade de estudos para instalação do linhão de transmissão de energia elétrica, conforme mapa anexo.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4517/emenda_supressiva_no_022-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4517/emenda_supressiva_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Suprime-se o § 5º do artigo 4º do Projeto de Lei Substitutivo nº 1611, de 03 de novembro de 2021, do Executivo Municipal, que “INSTITUI A TAXA DE COLETA, REMOÇÃO, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS – TRS NO MUNICÍPIO DE ÁGUA BOA, EM ACORDO COM O ART. 35 DA LEI FEDERAL Nº 11.445/2007 E ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS”, renumerando-se os demais Parágrafos.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4518/emenda_modificativa_no_023-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4518/emenda_modificativa_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se o § 8º do artigo 4º do Projeto de Lei Substitutivo nº 1611, de 03 de novembro de 2021, do Executivo Municipal, que “INSTITUI A TAXA DE COLETA, REMOÇÃO, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS – TRS NO MUNICÍPIO DE ÁGUA BOA, EM ACORDO COM O ART. 35 DA LEI FEDERAL Nº 11.445/2007 E ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4522/emenda_aditiva_no_024-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4522/emenda_aditiva_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Parágrafo Único ao § 7º do Art. 4º do Projeto de Lei Substitutivo nº 1611, de 03 de novembro de 2021, do Executivo Municipal, que “INSTITUI A TAXA DE COLETA, REMOÇÃO, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS – TRS NO MUNICÍPIO DE ÁGUA BOA, EM ACORDO COM O ART. 35 DA LEI FEDERAL Nº 11.445/2007 E ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Emenda 25 - Propõe-se modificar no Projeto de Lei Complementar nº, 173/2021, de 23 de agosto de 2021. Que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS” que às margens direita da cidade, seja viabilizado estudos para a instalação de linhão de transmissão de energia elétrica, conforme mapa anexo.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Modifica-se no Artigo 2º, do Projeto de Lei nº 1654/2021, de 25 de outubro de 2021 de Autoria do Executivo Municipal, que “Institui o Programa de Parcelamento de Débitos no Município de Água Boa, destinado a promover a Regularização dos Créditos de Natureza Tributária e, dá outras providências”.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4611/emenda_no_027-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4611/emenda_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 027 - Modifica-se no Anexo do Projeto de Lei nº 1637, de 20 de setembro de 2021, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2022 E, DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4612/emenda_no_028-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4612/emenda_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 028 -Modifica-se no Anexo do Projeto de Lei nº 1637, de 20 de setembro de 2021, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2022 E, DÁ OUTRAS PROVIDÊNCIAS”, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4579/emenda_modificativa_no_029-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4579/emenda_modificativa_no_029-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 029/2021 - Modifica-se no Art. 1º.  do Projeto de Lei Complementar nº 175, de 19 de outubro de 2021, do Executivo Municipal que, "CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Emenda 030-2021 - Suprime-se o § 2º do artigo 38º do Projeto de Lei Complementar nº 173, de 23 de agosto de 2021, do Executivo Municipal, que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”, renumerando-se os demais Parágrafos.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4584/emenda_031-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4584/emenda_031-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se o Inciso IV ao Art. 8° do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4585/emenda_032-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4585/emenda_032-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 032/2021- AUTORIA: Agnaldo Lansoni (DEM) - Modifica-se no Art. 9º. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4586/emenda_033-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4586/emenda_033-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 033/2021 - AUTORIA: Agnaldo Lansoni (DEM) - Modifica-se no Art. 27. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4587/emenda_034-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4587/emenda_034-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 034/2021 - AUTORIA: Agnaldo Lansoni (DEM) - 	Acrescenta-se § 2º. no Art. 8º. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4588/emenda_035-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4588/emenda_035-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 035/2021 - AUTORIA: Agnaldo Lansoni (DEM) - modifica-se o Inciso II, no Art. 8. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4589/emenda036-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4589/emenda036-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 036/2021 AUTORIA: Agnaldo Lansoni (DEM) 	Modifica-se os § 1º e § 2º, no Art. 10. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4590/emenda_037-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4590/emenda_037-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 037/2021 - AUTORIA: Agnaldo Lansoni (DEM) -	Modifica-se no Art. 12. do Projeto de Lei n° 1661/2021 que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS". Que passa a ter a seguinte Redação:</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Emenda 039-2021 - Acrescenta-se o Parágrafo Único ao Art. 118 do Projeto de Lei Complementar nº 173, de 23 de agosto de 2021, do Executivo Municipal, que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Modifica-se o Art. 120 do Projeto de Lei Complementar nº 173, de 23 de agosto de 2021, do Executivo Municipal, que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Modifica-se o Anexo 1.9 – tabela de índices urbanísticos Z.E.U. - r do Projeto de Lei Complementar nº 173, de 23 de agosto de 2021, do Executivo Municipal, que “DIPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4615/emenda_no_042-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4615/emenda_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Emenda 042-2021-Modifica-se no Anexo do Projeto de Lei nº 1637, de 20 de setembro de 2021, do Executivo Municipal, que “ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2022 E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/indicacao_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/indicacao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando o serviço de roçamento em todos os canteiros e nas proximidades do Parque de Exposições “Antônio Tura”, neste município.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/indicacao_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/indicacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando que sejam estudadas medidas para estacionamentos nos canteiros em frente ao Hospital Vale do Araguaia; CIMMA - Clínica de Imagem de Ressonância Nuclear Magnética e no Posto de Saúde Central, em nosso município.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/indicacao_no_003-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/indicacao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando que sejam tomadas providências quanto aos buracos no asfalto, localizados na Rua F-15, no Bairro Primavera, atraz da residência do "Milton da areia", neste município.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/indicacao_no_004-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/indicacao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que sejam pavimentadas as ruas que dão acesso as chácaras que ligam à Rua 31, em nossa cidade.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/indicacao_no_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/indicacao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando aos órgãos competentes do Poder Executivo Municipal uma parceria entre a Prefeitura Municipal e os moradores, para realização de um mutirão de limpeza em todas as ruas dos Bairros e Vilas do interior, em nosso município.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/indicacao_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/indicacao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que realize a execução de 2 (dois) quebra-molas, sendo um antes da rotatória da Avenida Planalto com a Avenida Coopercana, e o outro em frente a Mercearia Souza, no Bairro Primavera em nosso município.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/indicacao_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/indicacao_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a instalação de redutor de velocidade na Rua 25, esquina com a Rua 14, no Bairro Guarujá, neste município.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/indicacao_no_008-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/indicacao_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando estudo de viabilidade para a implantação de rotatória com redutor de velocidade na Avenida Central, nas proximidades da Escola Municipal “Professora Simone Fernandes da Silva Freitas” no Projeto de Assentamento Santa Maria, em nosso município.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>Cleide Maria Maschião Aleixo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/indicacao_no_009-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/indicacao_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Solcita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo, solicitando que seja colocado bebedouro de água na Feira Municipal do Pequeno Produtor “Guido Possamai”, em nosso município.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Heronides Silveira Junior, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/indicacao_no_010-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/indicacao_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando que sejam providenciadas caçambas para a coleta de lixo em pontos estratégicos, nas entradas e principais saídas da cidade, em nosso município.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>Elton Jones Bettio, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/indicacao_no_011-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/indicacao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que sejam realizados reparos em trechos da Rodovia MT-240 com a Avenida Araguaia, pois encontra-se com muitos buracos.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Adelar Fusinato, Agnaldo Lansoni, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/indicacao_no_012-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/indicacao_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde (Vigilância Sanitária), solicitando providências no que tange à dedetização dos bueiros das ruas e sistemas pluviais de nossa cidade.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/indicacao_no_013-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/indicacao_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que realize estudos técnicos com o objetivo de implantar o funcionamento no horário das 11:00 horas às 13:00 horas nos Programa de Saúde da Família (PSF) em nosso município.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/indicacao_no_014-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/indicacao_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e a Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária de Educação, Esporte e Cultura, solicitando que seja feita a manutenção e a reforma das praças públicas em nosso município.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/indicacao_no_015-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/indicacao_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito de Água Boa, Senhor Dr. Mariano Kolankiewicz Filho, com cópia a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretaria Municipal de Assistência Social, indicando a necessidade de continuar com o Programa Educacional de Resistência às Drogas e a Violência – PROERD no âmbito do Município de Água Boa – MT.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/indicacao_no_016-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/indicacao_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito de Água Boa, Senhor Dr. Mariano Kolankiewicz Filho, com cópia a Secretária de Desenvolvimento, Indústria, Comércio e Turismo, Ilustríssima Senhora Marcorenes Coelho Costa, indicando a elaboração de um projeto para implantação de um sistema municipal de monitoramento, através de câmera de segurança, especificamente em pontos estratégicos, como: em frente de escolas, bancos e principais pontos de grandes movimentos nas avenidas.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/indicacao_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/indicacao_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito de Água Boa, Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Tiago Dürr Teixeira, Gerente de Esporte e Lazer, solicitando estudo de viabilidade para liberar o uso do Ginásio de Esportes “Domingos Zandoná” sem nenhum custo, para nossa população.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Elton Jones Bettio, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/indicacao_no_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/indicacao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja criado um estacionamento rotativo nas principais avenidas da cidade, conforme modelo de Projeto, que segue em anexo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/indicacao_no_019-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/indicacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Planejamento e Finanças, à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária de Municipal de Educação, Esporte e Cultura e ao Excelentíssimo Senhor Alan Resende Porto, Secretário Estadual de Educação solicitando que seja aumentado o valor do Convênio entre a Prefeitura Municipal e a Associação Pestalozzi, neste município.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>José Ari Zandoná, Agnaldo Lansoni, Heronides Silveira Junior, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/indicacao_no_020-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/indicacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que as pinturas de prédios públicos sejam proporcionais às cores da bandeira do Município.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/indicacao_no_021-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/indicacao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja instalado quebra-molas na Avenida Planalto sentido Setor Universitário, próximo ao CISC.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/indicacao_no_022-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/indicacao_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e ao SINFRA, Secretaria de Estado de Infraestrutura e Logística, solicitando que seja feita uma rotatória na Avenida Araguaia com a MT-240, neste município.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_no_023-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja efetuado o patrolamento e cascalhamento dos trechos que dão acesso as empresas, localizadas as margens da BR-158, nos dois sentidos (saída para Canarana), neste município.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_no_024-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a realização de tapa-buracos nas ruas do Bairro Universitário, neste município.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/indicacao_no_025-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/indicacao_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Indica aos Deputados Estaduais do Estado de Mato Grosso, com cópia ao Excelentíssimo Senhor Alan Resende Porto, Secretário de Estado de Educação, sugerindo que a Escola Técnica de Água Boa-MT, cujas as obras estão para ser concluídas, leve o nome de "Professor Lauro Feldman".</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_no_026-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística (SINFRA), solicitando a necessidade da continuação do asfalto na MT-240, neste município.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/indicacao_no_027-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/indicacao_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que sejam tomadas providências quanto aos buracos no asfalto, localizados na Rua A-9, esquina com a Rua A-3, no Bairro Rodoviário (fotos em anexo).</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/indicacao_no_028-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/indicacao_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Antônio Gabriel Oliveira dos Santos, Superintendente Regional Substituto do Estado de Mato Grosso do DNIT/MT, solicitando que seja realizado um estudo para implementação de uma via de acesso ou pista paralela à Rodovia  BR-158, nas interseções da Estrada Municipal PA Jatobazinho Km 01, Zona Rural e TECAFORT, localizados na Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/indicacao_no_029-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/indicacao_no_029-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa, Secretaria Municipal de Desenvolvimento, Indústria, Comércio e Turismo, sugerindo elaboração de projeto, visando a criação da “Casa do Artesão” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/indicacao_no_030-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/indicacao_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, propondo a criação de um hospital municipal que funcione principalmente durante o dia.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/indicacao_no_031-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/indicacao_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, propondo a implantação do Centro de Atenção de Saúde da Mulher, neste município.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/indicacao_no_032-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/indicacao_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, com cópia a Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária Municipal de Educação, Esporte e Cultura, sugerindo que seja elaborado o Hino Oficial da Cidade de Água Boa, Mato Grosso.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/indicacao_no_033-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/indicacao_no_033-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a possibilidade de implantar de uma Unidade do Programa Saúde da Família – PSF, para atender os moradores do Setor Operário, neste município.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/indicacao_no_034-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/indicacao_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Carlos Fávaro, Senador Federal, com cópia ao Excelentíssimo Senhor Neri Geller, Deputado Federal e ao Excelentíssimo Senhor Ondanir Bortolini, Deputado Estadual, solicitando a necessidade de compra de um aparelho tomógrafo para o Hospital Regional “Paulo Alemão”, neste município.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/indicacao_no_035-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/indicacao_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja feito um quebra-molas antes da última rotatória na Avenida Tropical, sentido a Rua 31, no Bairro Guarujá, neste município.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/indicacao_no_036-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/indicacao_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja instalado redutores de velocidade na Avenida 50, próximo a rotatória do PSF do Bairro Cristalino, neste município,</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/indicacao_n._037-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/indicacao_n._037-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Neri Geller, Deputado Federal com cópia ao Excelentíssimo Senhor Ondanir Bortolini, Deputado Estadual, solicitando que seja viabilizado o recurso de R$ 850.000,00 (oitocentos e cinquenta mil reais1’) para que a Feira Municipal do Município de Água Boa “Guido Possamai” seja transformada em um Mercado Público Municipal.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/indicacao_no_038-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/indicacao_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, solicitando que sejam colocadas cadeiras do lado de fora no Hospital Regional “Paulo Alemão”, para as pessoas com suspeita de COVID-19.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho, Eva da Silva Pereira, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/indicacao_no_039-2021_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/indicacao_no_039-2021_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a realização de operação tapa-buracos e instalado tachões (tartarugas/redutor de velocidade) na Rua 31, esquina com a Rua da Represa, no Bairro Vila Nova, próximo ao Comercial Vitória, neste município.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/indicacao_no_040-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/indicacao_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Comando da Polícia Militar de Água Boa, solicitando que seja realizado uma operação, visando autuar motociclistas que estejam circulando com escapamentos modificados.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando o ligamento da Rua Barú no Bairro Vila Nova à Rua 02 no Bairro Operário.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/indicacao_no_042-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/indicacao_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja executado serviços de perfuração de poços semi-artesianos nas áreas rurais, onde há escassez de água, neste município.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/indicacao_no_043-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/indicacao_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa, Secretário Municipal de Desenvolvimento, Indústria, Comércio e Turismo e ao Ilustríssimo Senhor Rodrigo Rebelatto Silva, Gerente de Meio Ambiente e Resíduos Sólidos, propondo a implantação de um viveiro municipal de mudas de árvores nativas e frutíferas, em nosso município.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/indicacao_no_044-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/indicacao_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração, sugerindo estudos para a viabilidade de construção de um galpão no Projeto de Assentamento Santa Maria, neste município.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Eva da Silva Pereira, Demilson Augusto de Carvalho, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/indicacao_no_045-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/indicacao_no_045-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando intervenção da Administração Pública Municipal para instalação de semáforo em nossa cidade.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/indicacao_no_046-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/indicacao_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Deputado Estadual, Senhor Max Joel Russi (PSB-MT), Presidente da Assembleia Legislativa de Mato Grosso, com cópia ao Excelentíssimo Senhor Dr. José Eugênio de Paiva (PSB-MT), Deputado Estadual; ao Excelentíssimo Senhor  Nelson Ned Previdente, Deputado Federal (PSL-MT) e ao Excelentíssimo Senhor Gilberto Gomes de Figueiredo, Secretário de Estado de Saúde de Mato Grosso, solicitando a aquisição de um Aparelho Tomógrafo Computadorizado para atender as demandas do Consórcio Intermunicipal de Saúde do Médio Araguaia (CISMA), no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Adelar Fusinato, Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/indicacao_no_047-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/indicacao_no_047-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando que realize a limpeza e roçada do acostamento bem como a manutenção das placas de sinalização na Rodovia MT-240 trecho este que liga até a rotatória do P.A. Jaraguá, bem como sentido Nova Nazaré até o "pé de manga", neste município.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/indicacao_no_048-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/indicacao_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a revitalização e melhorias em toda a extensão da Avenida Planalto, no Bairro Universitário, retirando a caixa d'água centralizada.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_049-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_049-2021.pdf</t>
   </si>
   <si>
     <t>solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a todos os Secretários Municipais, sugerindo a  contratação de empresa através de processo licitatório, de empresa especializada em Segurança do Trabalho, que forneça Técnico e Engenheiro para acompanhar periodicamente os servidores de todos os setores capacitando e treinando quanto ao uso de EPI's (Equipamento de Proteção Individual).</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_050-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, sugerindo que seja estudada a viabilidade de distribuir, gratuitamente, uniformes padronizados para todos os servidores públicos, em conformidade com a função.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_051-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a viabilidade de estudo para implantação de estacionamentos em toda a extensão da Avenida Araguaia, com o menor dano a vegetação possível, e estabelecendo um programa de compensação ambiental no local.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/indicacao_no_052-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/indicacao_no_052-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e Presidente do CISMA, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes Secretário Municipal de Administração e Planejamento, visando esforços por parte do Poder Executivo para a ampliação do espaço físico da Casa Mortuária como também uma sala administrativa no Cemitério Municipal “Pe. Gaetano Chináglia” de nossa cidade.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/indicacao_no_053-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/indicacao_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e Presidente do CISMA, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Secretário Executivo do Hospital Regional, indicando a parceria do município e hospital para que seja disponibilizado o serviço de ambulância em plantões para atendimento na demanda do Hospital Regional “Paulo Alemão”, neste município.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_no_054-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e Presidente do CISMA, com cópia a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social, sugerindo estudos para a viabilidade de incluir o direito de receber o benefício “auxílio sepultamento” para as famílias que comprovem situação de vulnerabilidade social em nosso município.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal Infraestrutura e Meio Ambiente, solicitando a necessidade de realização de operação “tapa-buracos” em todas as vias públicas de nosso município.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_056-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando com urgência a conclusão do asfalto da Rua 19 com a Rua M-04, no Bairro Operário, haja visto que este local não é asfaltado e é habitado.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_057-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas as devidas providências quanto ao lixo desorganizado que está espalhado por todo o Lixão.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_058-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que sejam tomadas providencias quanto ao aterro situado na Avenida Planalto, na baixada do Setor Universitário.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_059-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_059-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando o alargamento da ponte sobre o Rio Bonito, na estrada “Albino Fries”, próximo a Louis Dreyfus.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_060-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor Antônio Gabriel Oliveira dos Santos, Superintendente Regional Substituto do Estado de Mato Grosso do DNIT/MT, solicitando que seja feito o alinhamento do asfalto na BR-158 nas entradas das empresas existentes, tais como “AguaCap”, “Neocap”, “Novanis”, “Rural Brasil” - Unidade Água Boa, Atacado Veronese.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Agnaldo Lansoni, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/indicacao_no_061-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/indicacao_no_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Valmir Barros Christ, Diretor da Penitenciária “Major PM Zuzi Alves da Silva”, solicitando que seja feito um convênio entre a Prefeitura Municipal e a Penitenciária para que os presos possam fazer as calçadas no município.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_no_062-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_no_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade de estudos  quanto aos recursos direcionados para a Participação em Exposições Municipais, conforme está especificado no anexo, que segue, da LOA (Lei Orçamentária Anual), aprovado nesta Casa de Leis, em 23 de dezembro de 2020, para as despesas da realização da 30ª Expovale/2021 – orçado em R$ 300.100,00 (Trezentos mil e cem reais), sejam destinados para a construção do Pavilhão de Incubadoras de Empresas, em nosso município.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_no_063-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_no_063-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Industria, Comércio e Turismo, solicitando a viabilidade de disponibilizar “pontos de vendas” em cada bairro da nossa cidade, para os vendedores ambulantes.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_no_064-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_no_064-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Excelentíssimo Senhor Mauro Mendes Ferreira, Governador do Estado de Mato Grosso, solicitando que a Prefeitura Municipal reveja os impostos dos comércios que mais sofrem no município de Água Boa, em atenção a: academias, bares, restaurantes, lanchonetes, pizzarias, em função do Decreto Municipal nº 3580, de 02 de março de 2021.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_no_065-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, solicitando que a prefeitura custeie o combustível da Escola Nova Esperança - Associação Pestalozzi de Água Boa-MT.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_no_066-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_no_066-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretária Municipal de Educação, solicitando a viabilidade de cedência de equipamentos tecnológicos digitais como: notebooks, tablets ou smartphones ao corpo docente da rede pública municipal.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/indicacao_n_067-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/indicacao_n_067-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA; ao Excelentíssimo Senhor Ondanir Bortolini, Deputado Estadual (PSD); ao Excelentíssimo Senhor Neri Geller, Deputado Federal (PP) e ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Senador Federal (PL), solicitando que sejam tomadas providências para agilizar a reforma e ampliação no Hospital Regional “Paulo Alemão” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_068-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_068-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja feita uma passarela na Avenida Araguaia próximo a antiga Lanchonete Aquarius, no Setor Tropical II que dá acesso ao Bairro Primavera.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_069-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_069-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando para que sejam tomadas as devidas providências no atendimento dos moradores do Bairro Operário para que venham a consultar no Posto Central ou no PSF do bairro Vila Nova.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_070-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_070-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, expediente a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewcz, Secretária Municipal de Assistência Social, solicitando a isenção da taxa de sepultamento às pessoas vitimadas de COVID-19.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_no_071-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_no_071-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que neste ano de 2021, seja suspenso o reajuste no IPTU em nosso município, devido à crise do coronavírus (COVID-19¬).</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/indicacao_no_072-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/indicacao_no_072-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Weghem Parreira Lopes, Gestor de Clientes da ENERGISA, solicitando que seja feito a expansão da rede de energia no assentamento do P.A. Santa Maria, neste município.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_073-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, sugerindo a possibilidade de instituir auxílio emergencial municipal, com caráter de assistência temporária, tendo em vista a situação de vulnerabilidade social agravada pela pandemia do novo coronavírus (COVID-19), em nosso município.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_074-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_074-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que os coletores de lixo do município tenham prioridade na fila de vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_no_075-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_no_075-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infra-estrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitamos instalação de redutores de velocidade nas mediações da igreja Presbiteriana e futuras instalações do mercado Nilo, ou seja, duas vias da Av. Planalto, conforme determinação do CONATRAN.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_no_076-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_no_076-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja colocado um ar condicionado na Sala de Arquivo permanente da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_077-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Erik Rodrigo Jesus da Silva, Secretário Municipal de Esporte, Cultura, Lazer e Eventos, solicitando que seja criada uma “Escolinha de Ciclismo” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_078-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_078-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando a viabilidade de estudos para plano ou mobilidade urbana para arborização.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_079-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_079-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e a Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, a necessidade de viabilizar a revitalização da Avenida Julio José de Campos em toda a sua extensão em nosso município.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_080-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_080-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas providências na serra (MT-414), que dá acesso a entrada no Distrito de Serrinha, neste município.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_081-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_081-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências na infraestrutura das estradas vicinais no interior que liga ao P. A. Jaraguá, neste município, conforme demonstrado nas fotos anexas.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_082-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_082-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando para que verifique a viabilidade de renovação da pintura em todas as academias ao ar livre de nosso município, incluindo as do interior no PA Santa Maria e PA. Jaraguá.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_083-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_083-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade de realizar a pintura refletiva dos quebra-molas em nosso município.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Adelar Fusinato, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_084-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_084-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, à Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social, solicitando que seja criado um programa municipal onde as crianças matriculadas nas escolas municipais possam receber um “Kit de Alimentação Escolar”.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_085-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_085-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao  Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária de Municipal de Educação, solicitando a vacinação dos profissionais de educação do Município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_086-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_086-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a necessidade da presença de um (a) Agente de Saúde para atuar na Vila do P. A. Jaraguá.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4083/indicacao_087-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4083/indicacao_087-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade de construção de banheiros públicos nas praças em nossa cidade.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente o encaminhamento deste expediente  ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e a Ilustríssima Senhora Marcorenes Coelho Costa (Thiene), Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo, propondo estudos para a viabilidade de funcionamento da Feira Municipal do Pequeno Produtor “Guido Possamai” passe a ser denominada de "Mercado Municipal de Água Boa-MT".</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_089-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_089-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia a Ilustríssima Senhora Clarisse Vivan Bilo, Gerente de Engenharias e Geo-Obras, solicitando estudos de viabilidade para implantação de estacionamentos nos canteiros da Avenida Planalto em frente à Igreja Boa Semente, neste município.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_090-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_090-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia a Ilustríssima Senhora Clarisse Vivan Bilo, Gerente de Engenharias e Geo-Obras, solicitando a viabilidade de estudos para que a Administração Municipal realize projeto de ampliação da avenida no P.A. Santa Maria, bem como a pavimentação em toda a sua extensão, bem como propiciar o embelezamento urbano de toda a entrada da vila, neste município.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_091-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_091-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, solicitando a viabilidade de estudos para que seja contratado um cardiologista para o Hospital Regional ‘Paulo Alemão’ para que atenda a todos através do SUS.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_092-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_092-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Weghem Parreira Lopes, Gestor de Clientes da ENERGISA, solicitando a viabilidade de estudo para que seja levado energia para aproximadamente 10 (dez) chacareiros que estão sem energia na região do P.A. Jatobazinho, seguindo os nomes com telefone em anexo.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_093-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_093-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando instalação de redutores de velocidade na Avenida Planalto, nos dois sentidos da via, mais especificamente em frente as futuras instalações do Fórum de Água Boa.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_094-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_094-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando instalação de redutores de velocidade nas duas vias da Avenida Universitária, sentido Avenida Xingú, mais especificamente em frente ao Prédio da UMAS ( Unidade Multidisciplinar de Atendimento à Saúde).</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_095-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_095-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, com cópia para a Engenheira Sanitarista, Ilustríssima Senhora Aurea Soares de Campos e a Ilustríssima Senhora Odeny Martins de Assunção Perego, Coordenadora de Vigilância em Saúde, solicitando que providências sejam tomadas a garantir espaço e segurança nas principais avenidas que oferecem oportunidade para caminhadas e ciclismo uma vez que constantes reclamações tem chegado ao meu conhecimento sobre circulação de animais (cães) sem guia, e no caso de grande porte sem focinheiras, causando medo e insegurança principalmente para idosos e crianças que ali circulam.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_096-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_096-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando para tampar buracos na Rua 1, esquina com a Rua 18, Centro II, pois na localidade existe alto fluxo de circulação, os proprietários das empresas das proximidades pedem providências evitando possíveis danos materiais e prevenção a acidentes (ponto de referência, Vale da Serra).</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_097-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_097-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam colocados redutores de velocidade nas ruas 12 e 23, no bairro Guarujá, devido a alta velocidade que os motoristas percorrem por estas vias.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_098-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_098-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando que seja feito um mutirão fiscal no município de Água Boa-MT nos moldes dos refis do Estado de Mato Grosso e na Prefeitura de Cuiabá.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_099-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_099-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Industria Comércio e Turismo. Considerando a solicitação da ACEAB (Associação Comercial e Industrial de Água Boa) via ofício nº 015/2021 (segue cópia em anexo), solicito a viabilidade de estudos para a construção de postos para servirem de base de apoio a Polícia Militar no Bairro Universitário (lugar da antiga caixa d’água) e no bairro Cristalino, podendo ser na Escola Municipal Cristalino.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_100-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_100-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que aloque recursos para convênio entre o município de Água Boa e o Hospital do Câncer de Mato Grosso de forma a ajudar o hospital a custear despesas, uma vez que este hospital atende a diversos pacientes de Água Boa.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_101-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_101-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Professor Dr. Júlio César dos Santos, Reitor do IFMT, solicitando que seja feito um convenio entre o município de Água Boa e o IFMT, de forma a oferecer os cursos deste em Água Boa.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_102-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_102-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja cedido uma área para a construção da Subsede do SINDSPEN (Sindicato dos Servidores Penitenciários do Estado de Mato Grosso), que funcionará como hotel para os policiais penais em transito, que atuam na penitenciária Major PM Zuzi Alves da Silva.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_no_103-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_no_103-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que sejam tomadas providências na colocação de portão e luminárias em toda a extensão do Cemitério Municipal “Pe. Gaetano Chináglia.”</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_no_104-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_no_104-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Rafael Salamoni, Secretário Executivo do CISMA, solicitando a viabilidade de criação da Frente Parlamentar em que componha os onze (11) Municípios que integram o CISMA, sendo dois (02) representantes de cada município com um (01) titular, considerando a finalidade de levantar e discutir assuntos pertinentes em prol de todos.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_no_105-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_no_105-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Industria Comércio e Turismo e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado a instalação de placas de "PARE" e de identificação de nomes de todas as ruas do Bairro Universitário, neste município.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_no_106-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_no_106-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a viabilidade de construção de um quiosque na represa denominada de “João Masena de Oliveira”, localizada às margens da BR-158, saída para Nova Xavantina-MT, localizada na entrada do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_no_107-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_no_107-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a viabilidade de construção banheiros tanto masculino, feminino quanto com acessibilidade para deficientes físicos na represa denominada de “João Masena de Oliveira”, localizada às margens da BR-158, saída para Nova Xavantina-MT, localizada na entrada do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_108-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_108-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando a viabilidade de instalação de bebedouro que venha atender um grande volume de pessoas, na represa denominada de “João Masena de Oliveira”, localizada às margens da BR-158, neste município.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_109-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_109-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade de estudos para que seja feito uma travessia na Avenida 01, concedendo acesso ao Setor Norte, nos fundos da Cargill Agrícola S.A., nas alturas da empresa Primavera Máquinas e Implementos Agrícolas Ltda, unidade de Água Boa-MT.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_110-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_110-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e o Ilustríssimo Senhor Gilmar Carneiro, Gerente de Obras da Secretária Municipal de Infraestrutura e Meio Ambiente, solicitando que seja instalada a iluminação na praça municipal que está em construção no Bairro Guarujá, como também a viabilidade de construir um banheiro público e um quiosque no local.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_111-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_111-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, ao Ilustríssimo Senhor Gilmar Carneiro Gerente de Obras, e à Ilustríssima Senhora Marcorenes Coelho Costa (Thiene), Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo, solicitando a necessidade de se tomar medidas que objetivem uma reforma geral do DEMAE - Departamento de Água e Esgoto de Água Boa, tais como: a necessidade da construção de um laboratório para a análise da água;  necessidade de revitalização das caixas d’água; pintura do local; construção de estacionamento interno e reforma na calçada externa com estacionamentos.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_112-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_112-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária Municipal de Educação, considerando que nossa região oferece campo para oferecermos turmas de Zootecnia e Engenharia de Alimentos em parceria com a UNEMAT ou UFMT e considerando que temos a Escola Estadual Jaraguá que poderia ser utilizada para estes fins, venho através deste solicitar que ainda este ano tenhamos a extensão destes cursos no nosso município.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_113-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_113-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, versando sobre a necessidade de uma área para ser destinada como estacionamento de caminhões ao caminhoneiros do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_114-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_114-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feito serviço de contenção da erosão no Distrito de Serrinha, bem como canais pluviais, para evitar novas erosões na época de chuva, neste município.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_115-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_115-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que seja feito reparos e substituição dos móveis do PSF (Programa Saúde da Família) “Deodato Rodrigues Batista” do Distrito de Serrinha, neste município.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_116-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_116-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando que seja realizada poda das árvores que causam obstrução da iluminação pública, em todo o perímetro urbano. Exemplo: Rua 11, nas proximidades da Transportadora Carvalima e Rua 09, nas proximidades da Escola Jesus Maria José.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_117-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_117-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas todas as providências para otimizar a iluminação pública no Distrito da Serrinha, bem como poda nas árvores que causam obstrução, troca de lâmpadas, entre outros.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/indicacao_no_118-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/indicacao_no_118-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Industria Comércio e Turismo, solicitando que sejam soltos alevinos na represa na entrada da cidade.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_119-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_119-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Franscico da Silva, Secretário Municipal de Finanças e a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora da Prefeitura Municipal, solicitando que se faça cumprir o Inciso X, do Art. 37 da Constituição Federal, de 05 de outubro de 1988 e Inciso VIII, do Art. 8º da Lei Complementar nº 173/2020, de 27 de maio de 2020, de modo a assegurar o pagamento da REVISÃO GERAL ANUAL (RGA) dos Servidores Públicos do Município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_120-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_120-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretária Municipal de Educação, solicitando empenho do Executivo Municipal na inclusão de prioridades na Campanha Nacional de Vacinação contra a Influenza a todos os Profissionais da Educação, das unidades educacionais da rede pública e particulares de ensino do município de Água Boa.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_121-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_121-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa (Thiene), Secretária Municipal de Desenvolvimento, Industria, Comércio e Turismo, com cópia a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretaria Municipal de Educação, solicitando a viabilidade de estudos para que seja instalado Rede de Internet “WiFi” gratuito, nas Escolas Municipais das Aldeias: ‘Serra Nova’; ‘Tripá’ e ‘Babaçu’.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_122-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_122-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a viabilidade de providências na canalização da água (tubulação) em todos os Projetos de Assentamentos, neste município.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_no_123-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_no_123-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que verifique junto ao setor competente da municipalidade a possibilidade para propor um trabalho conjunto de conservação/manutenção das estradas rurais do nosso município, em especial no P.A. Jatobazinho; P.A. Santa Maria; P.A. Jaraguá; P.A. Jandira; P.A. Martins e Distrito de Serrinha.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_124-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_124-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando estudos da viabilidade para criação de um convênio entre o município e a Clínica CIMMA Diagnóstico Ltda, nas realizações das RMN (Ressonância Magnética Nuclear).</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_125-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_125-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Industria Comércio e Turismo e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado a instalação de placas de "PARE" e de identificação de logradouros públicos no Setor Industrial, neste município.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_126-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_126-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade que seja contratado, via convênio Prefeitura Municipal, de dois (2) profissionais, sendo um (1) Cardiologista e um (1) Neurologista para atender as necessidades dos munícipes de Água Boa.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_127-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_127-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, ao Ilustríssimo Senhor Earle Francisco da Silva,  Secretário Municipal de Finanças e ao Ilustríssimo Senhor Gilson César da Silva Galle, Gerente de Tributação, solicitando que seja disponibilizado como forma de pagamento a opção de parcelamento aos adquirentes de lotes vendidos pela Prefeitura Municipal de Água Boa.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_128-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_128-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de estudos para que seja disponibilizado auxilio para os profissionais da saúde que estão na linha de frente de combate à COVID-19 e que são diagnosticados com a doença impossibilitando-os de trabalhar.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_129-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_129-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social, solicitando que os agentes comunitários de saúde identifiquem as escolas, prédios públicos urbanos e rurais, e residências de famílias carentes em Água Boa que ainda possuem caixas d’água que foram fabricadas com amianto e, após a identificação solicito que seja criado um programa onde promova a substituição por caixas de plástico ou fibra e que ainda doem a estas famílias filtros de água potável.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_130-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_130-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que providenciem compra de equipamentos tais como: mochilas, ‘tablets’, entre outros que se fizerem necessários para a execução e segurança dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_131-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_131-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja efetuado a recuperação da estrada que dá acesso à Escola Municipal na Agrovila Buritizal, localizada no Projeto de Assentamento Jaraguá, neste município.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_132-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_132-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, com cópia ao Excelentíssimo Senhor Ondanir Bortolini (Nininho), Deputado Estadual (PSD), com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que seja efetuado a recuperação do asfalto na Rodovia MT-240, aproximadamente 20 km da cidade.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_133-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_133-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, e ao Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando a viabilidade de certa urgência na instalação de redutor de velocidade na Rua 01, entre a Primavera Máquinas e o Terminal Rodoviário, neste município.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_134-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_134-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando ação de identificação visual dos quebra-molas, bem como a roçagem às margens da Rodovia MT-240, sentido Louis Dreyfus, neste município.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_135-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_135-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências no sentido de realizar roçagem às margens da Rodovia MT-240, bem como em todas as demais de competência do município, em especial no perímetro asfaltado, neste município.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_136-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_136-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento; cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando que seja providenciado iluminação pública na Avenida Araguaia, trecho que liga o Jardim do Lago ao Araguaia Parque, neste município.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Elton Jones Bettio, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Eva da Silva Pereira, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_137-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_137-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a viabilidade de estudos para que sejam criadas “Academias ao Ar Livre” no P.A. Jandira e Gleba Martins.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_138-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_138-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a viabilidade de estudos para que seja construída uma quadra coberta no P.A Jandira.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_139-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_139-2021.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de estudos no aumento da gratificação dos profissionais de saúde que realizam os plantões no Hospital Regional “Paulo Alemão”, neste município.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_140-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_140-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que regulamente a utilização de Servidores Públicos aposentados, nos cargos em atividade.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_no_141-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_no_141-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária Municipal de Educação, considerando as solicitações (conforme segue anexas) das Escolas Municipais Cecilia Meireles, Cantinho da Alegria e Catarina Lucia Zandoná, para que o Executivo Municipal reveja suas posições diante do cenário atual devido ao aumento de casos de Coronavírus no município de Água Boa, portanto pedimos que Vossas Senhorias atendam seus pedidos, mediante o alto risco de contágio.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_no_142-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_no_142-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja providenciado iluminação pública e calçadas na Rua 16-A, no Bairro Jardim do Lago.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_no_143-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_no_143-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a viabilidade de estudos na criação de lei que disponibilize “pulseiras vermelhas” para identificar as pessoas contaminadas pela COVID-19 em nosso município.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/indicacao_no_144-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/indicacao_no_144-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que sejam instaladas lixeiras em todos os pontos estratégicos do P.A. Santa Maria, neste município.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/indicacao_no_145-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/indicacao_no_145-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a revitalização das placas de orientação já existentes (conforme mostra-se nas fotos anexas) instaladas nas Avenidas Planalto e Araguaia.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/indicacao_no_146-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/indicacao_no_146-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando providências com certa “urgência” para que a Administração Pública viabilize um carro “fumacê” para transitar pelas ruas do município no combate aos mosquitos.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/indicacao_no_147-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/indicacao_no_147-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde e ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando instalação de barreiras de proteção em acrílico nas repartições de trabalhos, especialmente de atendimento ao público como na recepção do Hospital Regional e no Posto de Saúde Central, deste município.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/indicacao_no_148-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/indicacao_no_148-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências na conclusão do calçamento na extensão do trecho compreendido da Avenida Araguaia, sentido Centro ao Bairro Cristalino.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_149-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_149-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mauro Mendes Ferreira, Governador do Estado de Mato Grosso, para que reveja a sistemática de tributação de ICMS de combustíveis no Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências urgentes na instalação de redutores de velocidade, modelo faixa elevada na Avenida Planalto, nas proximidades do Parque dos Ipês “Dona Jandira”, neste município.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_151-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_151-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências urgentes na conclusão da iluminação pública nos trechos que compreendem a Rua 07 no Setor Industrial ligando à ASPM e Rua 14, nas proximidades da Associação dos Aposentados e Pensionistas de Água Boa (AAPIAB), neste município.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_152-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_152-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Deputado Estadual (PSD), Senhor Ondanir Bortolini - “Nininho”, solicitando a disponibilização de Emenda Parlamentar para lama asfáltica em nossa cidade.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/indicacao_153-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/indicacao_153-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA), mostrando a necessidade de proceder a sinalização da MT-240 nas proximidades da Ponte do Lageado, no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/indicacao_no_154-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/indicacao_no_154-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e o Ilustríssimo Senhor Guilherme F. Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando a colocação de quebra-molas na Rua Baru, nas mediações da Chácara 23, no Bairro Vila Nova, nesta cidade.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Agnaldo Lansoni, José Ari Zandoná, Lisiani Maria Luz Figueiró, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/indicacao_no_155-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/indicacao_no_155-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências de reparos com urgência, visto que, as cabeceiras e as laterais da ponte, bem como alinhamento da estrada de terra que dá acesso a propriedade antiga "Fazenda Modelo", hoje atual "Mirante Tesouro", do Sr. Gilmar Delosbio, neste município.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/indicacao_no_156-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/indicacao_no_156-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feito reparos no Portal de Entrada do Cemitério Padre GAETANO CHINÁGLIA, visto que, parte da estrutura está bem danificada, conforme mostra-se nas fotos anexas.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/indicacao_no_157-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/indicacao_no_157-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que atendam nosso pedido com providências na contenção da água que escorre constantemente, causando buracos, na Avenida Coopercana no Bairro Guarujá Expansão, nas proximidades da propriedade do Senhor “Milton da Areia”, neste município.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Agnaldo Lansoni, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/indicacao_no_158-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/indicacao_no_158-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mauro Ferreira Mendes, Governador do Estado de Mato Grosso, com cópia ao Excelentíssimo Senhor Max Joel Russi, Deputado Estadual e Presidente da Assembleia Legislativa do Estado de Mato Grosso e ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando empenho por parte de Vossas Excelências para que tragam para o município de Água Boa-MT, o quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Agnaldo Lansoni, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/indicacao_no_159-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/indicacao_no_159-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado a revitalização da praça (com Academia ao Ar Livre) no Bairro Guarujá Expansão, na Rua C-07 com a Rua C-01, neste município.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/indicacao_no_160-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/indicacao_no_160-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde; a Ilustríssima Senhora Aurea Soares de Campos, Engenheira Sanitarista da Prefeitura Municipal; a Ilustríssima Senhora Odeny Martins de Assunção Perego, Coordenadora de Vigilância em Saúde, solicitando ao Executivo Municipal estudo e elaboração de futuro projetos de lei dispondo sobre a criação de abrigo público municipal para o animais domésticos de Água Boa, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_161-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_161-2021.pdf</t>
   </si>
   <si>
     <t>solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja efetuado a recuperação do asfalto e a realização de um acostamento adequado na Rodovia MT-240, aproximadamente km 21 entre a Fazenda “Polizelli” e Fazenda do “Sr. Lucio Artur Seibt”, neste município.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_162-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_162-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja colocado a devida sinalização e instalação de redutores de velocidade na rotatória que liga a Rua F-9 à Avenida Planalto, no bairro Primavera, neste município.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>José Ari Zandoná, Agnaldo Lansoni, Heronides Silveira Junior, Lisiani Maria Luz Figueiró, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_163-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_163-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que o Poder Executivo Municipal priorize com certa urgência a mudança do depósito de materiais do Cemitério para outro local dentro do Cemitério Municipal “Pe. Gaetano Chináglia.”</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_164-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_164-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Emanuel Pinheiro Neto, Deputado Federal, com cópia ao Excelentíssimo Senhor Wellington Antonio Fagundes, Senador pelo Estado de Mato Grosso, solicitando emenda parlamentar para a revitalização do lago do bairro Vila Nova.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/indicacao_no_165-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/indicacao_no_165-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a recuperação da ponte do “Córrego Chapéu”, localizada na estrada da propriedade da Fazenda Nacional no Distrito da Serrinha, neste município.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/indicacao_no_166-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/indicacao_no_166-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Ondanir Bortolini – “Nininho” Deputado Estadual (PSD), com cópia ao Excelentíssimo Senhor Max Joel Russi, Deputado Estadual (PSB) e ao Excelentíssimo Senhor Neri Geller, Deputado Federal (PP), solicitando empenho por parte de Vossas Excelências, dentro do que for necessário, para a estadualização do trecho da estrada municipal AB-104 (foto anexada) que liga ao Distrito de Serrinha no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/indicacao_no_167-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/indicacao_no_167-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, sugerindo estudos sobre a possibilidade de priorizar a vacinação ‘das pessoas que perderam seus entes queridos’ pela pandemia da COVID-19 (novo coronavírus), neste município.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/indicacao_no_168-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/indicacao_no_168-2021.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando reparos na Rua 16 com Rua 01, Setor Industrial, nas proximidades da Yucumã Materiais para Construção (fotos em anexo).</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_169-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_169-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretaria Municipal de Educação, solicitando que seja tomada as devidas providências: na Escola Municipal “Campo Jandira” (P.A. Jandira); na Escola Municipal “Bom Princípio” (Gleba Martins) e na Escola Municipal “Apóstolo Paulo” (Serrinha); uma (01) sala para Biblioteca e uma (01) Sala de Informática, neste município.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_170-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_170-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a implantação de Transporte Coletivo Urbano, neste município.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_171-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_171-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, indicando que se viabilize exames de “Raio-X” panorâmico, para os pacientes que estão fazendo implantes dentários, no sistema público municipal de saúde.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_172-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_172-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando com urgência a remoção do lixo acumulado no P.A. Jaraguá, neste município.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/indicacao_no_173-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/indicacao_no_173-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Gilson César da Silva Galle, Gerente de Tributação e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração de Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, sugerindo estudos para verificar a possibilidade de redução no valor do Taxa de Licença de Funcionamento (Alvará) em nosso município.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_174-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_174-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências no sentido de sinalizar e colocar servidores a disposição para  controlar o tráfego de veículos nas estradas vicinais, onde estão sendo realizadas as obras na MT 240, neste município.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_175-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_175-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando providências em não gerar boleto para todos que tiveram familiares que veio a óbito independente da sua renda per capita, conforme Portaria nº 58, de 15 de abril de 2020, que “Aprova a Nota Técnica nº 20/2020, que traz orientações gerais acerca da regulamentação, gestão e oferta de benefícios eventuais no contexto de enfrentamento aos impactos da pandemia da COVID-19, causada pelo novo coronavírus, no âmbito do Sistema Único de Assistência Social (SUAS).”</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_176-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_176-2021.pdf</t>
   </si>
   <si>
     <t>Solcitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando reparos no asfalto localizado na Avenida Araguaia com a Rua 14, Centro II, nas proximidades do Krespim Som, neste município.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_177-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_177-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e Presidente do CISMA, com cópia ao Excelentíssimo Senhor Marcilei Alves de Oliveira, Prefeito Municipal de Bom Jesus do Araguaia; Fábio Marcos Pereira de Faria, Prefeito Municipal de Canarana; José Bueno Vilela, Prefeito Municipal de Campinápolis; Excelentíssimo Senhor Marcio Conceição Nunes de Aguiar, Prefeito Municipal de Cocalinho; Excelentíssimo Senhor Voney Rodrigues Goulart, Prefeito de Gaúcha do Norte; Excelentíssimo Senhor João Teodoro Filho, Prefeito Municipal de Nova Nazaré; Excelentíssimo Senhor Adão Soares Nogueira, Prefeito Municipal de Novo Santo Antônio; Excelentíssimo Fernando Gorgen, Prefeito de Querência; Excelentíssima Senhora Luzia Nunes Brandão, Prefeita Municipal de Ribeirão Cascalheira e Excelentíssimo Senhor Elson Farias de Sousa, Prefeito Municipal de Serra Nova Dourada, solicitando a possibilidade de aquisição de um veículo padronizado como ‘veículo funerário’, para atender as famílias que não tem condições de arcar com as despesas do translado, quando assim, se fizer necessário.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_178-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_178-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA), com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja realizada a pintura de sinalização e a colocação de placas sinalizadoras indicando os redutores (quebra-molas)  em frente ao armazém da Louis Dreyfus, neste município.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Renato Beraldo da Silva</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando providências para que se faça quebra-molas de acordo com as Normas Nacionais de Trânsito, na Rodovia MT-240, sentido “Auto Posto Martinão”  e “Frigorífico JBS”, neste município.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/indicacao_no_180-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/indicacao_no_180-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, solicitando que se caso o Projeto de Lei nº 1611/2021 for aprovado por esta Casa de Leis, que a taxa do lixo seja cobrada a partir de janeiro de 2022.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Heronides Silveira Junior, Adelar Fusinato, Igor de Sousa Matos, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/indicacao_no_181-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/indicacao_no_181-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências urgentes quanto a situação de iluminação pública no P.A. Jandira, neste município.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/indicacao_no_182-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/indicacao_no_182-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando providências na regularização/correção no sistema de escoamento de água pluvial no fluxo de água da Rua 06, bem como seja realizado o asfaltamento e a construção de bueiros no Setor Industrial, neste município.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/indicacao_no_183-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/indicacao_no_183-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, indicando a necessidade de construir uma praça comunitária no P.A. Jandira em nosso município.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/indicacao_no_184-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/indicacao_no_184-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, indicando a necessidade de se tomar medidas com o objetivo de construir quadra poliesportiva coberta no P.A. Jandira em nosso município.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/indicacao_no_185-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/indicacao_no_185-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e  Planejamento, solicitando estudos na criação do Cargo de Técnico e Tecnólogo em Radiologia, conforme CRTR, para incluí-los no Quadro de Pessoal da Prefeitura Municipal de Água Boa-MT.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/indicacao_no_186-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/indicacao_no_186-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado telas de proteção nas caçambas/caminhões ao transportar resíduos até o seu destino.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/indicacao_no_187-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/indicacao_no_187-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado a revitalização da praça no Bairro Guarujá, neste município.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Adelar Fusinato, Heronides Silveira Junior, Igor de Sousa Matos, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/indicacao_no_188-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/indicacao_no_188-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Exmo. Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilmo. Senhor Marcos André Bertol, Secretário Municipal de Infra-estrutura e Meio Ambiente, com cópia ao Ilmo. Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando tendo em vista que, o atual Plano Diretor, datado de 2009, não pondera a descrição real do perímetro atual da cidade de Água Boa. E que o novo Plano Diretor não contempla a divisão do abairramento da cidade. Considerando o crescimento populacional e o surgimento de inúmeros novos bairros e loteamentos, frisamos a necessidade da divisão, denominação e delimitação dessa nova estrutura como forma de controle de ocupação e garantia de um adequado desenvolvimento. Caucionando deste modo um maior controle, além de servir como base censitária para futuros recenseamentos, viemos então, destacar a necessidade de estudos desta documentação.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, Igor de Sousa Matos, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/indicacao_no_189-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/indicacao_no_189-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feita a revitalização nas demarcações das faixas de pedestres, principalmente nas rotatórias e, que seja feita a sinalização vertical para que os motoristas respeitem os pedestres ao atravessarem as faixas, deixando claro que a preferência é do pedestre.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/indicacao_no_190-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/indicacao_no_190-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Odeny Martins de Assunção Perego, Coordenadora da Vigilância Sanitária e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando que seja providenciado urgentemente a limpeza e que seja desinfetado as calçadas e ruas em torno da Torre de Telefonia da Operadora “Oi”, bem como notificar a empresa para que tome as medidas cabíveis quanto a presente situação (fotos em anexo).</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/indicacao_no_191-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/indicacao_no_191-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor Basílio Bezerra Guimarães dos Santos, Secretário de Estado de Planejamento e Gestão (SEPLAG), solicitando que seja implantado o “Programa Ganha Tempo” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/indicacao_no_192-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/indicacao_no_192-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretaria Municipal de Educação, solicitando que seja completado o muro com grades na Escola Municipal “Professora Simone Fernandes da Silva Freitas”, localizada no P.A Santa Maria, afim de oferecer segurança aos alunos e aos munícipes.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/indicacao_no_193-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/indicacao_no_193-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Antônio Gabriel Oliveira dos Santos, Superintendente Regional do DNIT no Estado de Mato Grosso, solicitando que seja feito um termo de cooperação técnica viabilizando um projeto de melhorias na travessia urbana.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/ind._194-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/ind._194-2021.pdf</t>
   </si>
   <si>
     <t>Solictam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Evandro Soares da Silva, Reitor da UFMT (Universidade Federal de Mato Grosso), e ao Excelentíssimo Senhor Wellington Antônio Fagundes, Senador Federal pelo Estado de Mato Grosso (PL), solicitando que seja criado um Campus da UFMT no município de Água Boa.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/indicacao_no_195-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/indicacao_no_195-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando que sejam tomadas providências na revitalização de placas de logradouros, sinalizações de ruas, de avenidas e das praças do nosso município.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/ind._196-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/ind._196-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste ao Excelentíssimo Senhor Mauro Ferreira Mendes, Governador do Estado de Mato Grosso, com cópia a Ilustríssima Senhora Kelluby de Oliveira Silva, Secretária de Estado de Saúde em Exercício, com cópia ao Excelentíssimo Senhor Dr. José Eugênio de Paiva, Deputado Estadual (PSB), com cópia ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Rafael Salamoni, Diretor Executivo do CISMA, solicitando vossas intercessões para a permanência dos leitos da Unidade de Terapia Intensiva – UTI, no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/ind._197-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/ind._197-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando providências para regularização dos quebra-molas do município, os quais DEVEM atender os requisitos da Resolução nº 600/2016 do CONTRAN, no que tange à altura e largura das ondulações transversais, bem como suas identificações com placas horizontais e as pinturas de solo.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Igor de Sousa Matos, Adelar Fusinato, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_198-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_198-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos, solicitando a possibilidade de contratação de profissionais engenheiros do trabalho, médico especialista em medicina do trabalho e técnico em segurança do trabalho para emissão de PPP (Perfil Profissiográfico Profissional) para os trabalhadores que exercem sua função expostos a insalubridade, periculosidade e penosidade.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_199-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_199-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao ilustríssimo senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que uma das ambulâncias seja disponibilizada para realizar o transporte (buscar e levar de volta) as pessoas que ficaram com sequelas da COVID-19 e precisam realizar sessões de fisioterapia, mas que não possuem meio de transporte para poderem se locomover até o Centro de Reabilitação.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/ind._200-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/ind._200-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feita a manutenção do bueiro, fazendo a limpeza e colocando uma proteção, tampa de concreto ou de ferro fundido, na Rua 15, Travessa com 2A, no Bairro Operário, neste município.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_201-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_201-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feita a manutenção do bueiro, fazendo a limpeza e a colocação de uma proteção, tampa de concreto ou de ferro fundido, na Rua BC 02, no Bairro Universitário, neste município.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/indicacao_no_202-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/indicacao_no_202-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que seja feita uma cobertura no estacionamento da UPA - Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_204-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_204-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de permanência de um técnico de enfermagem para estar acompanhando os pacientes que se deslocam até Barra do Garças no tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/indicacao_no_205-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/indicacao_no_205-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, solicitando para que analise a possibilidade de digitalização e informação do livro registro de marcas (gado, etc).</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/indicacao_no_206-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/indicacao_no_206-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando reparos (com urgência) na ponte que dá acesso a fazenda “Estancia HB” de propriedade do Sr Miguel Batista e Sra Irene, no P.A. Jatobazinho, neste município</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/indicacao_no_207-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/indicacao_no_207-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e à Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos, solicitando a possibilidade de estudos para que a licença paternidade passe de 5 para 20 dias contados a partir do dia do parto ou em caso de adoção, contados até o vigésimo dia de adoção da criança.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_208-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_208-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que os atendimentos de pediatria que eram realizados das segundas-feiras as quintas-feiras no município, retorne no seu atendimento normal.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_no_209-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_no_209-2021.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando com urgência a necessidade de se tomar medidas que objetivem com a construção de PSF no Bairro Tropical em nosso município.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_no_210-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_no_210-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a instalação de postes de luz no Projeto de Assentamento Santa Maria, neste município.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Igor de Sousa Matos, Adelar Fusinato, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_no_211-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_no_211-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social, Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, Ilustríssima Senhora Nubia Rosana Reinher Foschiera, Secretária Municipal de Educação e à Ilustríssima Senhora Daniela Bartasson Guerra Garchet, Presidenta da Associação Beneficente Lar das Crianças, solicitando a viabilidade de estudos para que seja criado um Programa Municipal de Prevenção e Combate ao Suicídio e Automutilação (segue projeto modelo em anexo).</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_no_212-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_no_212-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do DEMAE, solicitando a criação de uma tarifa diferenciada para cobrança pelos serviços de água e esgoto para as Igrejas e demais entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_no_213-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_no_213-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam o envio deste expediente expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento; ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, ao Ilustríssimo Senhor Márcio Antônio Faoro, Diretor Executivo do ÁGUAPREVI e ao Ilustríssimo Senhor Marcio Idram Weber, Presidente do Sindicato dos Servidores Públicos Municipais de Água Boa – MT, solicitando a viabilidade de estudos para que seja acrescentado ao Artigo 44 da Lei Municipal nº 869, de 25 de agosto de 2006, o inciso XI, conforme tabela progressiva anual (anexa), a vigorar com a seguinte redação: Art. 44 (...); “XI -  os valores arrecadados mensalmente pelo município, por meio da cobrança de taxas, licenças e aplicação de multas, bem como juros, mora e valores em dívida ativa recuperados, decorrentes da cobrança de taxas, licenças e aplicação de multas...</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_214.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Juliana Rosa de Souza Kolankiewicz, Secretária Municipal de Assistência Social e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que a Prefeitura Municipal por intermédio das Secretarias Municipais de Assistência Social e Saúde custeie o transporte e hospedagem para Cuiabá-MT para as mulheres do Município que necessitem da realização do procedimento de micro pigmentação nos seios devido ao procedimento de mastectomia em virtude do câncer de mama.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4470/indicacao_no_215-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4470/indicacao_no_215-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretária Municipal de Educação, solicitando a disponibilidade de implantação uma escola nos mesmos critérios de uma creche no Distrito da Serrinha, para acolher as crianças de 0 a 6 anos de idade, neste município.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4473/indicacao_no_216-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4473/indicacao_no_216-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando a revitalização da praça do bairro Vila Nova.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4474/indicacao_no_217-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4474/indicacao_no_217-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando providências na acessibilidade com rampa na travessia da Avenida Planalto em frente à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4475/indicacao_no_218-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4475/indicacao_no_218-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando adequação ao quebra-molas da Rua 31, nas mediações do PSF Vila Nova, neste município.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4476/indicacao_no_219-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4476/indicacao_no_219-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando providências em medidas de segurança de trânsito na Rua da Represa, confluência com a Rua Ipê, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_no_220-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_no_220-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e a Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do Hospital Regional, solicitando a possibilidade de parceria com as ambulâncias do município que estejam de plantão no hospital regional, para quando solicitadas, seja permitido a presença de um profissional técnico de enfermagem a disposição para prestar atendimentos.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_no_221-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_no_221-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a permanência de uma Ambulância no Distrito de Serrinha, neste município.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_no_222-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_no_222-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja passado lama asfáltica nas ruas de todos os bairros da nossa cidade onde tiver necessidade de correção como também para tampar os buracos existentes.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_no_223-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_no_223-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa (Thiene), Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento,  solicitando que seja providenciado com urgência a manutenção na estrutura física do prédio do Sistema Nacional de Emprego (SINE), em nosso município.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4493/indicacao_no_224-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4493/indicacao_no_224-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja providenciado com urgência a manutenção na estrutura física do Conselho Tutelar, bem como as repartições no local, em nosso município.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4498/indicacao_no_225-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4498/indicacao_no_225-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, ao Ilustríssimo Senhor Sebastião antonio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Alex Sandro Pilatti, Arquiteto da Prefeitura Municipal, solicitando a viabilidade de estudos para que o Parque de Exposições “Antonio Tura” seja transferido para outro lugar e o local se torne loteamento comercial.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/indicacao_no_226-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/indicacao_no_226-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Carlos Henrique Baqueta Fávaro, Senador Federal pelo Estado de Mato Grosso, solicitando que seja feito em todo âmbito municipal, o micro revestimento asfáltico.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4503/indicacao_no_227-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4503/indicacao_no_227-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à  Mesa Diretora da Câmara Municipal, que seja elaborado através desta Casa de Leis o projeto que autoriza a concessão de férias de décimo terceiro salário aos agentes políticos municipais “Prefeito; Vice-Prefeito(a) e Secretários(as)”, vinculados ao Poder Executivo de Água Boa-MT.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4524/indicacao_no_228-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4524/indicacao_no_228-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando a possibilidade de intermediar através de convênio e parceria público-privada com as empresas locais para instalação de Rede de Internet “Wi-Fi” gratuita em especial nos seguintes locais: Praça da Cultura; Bairro Cristalino e no lago “João Masena de Oliveira”, em nosso município.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade de realizar em caráter de emergência estudo sobre possibilidade de alterar/revogar conteúdo da Lei Municipal 887, de 15 de dezembro de 2006 de modo que tal revisão, adequação, seja baseado na Lei Federal nº 11.350, de 05 de outubro de 2006 (leis anexas), abrangendo aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate e Endemias (ACE) bem como enquadrá-los no Plano de Cargos, Carreiras e Vencimentos dos Profissionais do Sistema Único de Saúde, de nosso município.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4528/indicacao_no_230-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4528/indicacao_no_230-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que sejam concedidos benefícios como desconto no IPTU e demais Tributos, aos empresários que mantiveram seus comércios durante a Pandemia e estão mantendo seus estabelecimento comerciais no município de Água Boa – MT.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4529/indicacao_no_231-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4529/indicacao_no_231-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia o Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado pela administração reparos na pavimentação asfáltica bem como a construção de um canal para escoamento da água na Rua BC-04, no Setor Universitário (foto anexa).</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho, Cleide Maria Maschião Aleixo, Elton Jones Bettio, Eva da Silva Pereira, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4530/indicacao_no_232-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4530/indicacao_no_232-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja implantado Pontos de Ônibus com estrutura para as pessoas se protegerem do sol e da chuva na Avenida Xingu, no Bairro Universitário, neste município.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Erik Rodrigues Jesus da Silva, Secretário Municipal de Esporte, Cultura, Lazer e Eventos, solicitando que seja realizado a compra de climatizadores evaporativos do tipo industrial afim de serem utilizados em eventos proporcionados pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4532/indicacao_no_234-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4532/indicacao_no_234-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Erik Rodrigues Jesus da Silva, Secretário Municipal de Esporte, Cultura, Lazer e Eventos, solicitando que a administração providencie a melhoria/ampliação da capacidade dos refletores no Estádio Municipal “Irineu Spenthof”.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4533/indicacao_no_235-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4533/indicacao_no_235-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando que a administração providencie placas de identificação com os nomes da ruas em todos os bairros de nossa cidade.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_236-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_236-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do DEMAE e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a viabilidade de promover (através de processo seletivo e/ou concurso) a contratação/nomeação de um profissional “Químico” para atuar junto ao DEMAE em nosso município.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_237-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_237-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que sejam tomadas providências na “caixa de esgoto”, localizado nas proximidades da Avenida Planalto com a Rua M-02, nos fundos do CISC, em nosso município.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_238-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_238-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando reparos URGENTES na estrada da serra que dá acesso ao Distrito de Serrinha, visto que, está causando graves danos aos moradores e as propriedades locais.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_239-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_239-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Rodrigo Rebelatto Silva, Gerente de Meio Ambiente e Resíduos, que sejam tomadas as devidas providências de limpeza geral com intervenção do Poder Público na Fazenda Nacional, localizada na região da Serrinha, há aproximadamente 120 quilômetros do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_240-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_240-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, tomar providencias no sentido de aumentar a vasão das manilhas que passam as águas  da chuva no Distrito de Serrinha, pois está destruindo a residência do Senhor Rosimar Pinheiro.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4551/indicacao_241-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4551/indicacao_241-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Gilson César da Silva Galle, Gerente de Tributação e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando o congelamento dos tributos de competência municipal, tais como ISS (ou ISSQN), ITBI, IPTU, Taxas de Alvará/Licenciamento e Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4552/indicacao_242-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4552/indicacao_242-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que seja tomado providências quanto situação da falta de medicamentos e das filas enormes que se formam na farmácia do Centro Municipal de Saúde “Dr. Júlio Olívio Pessini”, neste município.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4557/indicacao_243-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4557/indicacao_243-2021.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja feita a limpeza em geral nas Vilas Santa Maria e P.A. Jaraguá.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4559/indicacao_244-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4559/indicacao_244-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a instalação de um quebra-molas no final da Av. Planalto, esquina com a Rua 1, lateral com a MT – 240.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4561/indicacao_245-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4561/indicacao_245-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Ilustríssima Senhora Núbia Rosana Reinher Foschiera, Secretária Municipal de Educação, solicitando nova denominação da Escola Apostolo Paulo, no Distrito de Serrinha para “Professor Antônio Eduardo Pinheiro”.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4562/indicacao_246-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4562/indicacao_246-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja diminuído a carga horária dos servidores que são pais de crianças autistas e a inclusão na lei do PCCV do município.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4563/indicacao_no_247-2021_-_sesc_e_senac.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4563/indicacao_no_247-2021_-_sesc_e_senac.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor José Wenceslau de Sousa Júnior, Presidente da Fecomércio, solicitando empenho por parte de Vossa Senhoria para implantação do Sesc e do Senac no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_248-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_248-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Fabrício Mendonça Pedroso, Gerente de Urbanismo e Jardinagem, solicitando que seja feita a limpeza e roçada do mato no Setor Industrial, neste município (foto em anexo).</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_249-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_249-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando  ao Excelentíssimo Prefeito Municipal, Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Planejamento, solicitando que seja feita a limpeza e que seja colocado uma tampa de concreto ou ferro fundido no bueiro localizado na Rua B 11, esquina com a Avenida Planalto, bairro Rodoviário</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, encaminhar expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que todas as ações do governo da atual administração municipal estejam disponíveis de forma mais fácil ao realizar uma pesquisa no Portal Transparência da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando a viabilidade de estudos para que seja construído uma praça de lazer com academia ao ar livre no Residencial Primavera de Buritis, em Água Boa.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, com cópia ao Ilustríssimo Senhor Guilherme Francisco Gouveia Muniz, Gerente Adjunto de Trânsito, solicitando a instalação de redutor de velocidade na av. planalto, esquina com av. Norberto Schwantes, neste município.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_no_253-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_no_253-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia o Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja providenciado aterramento, e ou demais providencias nas estradas que dão acesso às fazendas próximas ao Vau dos Gaúchos, sendo estas na linha das fazendas: Fazenda Caracol; Sol Nascente e Herança. (fotos com as coordenadas geográficas em anexo).</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_no_254-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_no_254-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia o Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, solicitando que seja tomado providências no sentido de fazer vistoria e devidas notificações às empresas que realizam serviços na rua, fora de suas dependências físicas,  e que ficam que estão estacionados na Rua 1, próximo a Agro Rural (foto em anexo).</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_no_255-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_no_255-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a viabilidade para que seja criado o cargo de atendente de farmácia no quadro de servidores do município.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_no_256-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_no_256-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia à Operadora de Telefonia Oi, solicitando que seja tomada providência quanto a Torre de Telefonia da Operadora Oi que se encontra com a luz de sinalização apagada (fotos em anexo).</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_no_257-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_no_257-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Jayme Veríssimo de Campos, Senador Federal por Mato Grosso, solicitando que seja destinado emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para que seja realizado a reforma do CTG (Centro de Tradições Gaúchas) do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_no_258-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_no_258-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Wellington Fagundes, Senador Federal pelo Estado de Mato Grosso (PL), solicitando empenho por parte de Vossa Excelência para que seja destinado recursos federais para a construção da Sede do ESF Operário do tipo I.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_no_259-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_no_259-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam o encaminhamento deste expediente ao Excelentíssimo Senhor Wellington Fagundes, Senador Federal pelo Estado de Mato Grosso (PL), solicitando empenho por parte de Vossa Excelência para viabilização da inclusão do UBS Santa Maria - CNES 2472880 do município de Água Boa no PROGRAMA MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/mocao_de_parabenizacao_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/mocao_de_parabenizacao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente aos proprietários da empresa IDEAL – MATERIAIS PARA CONSTRUÇÃO, localizada na Rua 14, nº 190, Centro II, pela reinauguração realizada no dia 29 de janeiro de 2021, mantendo a qualidade e o atendimento de sempre, em um espaço ainda melhor.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>Elton Jones Bettio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/mocao_de_parabenizacao_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/mocao_de_parabenizacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Grupo Rezende Transportes, localizada na Rua 01, nº 3401, Industrial II, pelos relevantes investimentos feitos no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho, Eva da Silva Pereira, Heronides Silveira Junior, Léo Enfermeiro</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor Pedro de Alcantara Maciel, pelos relevantes investimentos feitos ao longo dos anos no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_parabenizacao_no_004-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_parabenizacao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao proprietário da empresa AGRITEX, Ilustríssimo Senhor GERSON GARBUIO e família, que fez a entrega de um micro-ônibus “Iveco” adaptado com equipamentos especiais para a Escola Nova Esperança - Associação Pestalozzi de Água Boa-MT.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/mocao_de_pesar_no_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/mocao_de_pesar_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio desta presente Moção de Pesar a ser encaminhada à família PESSINI do Dr. Júlio Olívio Pessini e a família JOST em razão de seu falecimento ocorrido no dia 24 de fevereiro de 2021, aos 39 anos de idade, vítima da COVID-19 em Goiânia-GO.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/mocao_de_parabenizacao_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/mocao_de_parabenizacao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente nas pessoas de: PASTOR JOÃO BATISTA VIEIRA; CÍNTIA MARTINS PARREIRA ABADIO e NILZA SANTANA DE JESUS OLIVEIRA, pelo Projeto "Beba Leite", da Igreja Batista Nacional, neste município.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/mocao_de_parabenizacao_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/mocao_de_parabenizacao_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao proprietário da empresa SMART – SILOS E SECADORES, pelo grande investimento em nosso município.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>Eva da Silva Pereira, Adelar Fusinato, Agnaldo Lansoni, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Heronides Silveira Junior, José Ari Zandoná, Léo Enfermeiro, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/mocao_de_pesar_no_008-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/mocao_de_pesar_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente aos familiares da Professora VALDIONEZIA PURCENA ROSA OLIVEIRA que atuou na Escola Municipal “Professora Simone Fernandes da Silva Freitas”, no Projeto de Assentamento Santa Maria, em decorrência de seu falecimento no dia 03 de março de 2021, vítima do COVID-19.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/mocao_no_009-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/mocao_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente na pessoa da Ilustríssima Senhora MÁRCIA ADRIANA ALMEIDA DA LUZ, pela realização do Projeto "Grão de Trigo", da Igreja Batista Nacional, neste município.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente a Ilustríssima Senhorita BRUNA PANIAGO PETTER, vencedora do Concurso “Miss Água Boa 2021 e Miss Simpatia 2021”, evento realizado pela Prefeitura Municipal e Parcerias no dia 07 de Maio de 2021.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor CELSO BLEMER NUNES ALEIXO, locutor e radialista da Rádio Liberdade FM 104.9, pelos serviços prestados ao município de Água Boa-MT através da imprensa.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Lisiani Maria Luz Figueiró, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/mocao_de_aplausos_no_012-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/mocao_de_aplausos_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente aos Ilustríssimos Senhores Dr. MÁRCIO KATO e LUIZ CADORE (Kato e Cadore Ltda), Sócios-Proprietários da empresa Matriz Kato Clínica Médica, pela inauguração em seu novo endereço na Avenida Araguaia, nº 288 – Centro (anexa a Relojoaria Brilhante), ocorrido no dia 24 de maio de 2021, segunda-feira, neste Município.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/mocao_de_reconhecimento_no_013-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/mocao_de_reconhecimento_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente a empresa de MINERAÇÃO NX GOLD no ato representada pelo Gerente de Operações, Ilustríssimo Senhor Antônio Luís Moutinho e funcionários, pela parceria na doação de 2 (dois) monitores; 02 (dois) respiradores; 07 (sete) bombas de infusão e 13 (treze) máscaras faciais, colaborando no tratamento dos pacientes com COVID-19 no Hospital Regional “Paulo Alemão”, ocorrido no dia 26 de Maio de 2021.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/mocao_de_reconhecimento_no_014-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/mocao_de_reconhecimento_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente a TODOS OS PROFISSIONAIS DA REDE MUNICIPAL DE EDUCAÇÃO, por desempenharem um trabalho excepcional durante a pandemia para garantir a educação e o ensino de todos os alunos.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/mocao_de_reconhecimento_no_015-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/mocao_de_reconhecimento_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente aos envolvidos no Projeto “MÃOS SOLIDÁRIAS ÁGUA BOA-MT” na pessoa da Ilustríssima Senhora CELINA CECÍLIA SECCO CABELHO, neste município.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/mocao_de_reconhecimento_no_016-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/mocao_de_reconhecimento_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor JOÃO CARLOS VARGAS, locutor e radialista há 16 anos da Rádio Interativa FM 99.7, pelos serviços prestados ao município de Água Boa-MT através da imprensa e pelo seu empreendimento “João Vargas Imóveis”.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/mocao_de_reconhecimento_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/mocao_de_reconhecimento_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor EDIVAN FRANK PIRES PESSOA, por acreditar no município de Água Boa e realizar investimentos através da compra de lotes, construção e vendas.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/mocao_de_aplausos_no_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/mocao_de_aplausos_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente a MARLI COSMÉTICOS PRIME ESTÉTICA, pela reinauguração realizada no dia 08 de junho de 2021.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/mocao_de_parabenizacao_no_019-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/mocao_de_parabenizacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Casal Jair Antônio Bogoni e Marcia Luckner Bogoni, pelos investimentos na reinauguração do novo prédio da Vento Sul Center, localizado na Avenida Julio José de Campos, nº 262, Centro, neste município.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/mocao_de_parabenizacao_no_020-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/mocao_de_parabenizacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente pela inauguração no dia 17 de Junho de 2021 ao SUPERMERCADO NILO, localizado na Avenida Planalto, nº 800, Centro, neste município.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/mocao_de_parabenizacao_no_021-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/mocao_de_parabenizacao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente a dupla sertaneja MÁRIO &amp; THIZIL, pelo sucesso alcançado em sua trajetória.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente aos Policiais Militares do Município de Água Boa-MT:_x000D_
 1.	William Santana de Amorim – 1º Ten. PM._x000D_
 2.	Marlon de Souza Costa – Cb. PM._x000D_
 3.	Marcos Antônio Oliveira da Costa – Sd. PM._x000D_
 4.	Diego Gonçalves de Oliveira – Sd. PM._x000D_
 Pelo salvamento do bebê Enzo Gabriel de apenas 9 (nove) dias de vida que havia se engasgado e estava sem respiração.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente aos irmãos da “KRESPIM SOM” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/mocao_de_reconhecimento_no_024-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/mocao_de_reconhecimento_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à Ilustríssima Senhora JULIA FERNANDA SANTOS DE CARVALHO MOREIRA por se destacar grandemente na área de advocacia.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/mocao_de_reconhecimento_no_025-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/mocao_de_reconhecimento_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor GABRIEL MATHEUS MOREIRA por se destacar grandemente como funcionário exemplar e determinado no Grupo Itaquerê.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>Lisiani Maria Luz Figueiró, Adelar Fusinato, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Heronides Silveira Junior, Igor de Sousa Matos, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/mocao_de_aplausos_no_026-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/mocao_de_aplausos_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente para toda Equipe de Saúde que trabalham na linha de frente, no sistema “Drive Thru”, no combate a pandemia da Covid-19, neste município.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/mocao_de_aplausos_no_027-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/mocao_de_aplausos_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente para toda Equipe de Profissionais da Saúde que atuam diretamente no CENTRO MUNICIPAL DE SAÚDE, em face ao trabalho desempenhado no enfrentamento à Covid-19 no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>Adelar Fusinato, Heronides Silveira Junior, Igor de Sousa Matos, José Ari Zandoná, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/mocao_de_parabenizacao_no_028-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/mocao_de_parabenizacao_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente à YUCUMÃ MADEIRAS E MATERIAIS PARA CONSTRUÇÕES, pela inauguração da Loja 2, na Avenida Araguaia, no centro de Água Boa-MT.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/mocao_de_reconhecimento_no_029-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/mocao_de_reconhecimento_no_029-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Ilustríssimo Senhor ROMEU DIAS GUIMARÃES, Soldado da Polícia Militar, pelos relevantes serviços prestados ao município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_de_aplausos_no_030-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_de_aplausos_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Pastor PEDRO DIAS, pelo lançamento do seu livro “Em busca do domínio próprio” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_parabenizacao_no_031-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_parabenizacao_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor THIAGO JHONNY LEITE RIBEIRO, pela promoção de 3º Sargento da Policia Militar – PMMT 2021.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Heronides Silveira Junior, Igor de Sousa Matos, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/mocao_de_reconhecimento_no_032-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/mocao_de_reconhecimento_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Senhor JOSÉ CAMPOS SOBRINHO, oficial de registros, por contribuir grandemente para o desenvolvimento do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4468/mocao_de_reconhecimento_no_033-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4468/mocao_de_reconhecimento_no_033-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente à DELEGACIA DA POLÍCIA CIVIL DE ÁGUA BOA-MT, pela realização do evento “Dia das Crianças Solidário”, realizado na Praça da Cultura no dia 08 de outubro de 2021, neste município.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4469/mocao_de_parabenizacao_no_034-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4469/mocao_de_parabenizacao_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao BONFANTI PUB GASTROBAR, pela inauguração no dia 15 de outubro de 2021, localizada na Avenida Coopercana nº 112, Bairro Jardim Tropical, neste município.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4488/mocao_de_reconhecimento_no_035-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4488/mocao_de_reconhecimento_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora o envio desta Moção de Reconhecimento aos profissionais do Hospital Regional "Paulo Alemão", neste município.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4495/mocao_de_reconhecimento_no_036-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4495/mocao_de_reconhecimento_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à Ilustríssima Senhora DONATA MARIA BASTOS OLIVEIRA, pelo grandioso evento realizado no dia das crianças em Água Boa.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4496/mocao_de_reconhecimento_no_037-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4496/mocao_de_reconhecimento_no_037-2021.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente à Ilustríssima Senhora JULIANA ROSA DE SOUZA KOLANKIEWICZ, pelo grandioso evento realizado no dia das crianças em Água Boa.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4497/mocao_de_reconhecimento_no_038-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4497/mocao_de_reconhecimento_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à Ilustríssima Senhora REJANE SCHNEIDER GARCIA, pelo grandioso evento realizado no dia das crianças em Água Boa.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4501/mocao_de_reconhecimento_no_039-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4501/mocao_de_reconhecimento_no_039-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento dessa Moção de Reconhecimento aos SENHORES SAMUEL CUNHA E ELDOIR BREIT pelos grandes investimentos no município de Água Boa-MT pela reinauguração da Ipanema Piscinas realizado no dia 29 de outubro de 2021 (sexta-feira), localizado em novo endereço na Rua 01, nº 4.580, Araguaia Parque, neste município.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Elton Jones Bettio, Eva da Silva Pereira, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4526/mocao_de_reconhecimento_no_040-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4526/mocao_de_reconhecimento_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente aos Ilustríssimos Senhores Alexandre Rui, Superintendente Regional do Mato Grosso; Valdomiro Júnior, Gerente Regionaçl do Mato Grosso; Antônio Schulze Machado Júnior, Gerente Van Gogh, gestores do Banco Santander, pelos investimentos realizados no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4527/mocao_de_reconhecimento_no_041-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4527/mocao_de_reconhecimento_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente aos Empresários de Água Boa-MT que investem e acreditam no desenvolvimento da cidade e aos que continuam investindo no município.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4534/mocao_de_reconhecimento_no_042-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4534/mocao_de_reconhecimento_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento dessa Moção de Reconhecimento aos SERVIDORES PÚBLICOS MUNICIPAIS E ESTADUAIS pelos relevantes serviços prestados no Município e Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4536/mocao_de_parabenizacao_no_043-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4536/mocao_de_parabenizacao_no_043-2021.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora da Câmara Municipal, o encaminhamento dessa Moção de Aplausos ao Casal Marcelo Augusto Galera e sua Esposa Maiane de Queiroz pela inauguração do empreendimento GRUPO MAREMA, localizado na Av. Araguaia nº 1097, Centro.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Cleide Maria Maschião Aleixo, Demilson Augusto de Carvalho, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4545/mocao_44.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4545/mocao_44.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora o envio deste expediente aos organizadores da 3º EXPO RACHO DO VALE, realizado entre os dias 12 a 14 de Novembro de 2021 em Água Boa-MT.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4553/mocao_55.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4553/mocao_55.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Ilustríssimo Dr. CELSO TEIXEIRA VASCONCELOS DE OLIVEIRA, por se destacar grandemente como médico.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4558/mocao_46.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4558/mocao_46.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente à Ilustríssima Senhora MARCORENES COELHO COSTA, por seus trabalhos realizados no município através do seu empreendimento, o Supermercado Vale Sul e como Secretária Municipal.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>PARCG</t>
   </si>
   <si>
     <t>Parecer da Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/parecer_no_001-2021_-_plc_165.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/parecer_no_001-2021_-_plc_165.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 165, de 16 de fevereiro de 2021, do Executivo Municipal, que “ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR Nº 120/2017 QUE ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/parecer_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/parecer_no_002-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1569, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 322.400,00 NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/parecer_no_003-2021_-_plc_167.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/parecer_no_003-2021_-_plc_167.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 167, de 16 de fevereiro de 2021, do Executivo Municipal, que “ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR Nº 120/2017 QUE ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/parecer_no_004-2021_-_pl1570.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/parecer_no_004-2021_-_pl1570.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2021 – FAVORÁVEL ao Projeto de Lei nº 1570, de 19 de fevereiro de 2021, do Executivo Municipal, que “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REMANEJAMENTO, TRANSPOSIÇÃO, TRANSFERÊNCIAS DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/parecer_no_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/parecer_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 1567/2021, que ""DEFINE CONDIÇÕES ESPECÍFICAS PARA ESCRITURAÇÃO DE IMÓVEIS NO SETOR INDUSTRIAL."</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/parecer_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/parecer_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao projeto de lei nº 1568/2021, que "INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO - PMD E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/parecer_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/parecer_no_007-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1571, de 01 de março de 2021, do Executivo Municipal, que "DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 23 DA LEI MUNICIPAL Nº 591/2001, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>PARECER Nº 008/2021 – FAVORÁVEL ao Projeto de Resolução nº 001, de 01 de março de 2021, do Executivo Municipal, que "AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL A FAZER O ENCAMINHAMENTO DE BENS MÓVEIS EM DESUSO, À PREFEITURA MUNICIPAL DE ÁGUA BOA-MT".</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/parecer_no_009-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/parecer_no_009-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1576, de 15 de março de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 10.187.850,18 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>PARECER Nº 010/2021 – FAVORÁVEL ao Projeto de Lei nº 1573, de 15 de março de 2021, do Executivo Municipal, que “ALTERA A ALÍNEA 'a' E INCLUI A ALÍNEA 'g' DO ART. 1º, REVOGA A ALÍNEA 'e' ALTERA O INCISO 'II' DO ART. 5º E ALTERA O ART. 6º DA LEI Nº 1033/2009 QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE APOIO A FAMÍLIA RURAL - PROFAR, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>PARECER Nº 011/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 168, de 15 de março de 2021, do Executivo Municipal, que “REGULAMENTA O PROGRAMA CRIANÇA FELIZ NO ÂMBITO MUNICIPAL EM ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>PARECER Nº 012/2021 – FAVORÁVEL ao Projeto de Lei nº 1577, de 05 de abril de 2021, do Executivo Municipal, que “INSTITUI O FUNDO MUNICIPAL ESPECIAL PARA A AQUISIÇÃO DE VACINAS AO ENFRENTAMENTO DA COVID-19 NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA-MT".</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>PARECER Nº 013/2021 – FAVORÁVEL ao Projeto de Lei nº 1581, de 05 de abril de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.180.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/parecer_014-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/parecer_014-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2021 – FAVORÁVEL ao Projeto de Lei Legislativo nº 002/2021, de Autoria do Vereador Luís César de Lara Pinto Filho/PL, que “DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ACEAB (ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE ÁGUA BOA) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/parecer_015-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/parecer_015-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/2021 – FAVORÁVEL ao Projeto de Lei Legislativo nº 003/2021, de Autoria do Vereador Luís César de Lara Pinto Filho/PL, que “DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CDL (CÂMARA DOS DIRIGENTES LOJISTAS) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/parecer_no_016-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/parecer_no_016-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 005/2021, de Autoria do Vereador Luís César de Lara Pinto Filho/PL, que que “INSTITUI O BANCO DE IDEIAS LEGISLATIVAS, NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/parecer_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/parecer_no_017-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017/2021 – CONTRÁRIO ao Projeto de Lei Legislativo nº 009/2020, de Autoria do Vereador Fernando de Melo Quintanilha/PSDB, que “AUTORIZA PAGAMENTO DE DÉCIMO TERCEIRO SALÁRIO E TERÇO CONSTITUCIONAL DE FÉRIAS AOS AGENTES POLÍTICOS DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/parecer_no_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/parecer_no_018-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018/2021 – FAVORÁVEL ao Projeto de Lei nº 1574/2021, de Autoria do Executivo Municipal, que  "ACRESCENTA § 3º AO ART. 2º DA LEI MUNICIPAL Nº 1249, DE 08 DE DEZEMBRO DE 2014 E, DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/parecer_no_019-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/parecer_no_019-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019/2021 – FAVORÁVEL ao Projeto de Lei nº 1578/2021, de Autoria do Executivo Municipal, que “DISPÕE SOBRE A ALTERAÇÃO DA TAXA DE ADMINISTRAÇÃO DO PÁRAGRAFO ÚNICO DO ART. 64 DA LEI 869/2006 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/parecer_no_020-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/parecer_no_020-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/2021 – FAVORÁVEL ao Projeto de Lei nº 1579/2021, de Autoria do Executivo Municipal, que “REGULAMENTA O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), DE QUE TRATA O ART. 212-A DA CONSTITUIÇÃO FEDERAL E LEI Nº14.113 DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/parecer_no_021-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/parecer_no_021-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/2021 – FAVORÁVEL ao Projeto de Lei nº 1582/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 709.259,98 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/parecer_no_022-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/parecer_no_022-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022/2021 – FAVORÁVEL ao Projeto de Lei nº 1583/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 5.679.557,98 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/parecer_no_023-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/parecer_no_023-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 023/2021 – FAVORÁVEL ao Projeto de Lei nº 1584/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 86.169,60 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/parecer_no_024-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/parecer_no_024-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024/2021 – FAVORÁVEL ao Projeto de Lei nº 1585/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 288.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/parecer_025-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/parecer_025-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 025/2021 – FAVORÁVEL ao Projeto de Lei nº 1587/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 888.907,04 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/parecer_026-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/parecer_026-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 026/2021 – FAVORÁVEL ao Projeto de Lei Legislativo nº 006/2021, de Autoria do Vereador Leonardo Leite Ribeiro, que “DISPÕE SOBRE O RECONHECIMENTO DAS ATIVIDADES RELIGIOSAS COMO ESSENCIAIS PARA A POPULAÇÃO DO MUNICÍPIO DE ÁGUA BOA-MT, EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS".</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/parecer_no_027-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/parecer_no_027-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027/2021 – FAVORÁVEL ao Projeto de Lei nº 1588/2021, de Autoria do Executivo Municipal, que “AUTORIZA DESAPROPRIAÇÃO DE FAIXA DE TERRAS DE IMÓVEIS POR UTILIDADE PUBLICA E INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/parecer_no_028-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/parecer_no_028-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028/2021 – FAVORÁVEL ao Projeto de Lei nº 1589/2021, de Autoria do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$192.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/parecer_no_029-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/parecer_no_029-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 169/2021, de Autoria do Executivo Municipal, que “CONCEDE REAJUSTE ANUAL CONFORME LEI 13.708/2018, (PISO NACIONAL) AOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/parecer_no_030-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/parecer_no_030-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030/2021 – FAVORÁVEL ao Projeto de Lei Legislativo nº 009/2021, de Autoria do Vereador Leonardo Leite Ribeiro, que “DENOMINA A ESTRADA VICINAL SENTIDO MT-414/MT-020 LIGANDO AO DISTRITO DE SERRINHA DE EDEMAR BERTOL (INMEMORIAN) NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/parecer_031-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/parecer_031-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 031/2021 – FAVORÁVEL as Contas Anuais de Governo da Prefeitura Municipal de Água Boa-MT, relativas ao exercício de 2019, Gestão do Senhor Mauro Rosa da Silva.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/parecer_comissao_032-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/parecer_comissao_032-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032/2021 – FAVORÁVEL ao Projeto de Lei nº 1592, de 18 de maio de 2021 que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE r$ 480.000,00 N FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/parecer_033-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/parecer_033-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033/2021 – FAVORÁVEL ao Projeto de Lei nº 1590/2021, de Autoria do Executivo Municipal, que “REVOGA LEI QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/parecer_034.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/parecer_034.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034/2021 – FAVORÁVEL ao Projeto de Lei nº 1591/2021, de Autoria do Executivo Municipal, que “CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO, POR MEIO DO TERMO DE COOPERAÇÃO CELEBRADO COM O MUNICÍPIO DE ÁGUA BOA – MT, SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA DO ESTADO DE MATO GROSSO E POLÍCIA MILITAR DO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/parecer_035-52021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/parecer_035-52021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035/2021 – FAVORÁVEL ao Projeto de Lei nº 1593/2021, de Autoria do Executivo Municipal, que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL RURAL, DESTINADO PARA FINS DE UTILIDADE PÚBLICA".</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/parecer_036-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/parecer_036-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2021 – FAVORÁVEL ao Projeto de Lei nº 1597, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 42.448,78 (QUARENTA E DOIS MIL QUATROCENTOS E QUARENTA E OITO REAIS E SETENTA E OITO CENTAVOS) NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/pareceer__037-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/pareceer__037-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037/2021 – FAVORÁVEL ao Projeto de Lei nº 1598, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 112.016,93 (CENTO E DOIS MIL DEZESSEIS REAIS E NOVENTA E TRÊS CENTAVOS) NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/parecer_038-2021_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/parecer_038-2021_2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 038/2021 – FAVORÁVEL Projeto de Lei nº 1601, de 01 de junho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADÇÃO NO VALOR DE R$ 480.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/parecer_no_039-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/parecer_no_039-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL Projeto de Lei nº 1595, de 01 de junho de 2021, do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO A IMPLANTAR O PROGRAMA MUNICIPAL "PORTEIRA ADENTRO" QUE AUTORIZA A REALIZAR A MANUTENÇÃO DAS ESTRADAS DE ACESSO NO INTERIOR DOS IMÓVEIS RURAIS DE PROPRIEDADES PRIVADAS E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/parecer_no_040-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/parecer_no_040-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL Projeto de Lei nº 1596, de 17 de maio de 2021, do Executivo Municipal, que "DISPÕE SOBRE A REGULAMENTAÇÃO DE REDUÇÃO DE CALÇADAS PARA SUA CONVERSÃO EM LEITO CARROÇAVEL E ESTACIONAMENTOS."</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/parecer_no_041-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/parecer_no_041-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL Projeto de Lei nº 1600, de 07 de junho de 2021, do Executivo Municipal, que "ALTERA E ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº 562 DE 25 DE MAIOR DE 2001, QUE " AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ABRIR CONCORRENCIA PARA EXPLORAÇÃO DE ABASTECIMENTO DE COMBUSTIVEIS PARA AVIÕES NO AEROPORTO MUNICIPAL."</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/parecer_no_042-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/parecer_no_042-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1602, de 07 de junho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 294.000,00 NA FORMA ESPECIFICA."</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/parecer_no_043-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/parecer_no_043-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL Projeto de Lei nº 1604, de 07 de junho de 2021, do Executivo Municipal, que "CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES E CIVIS QUE EXERCEREM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO, POR MEIO DE TERMOS DE COOPERAÇÃO CELEBRADO COM O MUNICIPIO DE ÁGUA - MT, SECRETARIA DE ESTADO E SEGURANÇA PÚBLICA DO ESTADO DE MATO GROSSO E POLICIA MILITAR DO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/parecer_044.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/parecer_044.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 044/2021 – FAVORÁVEL Projeto de Lei Legislativo nº 007/2021, de 05 de abril de 2021, de Autoria do Vereador José Ari Zandoná – Em coautoria com os demais Vereadores, que “DENOMINA A SALA DE REUNIÕES DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT DE “DORACY ROBERTO SILVEIRA” (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/parecer_no_045-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/parecer_no_045-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 008/2021, de 05 de abril de 2021, de Autoria do Vereador José Ari Zandoná – Em coautoria com a Vereadora Eva da Silva Pereira, que “DENOMINA QUADRA DA ESCOLA MUNICIPAL DO P.A. SANTA MARIA DE VALDIONEZIA PURCENA ROSA OLIVEIRA (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/parecer_no_046-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/parecer_no_046-2021.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO ao Projeto de Lei Legislativo nº 010/2021, de 07 de junho de 2021, de Autoria do Vereador José Ari Zandoná – Em Coautoria com os Vereadores Adelar Fusinato (DEM); Agnaldo Lansoni (DEM); Heronides Silveira Júnior (PL) e Lisiani Maria Luz Figueiró (DEM), que “CONDICIONA DIÁRIA OU VERBA INDENIZATÓRIA NA CÂMARA MUNICIPAL DE ÁGUA BOA-MT”.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/parecer_no_047-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/parecer_no_047-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1605, de 08 de junho de 2021, do Executivo Municipal, que "DISPÕE SOBRE A ALTERAÇÃO DA LEI QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/parecer_no_048-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/parecer_no_048-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1607, de 08 de junho de 2021, do Executivo Municipal, que "DISPÕE SOBRE A TRANSFORMAÇÃO DO TRECHO DA ESTRADA MUNICIPAL EM VIA URBANA, DANDO CONTINUIDADE DO PROLONGAMENTO DA AVENIDA JOSÉ LARRI DE ABREU PEREIRA."</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/parecer_no_049-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/parecer_no_049-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1609, de 01 de julho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 86.169,60 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/parecer_no_050-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/parecer_no_050-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1603, de 07 de junho de 2021, do Executivo Municipal, que "DISPÕE SOBRE REGULARIZAÇÃO DAS CONSTRUÇÕES IRREGULARES NO MINUCÍPIO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/parecer_no_051-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/parecer_no_051-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1608, de 05 de julho de 2021, do Executivo Municipal, que "DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE ÁREA PÚBLICA AO SENAR - SERVIÇO NACIONAL DE APRENDIZAGEM RURAL E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/parecer_no_052-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/parecer_no_052-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 002, de 07 de junho de 2021, do Executivo Municipal, que "CONCEDE TÍTULO DE CONDECORAÇÃO AO ILUSTRÍSSIMO SENHOR NERI GELLER E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/parecer_no_053-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/parecer_no_053-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 003, de 19 de abril de 2021, do Executivo Municipal, que "ALTERA A REDAÇÃO DO INCISO II DO ARTIGO 113, DA RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT)."</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/parecer_no_054-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/parecer_no_054-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1616, de 13 de julho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECAÇÃO NO VALOR DE R$ 480.000,00 (QUATROCENTOS E OITENTA MIL REAIS) NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/parecer_no_055-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/parecer_no_055-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1617, de 13 de julho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 86.169,60 (OITENTA E SEIS MIL CENTO E SESSENTA E NOVE REAIS E SESSENTA CENTAVOS) NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/parecer_no_056-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/parecer_no_056-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1618, de 13 de julho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.000.000,00 (HUM MIULHÃO DE REAIS) NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/parecer_057.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/parecer_057.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 057/2021 – FAVORÁVEL ao Projeto de Lei nº 1613, de 19 de julho de 2021, do Executivo Municipal, que "ALTERA A REDAÇÃO DO ART. 5° DA LEI 1598/2021."</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/parecer_058.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/parecer_058.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058/2021 – FAVORÁVEL ao Projeto de Lei nº 1615, de 19 de julho de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 485.539,68 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/parecer_059.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/parecer_059.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059/2021 – FAVORÁVEL ao Projeto de Lei nº 1620, de 27 de julho de 2021, do Executivo Municipal, que "INSTITUI O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA - COMSEP E O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA - FUMSEP E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/ccf_000516.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/ccf_000516.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 060/2021 – FAVORÁVEL ao Projeto de Lei nº 1621, de 27 de julho de 2021, do Executivo Municipal, que "DISPÕE SOBRE AS CONDIÇÕES PARA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/parecer_061.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/parecer_061.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 061/2021 – FAVORÁVEL ao Projeto de Lei nº 1626, de 09 de agosto de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 119.248,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>PARECER Nº 062/2021 – FAVORÁVEL ao Projeto de Lei nº 1611, de 19 de julho de 2021, do Executivo Municipal, que "INSTITUI A TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO FINAL DE LIXO DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/parecer_no_063-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/parecer_no_063-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 063/2021 – FAVORÁVEL ao Projeto de Lei nº 1612, de 19 de julho de 2021, do Executivo Municipal, que "INSTITUI O PROGRAMA DE DESENVOLVIMENTO ECONÔMICO DE ÁGUA BOA - PRODEAB E CRIA O CONSELHO DE DESENVOLVIMENTO ECONÔMICO DE ÁGUA BOA - CODEAB, COM O OBJETIVO DE CONTRIBUIR PARA A EXPANSÃO, MODERNIZAÇÃO E DIVERSIFICAÇÃO DAS ATIVIDADES ECONÔMICAS, ESTIMULANDO A REALIZAÇÃO DE INVESTIMENTOS E EMPREENDIMENTOS NO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/parecer_no_064-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/parecer_no_064-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 064/2021 – FAVORÁVEL ao Projeto de Lei nº 1614, de 19 de julho de 2021, do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEDITINA DA PROVIDÊNCIA - ABENP E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/parecer_no_065-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/parecer_no_065-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 065/2021 – FAVORÁVEL ao Projeto de Lei nº 1623, de 02 de agosto de 2021, do Executivo Municipal, que "INSTITUI O AUXILIO EMERGENCIAL MUNICIPAL PARA ÓBITOS DECORRENTES DO CORONAVÍRUS (COVID-19), NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA - MT."</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/parecer_no_066-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/parecer_no_066-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1622, de 02 de agosto de 2021, do Executivo Municipal, que "INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - CMTER E O FUNDO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - FMTER DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/parecer_no_067-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/parecer_no_067-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 011, de 19 de julho de 2021, de autoria do Vereador Heronides Silveira Junior (PL), que "DISPÕE SOBRE A VEDAÇÃO NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO NOMEAR/CONTRATAR PESSOAS CONDENADAS PELA LEI FEDERAL Nº 11.340, DE 07 DE AGOSTO DE 2006 – LEI MARIA DA PENHA, NO MUNICÍPIO DE ÁGUA BOA-MT."</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/parecer_no_068-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/parecer_no_068-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 004, de 16 de agosto de 2021, de autoria do Vereador José Ari Zandoná (DEM), que "CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR ONDANIR BORTOLINI, DEPUTADO ESTADUAL (PSD) E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4353/parecer_no_069-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4353/parecer_no_069-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 005, de 16 de agosto de 2021, de autoria do Vereador Leonardo Leite Ribeiro (MDB), que "CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR "GYANCARLOS PAGLYNEARI CABELHO" E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/parecer_no_070-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/parecer_no_070-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 006, de 16 de agosto de 2021, de autoria do Vereador Leonardo Leite Ribeiro (MDB), que "CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR "NAIMANHWESTER BORGES HENNES" E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/parecer_no_071-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/parecer_no_071-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 007, de 16 de agosto de 2021, de autoria do Vereador Demilson Augusto de Carvalho (MDB), que "CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR GUTEMBERG DE LUCENA ALMEIDA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/parecer_no_072-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/parecer_no_072-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1624, de 16 de agosto de 2021, de autoria do Executivo Municipal, que "AUTORIZA A CRIAÇÃO DA FEIRA LIVRE NOS BAIRROS CRISTALINO E UNIVERSITÁRIO DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/parecer_no_073-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/parecer_no_073-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1627, de 16 de agosto de 2021, de autoria do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/parecer_no_074-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/parecer_no_074-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 010, de 16 de agosto de 2021, de autoria do Vereador Leonardo Leite Ribeiro (MDB), que "ACRESCENTA-SE PARÁGRAFO ÚNICO AO ARTIGO 10º DA RESOLUÇÃO Nº 005/2017, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/parecer_no_075-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/parecer_no_075-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1630, de 01 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 640.706,18 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/parecer_no_076-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/parecer_no_076-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1632, de 01 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/parecer_no_077-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/parecer_no_077-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1633, de 01 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.089.666,66 (DOIS MILHÕES OITENTA E NOVE MIL SEISCENTOS E SESSENTA E SEIS REAIS E SESSENTA E SEIS CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/parecer_no_078-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/parecer_no_078-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1634, de 01 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 480.000,00 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/parecer_no_079-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/parecer_no_079-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1638, DE 03 DE SETEMBRO DE 2021, DO EXECUTIVO MUNICIPAL, QUE "AUTORIZA A ABERTURA DE  CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOLR DE R$ 86.169,60 (OITENTA E SEIS MIL CENTO E SESSENTA E NOVE REAIS E SESSENTA CENTAVOS) NA FORMA QUE ESPECÍFICA".</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/parecer_no_080-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/parecer_no_080-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1625, de 16 de agosto de 2021, do Executivo Municipal, que "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL RURAL, DESTINADO PARA FINS DE UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/parecer_no_081-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/parecer_no_081-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1629, de 03 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 123.227,71 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/parecer_no_082-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/parecer_no_082-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1631, de 03 de setembro de 2021, do Executivo Municipal, que "DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 1042, DE 10 DE DEZEMBRO DE 2009, QUE CRIA O CONSELHO MUNICIPAL DE DIREITOS DA PESSOA COM DEFICIÊNCIA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/parecer_no_083-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/parecer_no_083-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1639, de 03 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.648.120,00 (UM MILHÃO SEISCENTOS E QUARENTA E OITO MIL E CENTO E VINTE REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/parecer_no_084-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/parecer_no_084-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Resolução nº 008, de 19 de julho de 2021, do Executivo Municipal, que "ALTERA E ACRESCENTA DISPOSITO NA RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT)."</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/parecer_no_085-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/parecer_no_085-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1640/2021, de 03 de setembro de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 252.000,00 (DUZENTOS E CINQUENTA E DOIS MIL REAIS) NA FORMA QUE ESPECÍFICA".</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/parecer_no_086-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/parecer_no_086-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1641/2021, de 03 de setembro de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 18.502,20 (DEZOITO MIL QUINHENTOS E DOIS REAIS E VINTE CENTAVOS) NA FORMA QUE ESPECÍFICA".</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/parecer_no_087-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/parecer_no_087-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1642/2021, de 08 de setembro de 2021, do Executivo Municipal, que “DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE DA PREFEITURA MUNICIPAL DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/parecer_no_088-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/parecer_no_088-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1643/2021, de 10 de setembro de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.500.000,00 (SEIS MILHÕES E QUINHENTOS MIL REAIS), NA FORMA QUE ESPECÍFICA".</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/parecer_no_089-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/parecer_no_089-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1644/2021, de 10 de setembro de 2021, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.027.997,95 (SEIS MILHÕES VINTE E SETE MIL E NOVECENTOS E NOVENTA E SETE REAIS E NOVENTA E CINCO CENTAVOS), NA FORMA QUE ESPECÍFICA”.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4432/parecer_90-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4432/parecer_90-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 090/2021 – FAVORÁVEL ao Projeto de Lei nº 1645, de 20 de setembro de 2021, do Executivo Municipal, que "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 4.832.948,22 (QUATRO MILHÕES, OITOCENTOS E TRINTA E DOIS MIL REAIS NOVECENTOS E QUARENTA E OITO REAIS E VINTE E DOIS CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/parecer_no_091-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/parecer_no_091-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 012/2021, de 16 de agosto de 2021, de autoria do Vereador Renato Beraldo da Silva (DEM) – Em Coautoria com os demais Vereadores, que “DENOMINA O CENTRO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA-MT DE ‘DR. JÚLIO OLÍVIO PESSINI’ (IN MEMORIAM) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/parecer_no_092-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/parecer_no_092-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1628, de 12 de agosto de 2021, do Executivo Municipal, "DISPÕE SOBRE A CONCESSÃO REMUNERADA DE USO DE ÁREAS PÚBLICAS QUALIFICADAS DE USO COMUM PARA LAZER, RECREAÇÃO E PRÁTICAS DESPORTIVAS NA ORLA LACUSTRE DA REPRESA 'JOÃO MASENA DE OLIVEIRA', POPULAR 'CHACHOTE' EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/parecer_no_093-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/parecer_no_093-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1647, de 04 de outubro de 2021, do Executivo Municipal, "AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.719.220,91 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>PARECER Nº 094/2021 – FAVORÁVEL ao Projeto de Lei nº 1635, de 03 de setembro de 2021, do Executivo Municipal, "INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA-MT PARA O QUADRIÊNIO DE 2022-2025."</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>PARECER Nº 095/2021 – FAVORÁVEL ao Projeto de Lei nº 1636, de 03 de setembro 2021, do Executivo Municipal, "DISPÕE SOBRE ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/parecer_96-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/parecer_96-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 096/2021 – FAVORÁVEL ao Projeto de Lei nº 1637, de 20 de setembro de 2021, do Executivo Municipal, "ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2022 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4459/parecer_097.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4459/parecer_097.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 097/2021 – FAVORÁVEL ao Projeto de Lei nº 1646, de 20 de setembro de 2021, do Executivo Municipal, "DÁ NOVA REDAÇÃO AOS ART. 4º E ART. 6º DA LEI MUNICIPAL Nº 1143/2011, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE DE ÁGUA BOA-MT."</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4460/parecer_098.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4460/parecer_098.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 098/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 170, de 16 de agosto de 2021, do Executivo Municipal, "INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO MUNICÍPIO DE ÁGUA BOA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E, DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4461/parecer_099.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4461/parecer_099.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 099/2021 – FAVORÁVEL ao Projeto de Resolução nº 011, de 20 de setembro de 2021, do Executivo Municipal, "CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR JAIR MESSIAS BOLSONARO E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4477/parecer_100.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4477/parecer_100.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 100/2021 – FAVORÁVEL ao Projeto de Lei nº 1648, de 18 de outubro de 2021, do Executivo Municipal, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE COOPERAÇÃO TECNICA COM A UNIÃO FEDERAL, POR INTERMEDIO DO MINISTERIO DA AGRICULTURA, PECUARIA E ABASTECIMENTO, ATRAVES DA SECRETARIA DE DEFESA AGROPECUÁRIA SDA/MAPA, COM INTUITO DO DESENVOLVIMENTO DE AÇÃO DIRETAMENTE LIGADS AOS TRABALHOS DA AREA DE INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 173, de 23 de agosto de 2021, que “DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4486/parecer_no_102-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4486/parecer_no_102-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1650, de 13 de outubro de 2021, do Executivo Municipal, "INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA MULHER DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4487/parecer_no_103-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4487/parecer_no_103-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL à Proposta de Emenda à Lei Orgânica de Água Boa-MT nº 001/2021, de 19 de julho de 2021 – de Autoria do Vereador Agnaldo Lansoni (DEM) – Em Coautoria com os Vereadores Heronides Silveira Júnior (PL); José Ari Zandoná (DEM); Lisiani Maria Luz Figueiró (DEM) e Renato Beraldo da Silva (DEM), que “ACRESCENTA-SE O ART. 154-A E ART. 154-B À LEI ORGÂNICA DO MUNICÍPIO DE ÁGUA BOA-MT”.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>PARECER Nº 104/2021 – FAVORÁVEL ao Projeto de Lei nº 1653, de 19 de outubro de 2021, do Executivo Municipal, "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 140.000,00 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>PARECER Nº 105/2021 – FAVORÁVEL Projeto de Lei nº 1655/2021, que "AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 200.000,00 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4510/parecer_no_106-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4510/parecer_no_106-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL Projeto de Lei nº 1656/2021, de autoria do Executivo Municipal, que "DÁ NOVA REDAÇÃO AO INCISO "V" DO ART. 1º DA LEI MUNICIPAL Nº 1193/2013 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4540/parecer_no_107-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4540/parecer_no_107-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1649, de 13 de outubro de 2021, do Executivo Municipal, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A EMITIR SELO MUNICIPAL DA AGRICULTURA FAMILIAR AOS PRODUTOS ALIMENTÍCIOS ARTESANAIS PRODUZIDOS EM ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4541/parecer_no_108-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4541/parecer_no_108-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1651, de 18 de outubro de 2021, do Executivo Municipal que "AUTORIZA O PODER EXECUTIVO MUNICIPAL A LANÇAR CAMPANHA "IPTU PREMIADO" EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4542/parecer_no_109-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4542/parecer_no_109-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1652, de 18 de outubro de 2021, do Executivo Municipal que "INSTITUI O PROGRAMA NOTA PREMIADA AB, QUE TEM COMO OBJETIVO FOMENTAR A CIDADANIA FISCAL NO MUNICÍPIO DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>PARECER Nº 110/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 001, de 02 de agosto de 2021, de autoria do Vereador Luís César de Lara Pinto Filho, que “INCLUI O § 4º NO ARTIGO 54 E OS §§ 14º E 15º NO ARTIGO 59 DA LEI COMPLEMENTAR Nº 123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4538/parecer_no_111-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4538/parecer_no_111-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 014, de 18 de outubro de 2021, de Autoria do Vereador Igor de Sousa Matos em Coautoria com os demais Vereadores, que “INSTITUI NO MUNICÍPIO DE ÁGUA BOA-MT A “SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO SUICÍDIO E AUTOMUTILAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4516/parecer_no_112-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4516/parecer_no_112-2021.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Substitutivo nº 1611, de 03 de novembro de 2021, de Autoria do Executivo Municipal, que “INSTITUI A TAXA DE COLETA, REMOÇÃO, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS – TRS NO MUNICÍPIO DE ÁGUA BOA, EM ACORDO COM O ART. 35 DA LEI FEDERAL Nº 11.445/2007 E ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>PARECER Nº 113/2021 – FAVORÁVEL ao Projeto de Lei nº 1654, de 25 de outubro de 2021, que "INSTITUI O PROGRAMA DE PARCELAMENTO DE DÉBITOS NO MUNICÍPIO DE ÁGUA BOA, DESTINADO A PROMOVER A REGULARIZAÇÃO DOS CRÉDITOS DE NATUREZA TRIBUTÁRIA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>PARECER Nº 114/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 175, de 19 de outubro de 2021, do Executivo Municipal que, "CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>PARECER Nº 115/2021 – FAVORÁVEL ao Projeto de Lei Legislativo Complementar nº 004, de 12 de novembro de 2021, da Mesa Diretora da Câmara Municipal, que, “CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>PARECER Nº 116/2021 – FAVORÁVEL ao Projeto de Lei nº 1658, de 09 de novembro de 2021, do Executivo Municipal que, "AUTORIZA A DESAPROPRIAÇÃO DE AREAS URBANAS E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_117.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_117.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 117/2021 – FAVORÁVEL ao Projeto de Lei nº 1661, de 06 de dezembro de 2021, do Executivo Municipal que, "DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4583/parecer_118.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4583/parecer_118.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 118/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 177, de 06 de dezembro de 2021, do Executivo Municipal que, "DA NOVA REDAÇÃO AO ARTIGO 86 DA LEI COMPLEMENTAR Nº 54/2011 QUE DISPÕE SOBRE A LEI DO PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4600/ccf_000718.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4600/ccf_000718.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 119/2021 – FAVORÁVEL ao Projeto de Lei nº 1659, de 23 de novembro de 2021, do Executivo Municipal que, "AUTORIZA O PODER EXECUTIVO MUNICIPAL A LANÇAR CAMPANHA "IPTU PREMIADO 2022/2024" EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4601/ccf_000719.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4601/ccf_000719.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 120/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 176, de 23 de novembro de 2021, do Executivo Municipal que, "INSERE O § 4º AO ARTIGO 170 DA LEI COMPLEMENTAR Nº 009, DE 10 DE MARÇO DE 2000, QUE "DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA, NA FORMA QUE ESTABELECE E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4602/ccf_000720.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4602/ccf_000720.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 121/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 178, de 02 de dezembro de 2021, do Executivo Municipal que, "ALTERA O INCISO VI DO ARTIGO 14 E O PARÁGRAFO ÚNICO DO ARTIGO 25 DA LEI COMPLEMENTAR N°123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE ÁGUA BOA - MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4603/ccf_000721.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4603/ccf_000721.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 122/2021 – FAVORÁVEL ao Projeto de Lei Complementar nº 003/2021 – de 20 de novembro de 2021, que “AUTORIZA A CONCESSÃO DE FÉRIAS DE DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS VINCULADOS AO PODER EXECUTIVO, EM ATENDIMENTO AO DISPOSTO NO ART. 7º, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4614/parecer_no_123-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4614/parecer_no_123-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 123/2021 – FAVORÁVEL ao Projeto de Lei nº 1663/2021 – de 30 de dezembro de 2021, que “AUTORIZA EXCEPCIONALMENTE, O PODER EXECUTIVO MUNICIPAL A REALIZAR PAGAMENTO DE ABONO SALARIAL AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO NA REDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/projeto_de_decreto_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/projeto_de_decreto_001-2021.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE ÁGUA BOA, ESTADO DE MATO GROSSO, EXERCÍCIO FINANCEIRO DE 2019, GESTÃO DO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA”.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/projeto_de_lei_no_1567-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/projeto_de_lei_no_1567-2021.pdf</t>
   </si>
   <si>
     <t>"DEFINE CONDIÇÕES ESPECÍFICAS PARA ESCRITURAÇÃO DE IMÓVEIS NO SETOR INDUSTRIAL."</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/projeto_de_lei_no_1568-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/projeto_de_lei_no_1568-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO - PMD E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/projeto_de_lei_no_1569-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/projeto_de_lei_no_1569-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 322.400,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/projeto_de_lei_no_1570.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/projeto_de_lei_no_1570.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR REMANEJAMENTO, TRANSPOSIÇÃO, TRANSFERÊNCIAS DE DOTAÇÕES ORÇAMENTÁRIAS E DÁ OUTRAS PROIVDÊNCIAS NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/ccf_000057.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/ccf_000057.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 23 DA LEI MUNICIPAL Nº 591/2001, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/projeto_de_lei_no_1572-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/projeto_de_lei_no_1572-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A ALÍNEA 'g' DO ARTIGO 1º DA LEI Nº 1033/2009 QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE APOIO A FAMILIA RURAL  -PROFAR, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/projeto_de_lei_no_1573-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/projeto_de_lei_no_1573-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A ALÍNEA 'a' E INCLUI A ALÍNEA 'g' DO ART. 1º , REVOGA A ALÍNEA 'e' ALTERA O INCISO 'II' DO ART. 5º E ALTERA O ART. 6º DA LEI Nº 1033/2009 QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE APOIO A FAMÍLIA RURAL - PROFAR, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/projeto_de_lei_no_1574-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/projeto_de_lei_no_1574-2021.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA § 3º AO ART. 2º DA LEI MUNICIPAL Nº 1249, DE 08 DE DEZEMBRO DE 2014 E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_de_lei_no_1575-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_de_lei_no_1575-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°1575/2021 "AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$10.187.850,18 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_de_lei_no_1576-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_de_lei_no_1576-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 10.187.850,18 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/projeto_de_lei_1577-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/projeto_de_lei_1577-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O FUNDO MUNICIPAL ESPECIAL PARA A AQUISIÇÃO DE VACINAS AO ENFRENTAMENTO DA COVID-19 NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/projeto_de_lei_no_1578-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/projeto_de_lei_no_1578-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA TAXA DE ADMINISTRAÇÃO DO PÁRAGRAFO ÚNICO DO ART. 64 DA LEI 869/2006 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/projeto_de_lei_no_1579-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/projeto_de_lei_no_1579-2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), DE QUE TRATA O ART. 212-A DA CONSTITUIÇÃO FEDERAL E LEI Nº14.113 DE 25 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/projeto_de_lei_1580-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/projeto_de_lei_1580-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 560.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/projeto_de_lei_no_1581-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/projeto_de_lei_no_1581-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.180.00,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_de_lei_no_1582-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_de_lei_no_1582-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 709.259,98 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/projeto_de_lei_no_1583-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/projeto_de_lei_no_1583-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 5.679.557,98 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/ccf_000253.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/ccf_000253.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$86.169,60 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/ccf_000254.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/ccf_000254.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$288.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/projeto_de_lei_no_1586-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/projeto_de_lei_no_1586-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.480.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/projeto_n_1587-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/projeto_n_1587-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 888.907,04 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_lei_no_1588-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_lei_no_1588-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DESAPROPRIAÇÃO DE FAIXA DE TERRAS DE IMÓVEIS POR UTILIDADE PUBLICA E INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_no_1589-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_no_1589-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$192.000,00 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/projeto_de_lei_1590-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/projeto_de_lei_1590-2021.pdf</t>
   </si>
   <si>
     <t>"REVOGA LEI QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/projeto_de_lei_1591-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/projeto_de_lei_1591-2021.pdf</t>
   </si>
   <si>
     <t>“CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO, POR MEIO DO TERMO DE COOPERAÇÃO CELEBRADO COM O MUNICÍPIO DE ÁGUA BOA – MT, SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA DO ESTADO DE MATO GROSSO E POLÍCIA MILITAR DO ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/projeto_de_lei_1592-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/projeto_de_lei_1592-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 480.000,00 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_de_lei_1593.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_de_lei_1593.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL RURAL, DESTINADO PARA FINS DE UTILIDADE PÚBLICA".</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_1594-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_1594-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE ÁREA PÚBLICA AO SENAR - SERVIÇO NACIONAL DE APRENDIZAGEM RURAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/projeto_de_lei_1595-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/projeto_de_lei_1595-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A IMPLANTAR O PROGRAMA MUNICIPAL " PORTEIRA ADENTRO" QUE AUTORIZA A REALIZAR A MANUTENÇÃO DAS ESTRADAS DE ACESSO NO INTERIOR DOS IMÓVEIS RURAIS DE PROPRIEDADES PRIVADAS E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/projeto_de_lei_no_1596-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/projeto_de_lei_no_1596-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DE REDUÇÃO DE CALÇADAS PARA SUA CONVERSÃO EM LEITO CARROÇAVEL E ESTACIONAMENTOS"</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/projeto_1597-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/projeto_1597-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 42.448,78 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_1598-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_1598-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 112.016,93 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/projeto_de_lei_no_1599-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/projeto_de_lei_no_1599-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVO À LEI MUNICIPAL Nº 562, 25 DE MAIO DE 2001, QUE "AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ABRIR CONCORRÊNCIA PARA EXPLORAÇÃO DE ABASTECIMENTO DE COMBUSTÍVEL PARA AVIÕES NO AEROPORTO MUNICIPAL."</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_de_lei_1600-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_de_lei_1600-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº562 DE 25 DE MAIOR DE 2001, QUE " AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ABRIR CONCORRENCIA PARA EXPLORAÇÃO DE ABASTECIMENTO DE COMBUSTIVEIS PARA AVIÕES NO AEROPORTO MUNICIPAL".</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_de_lei_1601-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_de_lei_1601-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADÇÃO NO VALOR DE R$ 480.000,00 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/projeto_de_lei_1602-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/projeto_de_lei_1602-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 294.000,00 NA FORMA ESPECIFICA."</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/projeto_de_lei_1603.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/projeto_de_lei_1603.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REGULARIZAÇÃO DAS CONSTRUÇÕES IRREGULARES NO MINUCÍPIO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/projeto_de_lei_1604.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/projeto_de_lei_1604.pdf</t>
   </si>
   <si>
     <t>"CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES E CIVIS QUE EXERCEREM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO, POR MEIO DE TERMOS DE COOPERAÇÃO CELEBRADO COM O MUNICIPIO DE ÁGUA - MT, SECRETARIA DE ESTADO E SEGURANÇA PÚBLICA DO ESTADO DE MATO GROSSO E POLICIA MILITAR DO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/projeto_de_lei_no_1605-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/projeto_de_lei_no_1605-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI QUE REESTRUTUROU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/projeto_de_lei_no_1606-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/projeto_de_lei_no_1606-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O AUXÍLIO FUNERAL PARA ÓBITOS DECORRENTES DO CORONAVÍRUS (COVID-19), NO ÂMBITO DO SISTEMA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA-MT."</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/projeto_de_lei_1607-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/projeto_de_lei_1607-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A TRANSFORMAÇÃO DO TRECHO DA ESTRADA MUNICIPAL EM VIA URBANA, DANDO CONTINUIDADE DO PROLONGAMENTO DA AVENIDA UNIVERSITARIA."</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/projeto_de_lei_no_1608-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/projeto_de_lei_no_1608-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE ÁREA PÚBLICA AO SENAR - SERVIÇO NACIONAL DE APRENDIZEGEM RURAL E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/projeto_de_lei_no_1609-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/projeto_de_lei_no_1609-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 86.169,60 NA FORMA QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/projero_de_lei_1610-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/projero_de_lei_1610-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O AUXILIO FUNERAL PARA OBITOS DECORRENTES DO CORONAVIRUS (COVID -19), NO ÂMBITO DO SISTEMA DE ASSISTENCIA SOCIAL DO MUNICIPIO DE ÁGUA BOA - MT".</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/projeto_de_lei_no_1611-2021_-_substitutivo.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/projeto_de_lei_no_1611-2021_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A TAXA DE COLETA, REMOÇÃO, TRANSPORTE, TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS - TRS NO MUNICÍPIO DE ÁGUA BOA, EM ACORDO COM O ART. 35 DA LEI FEDERAL Nº 11.445/2007 E ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_de_lei_no_1612-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_de_lei_no_1612-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE DESENVOLVIMENTO ECONÔMICO DE ÁGUA BOA - PRODEAB E CRIA O CONSELHO DE DESENVOLVIMENTO ECONÔMICO DE ÁGUA BOA - CODEAB, COM O OBJETIVO DE CONTRIBUIR PARA A EXPANSÃO, MODERNIZAÇÃO E DIVERSIFICAÇÃO DAS ATIVIDADES ECONÔMICAS, ESTIMULANDO A REALIZAÇÃO DE INVESTIMENTOS E EMPREENDIMENTOS NO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/projeto_de_lei_1613-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/projeto_de_lei_1613-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 5° DA LEI 1598/2021"</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_de_lei_1614-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_de_lei_1614-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEDITINA DA PROVIDÊNCIA - ABENP E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/projeto_de_lei_1615-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/projeto_de_lei_1615-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 485.539,68 NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/projeto_de_lei_no_1616-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/projeto_de_lei_no_1616-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECAÇÃO NO VALOR DE R$ 480.000,00 (QUATROCENTOS E OITENTA MIL REAIS) NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_de_lei_no_1617-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_de_lei_no_1617-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$86.169,60 (OITENTA E SEIS MIL CENTO E SESSENTA E NOVE REAIS E SESSENTA CENTAVOS) NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/projeto_de_lei_no_1618-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/projeto_de_lei_no_1618-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.000.000,00 (HUM MILHÃO DE REAIS) NA FORMA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/projeto_de_lei_1619-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/projeto_de_lei_1619-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 3.960.329,41 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/projeto_de_lei_no_1620-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/projeto_de_lei_no_1620-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA - COMSEP E O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA - FUMSEP E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_no_1621-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_no_1621-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÔE SOBRE AS CONDIÇÕES PARA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/projeto_de_lei_no_1622-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/projeto_de_lei_no_1622-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - CMTER E O FUNDO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - FMTER DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/ccf_000483.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/ccf_000483.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O AUXILIO EMERGENCIAL MUNICIPAL PARA ÓBITOS DECORRENTES DO CORONAVÍRUS (COVID-19), NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA - MT."</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/projeto_de_lei_no_1624-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/projeto_de_lei_no_1624-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DA FEIRA LIVRE NOS BAIRROS CRISTALINO E UNIVERSITÁRIO DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/projeto_de_lei_no_1625-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/projeto_de_lei_no_1625-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL RURAL, DESTINADO PARA FINS DE UTILIDADE PÚBLICA."</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/ccf_000504.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/ccf_000504.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 119.248,00 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/projeto_de_lei_no_1627-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/projeto_de_lei_no_1627-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_de_lei_no_1628-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_de_lei_no_1628-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO REMUNERADA DE USO DE ÁREAS PÚBLICAS QUALIFICADAS DE USO COMUM PARA LAZER, RECREAÇÃO E PRÁTICAS DESPORTIVAS NA ORLA LACUSTRE DA REPRESA 'JOÃO MASENA DE OLIVEIRA', POPULAR 'CHACHOTE' EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_de_lei_no_1629-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_de_lei_no_1629-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE ATÉ R$ 123.227,71 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/projeto_de_lei_no_1630-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/projeto_de_lei_no_1630-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 640.706,18 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/projeto_de_lei_no_1631-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/projeto_de_lei_no_1631-2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 1042, DE 10 DE DEZEMBRO DE 2009, QUE CRIA O CONSELHO MUNICIPAL DE DIREITOS DA PESSOA COM DEFICIÊNCIA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_1632-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_1632-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_1633-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_1633-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.089.666,66 (DOIS MILHÕES OITENTA E NOVE MIL SEISCENTOS E SESSENTA E SEIS REAIS E SESSENTA E SEIS CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei_no_1634-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei_no_1634-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 480.000,00 (QUATROCENTOS E OITENTA MIL REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_de_lei_no_1635-2021_-_ppa.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_de_lei_no_1635-2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA-MT PARA O QUADRIÊNIO DE 2022-2025."</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_de_lei_no_1636-2021_-_ldo.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_de_lei_no_1636-2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_1637-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_1637-2021.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA, FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT PARA O EXERCÍCIO DE 2022 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/projeto_de_lei_no_1638-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/projeto_de_lei_no_1638-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 86.169,60 (OITENTA E SEIS MIL CENTO E SESSENTA E NOVE REAIS E SESSENTA CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/projeto_de_lei_no_1639-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/projeto_de_lei_no_1639-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 1.648.120,00 (UM MILHÃO SEISCENTOS E QUARENTA E OITO MIL E CENTO E VINTE REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/projeto_de_lei_no_1640-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/projeto_de_lei_no_1640-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 252.000,00 (DUZENTOS E CINQUENTA E DOIS MIL REAIS) NA FORMA QUE ESPECÍFICA"</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/projeto_de_lei_no_1641-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/projeto_de_lei_no_1641-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 18.502,20 (DEZOITO MIL QUINHENTOS E DOIS REAIS E VINTE CENTAVOS) NA FORMA QUE ESPECÍFICA"</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/projeto_de_lei_no_1642-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/projeto_de_lei_no_1642-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE DA PREFEITURA MUNICIPAL DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_de_lei_no_1643-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_de_lei_no_1643-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.500.000,00 (SEIS MILHÕES E QUINHENTOS MIL REAIS), NA FORMA QUE ESPECÍFICA"</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_de_lei_no_1644-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_de_lei_no_1644-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 6.027.997,95 (SEIS MILHÕES VINTE E SETE MIL E NOVECENTOS E NOVENTA E SETE REAIS E NOVENTA E CINCO CENTAVOS), NA FORMA QUE ESPECÍFICA”.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/projeto_de_lei_no_1645-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/projeto_de_lei_no_1645-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 4.832.948,22 (QUATRO MILHÕES, OITOCENTOS E TRINTA E DOIS MIL REAIS NOVECENTOS E QUARENTA E OITO REAIS E VINTE E DOIS CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_1646-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_1646-2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AOS ART. 4º E ART. 6º DA LEI MUNICIPAL Nº 1143/2011, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/projeto_de_lei_1647-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/projeto_de_lei_1647-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.719.220,91 NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ccf_000566.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ccf_000566.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE COOPERAÇÃO TECNICA COM A UNIÃO FEDERAL, POR INTERMEDIO DO MINISTERIO DA AGRICULTURA, PECUARIA E ABASTECIMENTO, ATRAVES DA SECRETARIA DE DEFESA AGROPECUÁRIA SDA/MAPA, COM INTUITO DO DESENVOLVIMENTO DE AÇÃO DIRETAMENTE LIGADS AOS TRABALHOS DA AREA DE INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL, E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/projeto_de_lei_no_1649-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/projeto_de_lei_no_1649-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZAO O PODER EXECUTIVO MUNICIPAL A EMITIR SELO MUNICIPAL DA AGRICULTURA FAMILIAR AOS PRODUTOS ALIMENTÍCIOS ARTESANAIS PRODUZIDOS EM ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/projeto_de_lei_no_1650-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/projeto_de_lei_no_1650-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA MULHER DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4480/projeto_de_lei_no_1651-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4480/projeto_de_lei_no_1651-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A LANÇAR CAMPANHA "IPTU PREMIADO" EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4482/projeto_de_lei_no_1652-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4482/projeto_de_lei_no_1652-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA NOTA PREMIADA AB, QUE TEM COMO OBJETIVO FOMENTAR A CIDADANIA FISCAL NO MUNICÍPIO DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4479/projeto_de_lei_no_1653-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4479/projeto_de_lei_no_1653-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTUR DE CRÉDITO POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 140.000,00 NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4483/projeto_de_lei_no_1654-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4483/projeto_de_lei_no_1654-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE PARCELAMENTO DE DÉBITOS NO MUNICÍPIO DE ÁGUA BOA, DESTINADO A PROMOVER A REGULARIZAÇÃO DOS CRÉDITOS DE NATUREZA TRIBUTÁRIA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4484/projeto_de_lei_no_1655-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4484/projeto_de_lei_no_1655-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), NA FORMA QUE QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4499/projeto_de_lei_no_1656-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4499/projeto_de_lei_no_1656-2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO INCISO "V" DO ART. 1º DA LEI MUNICIPAL Nº 1193/2013 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4515/projeto_de_lei_no_1657-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4515/projeto_de_lei_no_1657-2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ART. 1º ACRESCENTA O ART. 1º "A" E DÁ NOVA REDAÇÃO AO ART. 11 DA LEI MUNICIPAL Nº 1249, DE 08 DE DEZEMBRO DE 2014 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4521/projeto_de_lei_1658-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4521/projeto_de_lei_1658-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DESAPROPRIAÇÃO DE AREAS URBANAS E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4543/projeto_de_lei_no_1659-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4543/projeto_de_lei_no_1659-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A LANÇAR CAMPANHA "IPTU PREMIADO 2022/2024" EM ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_1660-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_1660-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 559/2001, QUE DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO  MUNICIPAL  DE ESPORTE E LAZER."</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4555/ccf_000634.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4555/ccf_000634.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS UNIDADES EDUCACIONAIS DA REDE PÚBLICA MUNICIPAL DE ÁGUA BOA/MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4574/projeto_de_lei_no_1662-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4574/projeto_de_lei_no_1662-2021.pdf</t>
   </si>
   <si>
     <t>"CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA PELO ESTADO DE MATO GROSSO, POR MEIO DE TERMO DE COOPERAÇÃO CELEBRADO COM O MUNICIPIO DE ÁGUA BOA - MT E DÁ OUTRAS PREVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>"AUTORIZA, EXCEPCIONALMENTE O PODER EXECUTIVO MUNICIPAL A REALIZAR PAGAMENTO DE ABONO SALARIAL AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO NA REDE PÚBLICA MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/ccf_000937.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/ccf_000937.pdf</t>
   </si>
   <si>
     <t>" ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR Nº 120/2017 QUE ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ccf_000026.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ccf_000026.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVO DA LEI COMPLEMENTAR Nº 120/2017 QUE ESTABELECE NOVA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/ccf_000027.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/ccf_000027.pdf</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/projeto_de_lei_complementar_no_168-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/projeto_de_lei_complementar_no_168-2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O PROGRAMA CRIANÇA FELIZ NO ÂMBITO MUNICIPAL EM ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/projeto_de_lei_complementar_no_169-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/projeto_de_lei_complementar_no_169-2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE ANUAL CONFORME LEI 13.708/2018, (PISO NACIONAL) AOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/projeto_de_lei_complementar_no_170-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/projeto_de_lei_complementar_no_170-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO MUNICÍPIO DE ÁGUA BOA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR E, DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_complementar_no_171-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_complementar_no_171-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, REGIDO PELA LEI COMPLEMENTAR Nº 054/2011 - ANEXO XII - MOTORISTA/40H."</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_complementar_no_172-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_complementar_no_172-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE ÁGUA BOA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/plano_diretor.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/plano_diretor.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4481/projeto_de_lei_complementar_no_174-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4481/projeto_de_lei_complementar_no_174-2021.pdf</t>
   </si>
   <si>
     <t>"INCLUI OS ARTIGOS 25-A E 25-B, ALTERA O INCISO VI D ARTIGO 14 E O PARÁGRAFO ÚNICO DO ARTIGO 25 DA LEI COMPLEMENTAR Nº 123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4478/projeto_de_lei_complementar_no_175-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4478/projeto_de_lei_complementar_no_175-2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL (RGA) À REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ÁGUA BOA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4544/projeto_de_lei_complementar_no_176-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4544/projeto_de_lei_complementar_no_176-2021.pdf</t>
   </si>
   <si>
     <t>"INSERE O § 4º AO ARTIGO 170 DA LEI COMPLEMENTAR Nº 009, DE 10 DE MARÇO DE 2000, QUE "DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA, NA FORMA QUE ESTABELECE E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4556/projeto_de_lei_complementar_no_177-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4556/projeto_de_lei_complementar_no_177-2021.pdf</t>
   </si>
   <si>
     <t>"DA NOVA REDAÇÃO AO ARTIGO 86 DA LEI COMPLEMENTAR Nº 54/2011 QUE DISPÕE SOBRE A LEI DO PLANO DE CARGOS, CARREIRA E SALÁRIOS DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4568/ccf_000626.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4568/ccf_000626.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO VI DO ARTIGO 14 E O PARÁGRAFO ÚNICO DO ARTIGO 25 DA LEI COMPLEMENTAR N°123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE AGUA BOA - MT E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Elton Jones Bettio, Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/projeto_de_lei_legislativo_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/projeto_de_lei_legislativo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>“REVOGA NA INTEGRA A LEI MUNICIPAL Nº 1394, DE 09 DE FEVEREIRO DE 2018, QUE “INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/projeto_de_lei_legislativo_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/projeto_de_lei_legislativo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ACEAB (ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE ÁGUA BOA) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/projeto_de_lei_legislativo_no_003-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/projeto_de_lei_legislativo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A CDL (CÂMARA DOS DIRIGENTES LOJISTAS) E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/projeto_de_lei_legislativo_no_004-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/projeto_de_lei_legislativo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT A ‘FRENTE PARLAMENTAR MUNICIPAL EM DEFESA DO COMÉRCIO, SERVIÇOS E EMPREENDEDORISMO’.”</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/projeto_de_lei_legislativo_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/projeto_de_lei_legislativo_005-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O BANCO DE IDEIAS LEGISLATIVAS, NO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RECONHECIMENTO DAS ATIVIDADES RELIGIOSAS COMO ESSENCIAIS PARA A POPULAÇÃO DO MUNICÍPIO DE ÁGUA BOA-MT, EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS. ”</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_de_lei_legislativo_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_de_lei_legislativo_no_007-2021.pdf</t>
   </si>
   <si>
     <t>“DENOMINA A SALA DE REUNIÕES DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT DE “DORACY ROBERTO SILVEIRA” (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Agnaldo Lansoni, Eva da Silva Pereira, Heronides Silveira Junior, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_de_lei_no_008-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_de_lei_no_008-2021.pdf</t>
   </si>
   <si>
     <t>“DENOMINA QUADRA DA ESCOLA MUNICIPAL DO P.A. SANTA MARIA DE VALDIONEZIA PURCENA ROSA OLIVEIRA (INMEMORIAN) E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>"DENOMINA A ESTRADA VICINAL SENTIDO MT-414/MT-020 LIGANDO AO DISTRITO DE SERRINHA DE EDEMAR BERTOL (INMEMORIAN) NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_de_lei_no_010-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_de_lei_no_010-2021.pdf</t>
   </si>
   <si>
     <t>“CONDICIONA DIÁRIA OU VERBA INDENIZATÓRIA NA CÂMARA MUNICIPAL DE ÁGUA BOA-MT”.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/projeto_de_lei_legislativo_no_011-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/projeto_de_lei_legislativo_no_011-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE 	SOBRE 	A 	VEDAÇÃO NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO NOMEAR/CONTRATAR PESSOAS CONDENADAS PELA LEI FEDERAL Nº 11.340, DE 07 DE AGOSTO DE 2006 – LEI MARIA DA PENHA, NO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/projeto_de_lei_legislativo_no_012-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/projeto_de_lei_legislativo_no_012-2021.pdf</t>
   </si>
   <si>
     <t>“DENOMINA O CENTRO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA-MT DE ‘DR. JÚLIO OLÍVIO PESSINI’ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>"REGULAMENTA A PESCA NA REPRESA ‘JOÃO MASENA DE OLIVEIRA’ NO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/projeto_de_lei_legislativo_no_014-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/projeto_de_lei_legislativo_no_014-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE ÁGUA BOA-MT A “SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO SUICÍDIO E AUTOMUTILAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4572/projeto_de_lei_legislativo_no_015-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4572/projeto_de_lei_legislativo_no_015-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A REALIZAÇÃO DE INCLUSÃO, REMANEJAMENTO, TRANSFERÊNCIA E TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTES NA LEI Nº 1649 DE 16 DE NOVEMBRO DE 2021, QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4573/projeto_de_lei_legislativo_no_016-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4573/projeto_de_lei_legislativo_no_016-2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A REALIZAÇÃO DE INCLUSÃO, REMANEJAMENTO, TRANSFERÊNCIA E TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTES NA LEI Nº 1650 DE 16 DE NOVEMBRO DE 2021, QUE DISPÕE SOBRE A ALTERAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 2022 DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4604/projeto_de_lei_legislativo_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4604/projeto_de_lei_legislativo_no_017-2021.pdf</t>
   </si>
   <si>
     <t>"FICA RESERVADO 12M (METROS) DAS MARGENS DA BR-158 E DA MT-240 À CONSTRUÇÃO DE RUAS”.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4616/projeto_de_lei_legislativo_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4616/projeto_de_lei_legislativo_018-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RECONHECIMENTO DA MODALIDADE CUTIANO COMO PATRIMÔNIO HISTÓRICO CULTURAL DO MUNICÍPIO DE ÁGUA BOA-MT E ESTABELECE NORMAS PARA A REALIZAÇÃO DE RODEIOS”.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Complementar</t>
   </si>
   <si>
     <t>“INCLUI O § 4º NO ARTIGO 54 E OS §§ 14º E 15º NO ARTIGO 59 DA LEI COMPLEMENTAR Nº 123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>“ALTERA E ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR Nº 009/2000, A QUAL INSTITUI O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE FÉRIAS, TERÇO DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS VINCULADOS AO PODER EXECUTIVO, EM ATENDIMENTO AO DISPOSTO NO ART. 7º, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4523/projeto_de_lei_legislativo_comp._004.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4523/projeto_de_lei_legislativo_comp._004.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME INCISO X, DO ART. 37, DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/projeto_de_resolucao_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/projeto_de_resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Mesa Diretora da Câmara Municipal a fazer o encaminhamento de bens móveis em desuso, à Prefeitura Municipal de Água Boa-MT”.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/projeto_de_resolucao_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/projeto_de_resolucao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR NERI GELLER E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>Adelar Fusinato, Agnaldo Lansoni, Elton Jones Bettio, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/projeto_de_resolucao_003-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/projeto_de_resolucao_003-2021.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO INCISO II DO ARTIGO 113, DA RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT)”</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR ONDANIR BORTOLINI, DEPUTADO ESTADUAL (PSD) E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR "GYANCARLOS PAGLYNEARI CABELHO" E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR "NAIMANHWESTER BORGES HENNES" E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR GUTEMBERG DE LUCENA ALMEIDA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/ccf_000476.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/ccf_000476.pdf</t>
   </si>
   <si>
     <t>“ALTERA E ACRESCENTA DISPOSITO NA RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT)”</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>“Altera o Inciso II, do Art. 113 do Regimento Interno da Câmara Municipal de Água Boa-MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>“ACRESCENTA-SE PARÁGRAFO ÚNICO AO ARTIGO 10º DA RESOLUÇÃO Nº 005/2017, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_resolucao_no_011-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_resolucao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR JAIR MESSIAS BOLSONARO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CONDECORAÇÃO AO EXCELENTÍSSIMO SENHOR NELSON NED PREVIDENTE E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná, Lisiani Maria Luz Figueiró, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/proposta_de_emenda_a_lei_organica_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/proposta_de_emenda_a_lei_organica_no_001-2021.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA-SE O ART. 154-A E ART. 154-B À LEI ORGÂNICA DO MUNICÍPIO DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/requerimento_no_001-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/requerimento_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando a relação das pessoas que foram vacinadas contra o COVID-19, constando nome, cargo, e ainda se foram vacinados as pessoas da terceira idade, constando os nomes com o endereço dos mesmos, e quais os critérios adotados para a vacinação.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, requer que seja repassado a esta Casa de Leis, informações referentes a ampliação do sistema de tratamento de esgoto e água do nosso município.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/requerimento_n_003-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/requerimento_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração, requer que seja repassado a esta Casa de Leis, informações do por que até o momento a iluminação pública na Avenida Tropical não foi concluída abaixo da Rua 15, neste município.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/requerimento_n_004-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/requerimento_n_004-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, requerendo que seja informado a esta Casa de Leis, se há recursos para a viabilidade de desvinculação e/ou autonomia da Secretaria de Zoonoses junto à Vigilância Sanitária, em nosso município.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/requerimento_no_005-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/requerimento_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente para a ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO; GOVERNO DO ESTADO DE MATO GROSSO e AMM (ASSOCIAÇÃO MATO-GROSSENSE DOS MUNICÍPIOS), requerendo esclarecimentos e sugestões sobre o Decreto nº 785 de 18/01/2021, pois da forma como o Decreto se encontra, irá provocar um enorme caos socioeconômico regional principalmente em cidades com dependência maior da pecuária e agricultura. Desta feita solicitamos as seguintes informações:_x000D_
 1)	Por que a pouca transparência na tratativa de um assunto tão importante?_x000D_
 2)	Existe estudo do impacto financeiro sobre as propriedades afetadas e as arrecadações dos municípios?_x000D_
 3)	Quantas entidades de classe foram ouvidas sobre o tema e quais foram (ex: Aprosoja e Famato)?_x000D_
 Desta forma, REQUEIRO empenho e esclarecimento por parte de Vossas Excelências sobre o assunto explanado e que sejam respondidas todas as questões levantadas por esta Casa de Leis.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Antonio Gabriel Oliveira dos Santos, Superintendente Regional Substituto do Estado de Mato Grosso do DNIT/MT, com cópia aos Excelentíssimos senhores Senadores do Estado de Mato grosso, Wellington Antonio Fagundes, Carlos Henrique Baqueta Fávaro e Jayme Veríssimo Campos, REQUERENDO como está o andamento dos estudos de engenharia local a fim de verificar a necessidade e viabilidade técnica de adicionar uma terceira faixa, assim como sua sinalização na BR-158, quilometro 581, próximo a Fazenda Califórnia, trecho que liga o município de Nova Xavantina-MT ao município de Água Boa-MT? E qual o prazo para a conclusão?</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Requer  ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, requerendo que seja repassado informações a esta Casa de Leis, baseado em qual padrão e critério foi usado para a instalação do quebra-molas, localizado na Avenida Planalto nas proximidades da Igreja Boa Semente, neste município ?</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/requerimento_no_008-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/requerimento_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e a Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo, requerendo informações referente a regulamentação imobiliária da chácara “Vitória”, também conhecida como chácara “Dois Irmãos”, no Setor Universitário, lado direito.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/requerimento_no_009-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/requerimento_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e a Ilustríssima Senhora Marcorenes Coelho Costa, Secretária Municipal de Desenvolvimento, Indústria, Comércio e Turismo, requerendo informações e documentações referente a empresa que realiza a coleta de lixo do município. Desta forma solicitamos as seguintes informações:_x000D_
 1)	Contrato;_x000D_
 2)	Quando termina o contrato?_x000D_
 3)	Processo Licitatório da Empresa;_x000D_
 4)	Qual o motivo para a coleta ser de péssimas condições?</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>, solicitar a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando informações de como está o andamento da obra que liga a Rua Barú no Bairro Vila Nova à Rua 02 no Bairro Operário, haja visto que já foram liberados recursos.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura, solicitando que nos envie a esta Casa de Leis as informações de como está o andamento para o alinhamento do asfalto na BR-158 nas entradas das empresas existentes nas margens da via, tais como “AguaCap”, “Neocap”, “Novanis”, “Rural Brasil” - Unidade Água Boa, Atacado Veronese.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/requerimento_no_012-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/requerimento_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Exmo. Sr. Carlos Fávaro, requerendo informações do por quê a emenda para aquisição de patrulha mecanizada ao município de Água Boa, não contemplou o município, sendo entregue a outro município pelo órgão Estadual responsável a Secretaria de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4012/requerimento_no_013-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4012/requerimento_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Rodrigo Rebelatto Silva, Gerente de Meio Ambiente e Resíduos Sólidos, requerendo que forneçam a esta Casa, cópia na íntegra do procedimento licitatório, referente a empresa "Premiun Comércio e Serviços Ltda", neste município.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/requerimento_no_014-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/requerimento_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde e a Ilustríssima Senhora Odeny Martins de Assunção Perego, Coordenadora da Vigilância em Saúde, solicitando que informem a esta Casa de Leis, como anda o cumprimento do Parágrafo Único do § 2º da Lei Municipal nº 434, de 15 de janeiro de 1998.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/requerimento_no_015-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/requerimento_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, ao Ministério Público e ao Controlador Interno, Ilustríssimo Senhor Maurício Acadroli, requerendo que informem a esta Casa, se foi feito a checagem das contratações dos funcionários em cargos comissionados com relação a Lei Complementar nº 092, de 21 de setembro de 2015, que “Disciplina as nomeações para Cargos em Comissão no âmbito dos órgãos do Poder Executivo e Legislativo Municipal e, dá outras providências”, a qual segue anexa.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora desta Casa de Leis o envio deste expediente ao Excelentíssimo Prefeito Municipal, Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Marco André Bertol, Secretário Municipal de Infraestrutura, requerendo que seja encaminhado cópia da folha de pontos dos funcionários em cargos comissionados da Prefeitura Municipal, neste município.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/requerimento_no_017-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/requerimento_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando que nos respondam o porquê da irregularidade do estoque de medicamentos contínuos na Farmácia Básica do nosso município.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Agnaldo Lansoni, Heronides Silveira Junior, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/requerimento_no_018-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/requerimento_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, requerendo que seja encaminhado a esta Casa Legislativa cópia da Folha de Pagamento dos funcionários em Cargos Comissionados.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>Adelar Fusinato</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente a Ilustríssima Senhora Juliana Rosa de Souza Kolankiewcz, Secretária Municipal de Assistência Social, requerendo que seja enviado cópia a esta Casa de Leis da portaria de nomeação do Comitê Gestor do Programa Estadual “SER Família” e o calendário das datas de reuniões e local, onde acontecerá a seleção das famílias para receber a transferência de renda. O novo programa SER Família, agora terá a criação dos programas ‘SER Idoso’, com a transferência de até 2 UPFs, à compra exclusiva de medicamentos aos idosos mais vulneráveis; e o ‘SER Criança’, com o valor de até 2 UPFs, voltado às mães carentes, que poderão usar o recurso para a compra de itens de vestiários, alimentos e materiais escolares.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/requerimento_no_020-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/requerimento_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde e ao Excelentíssimo Senhor Gilberto Gomes de Figueiredo, Secretário Estadual de Saúde. É sabido que é de competência Estadual fornecimento de medicamentos para o tratamento de Hanseníase, porém é responsabilidade solidária também do município a garantia do acesso a medicação para o usuário. Fato este, que nos leva a buscar informações de quais providências/cobranças estão adotadas para que pacientes em tratamento e possíveis detectados possam ser tratados?</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/requerimento_no_021-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/requerimento_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitamos informações sobre adequações das poltronas que ofereçam maior conforto aos passageiros transportados no micro ônibus de propriedade do município, que realiza o trajeto Água Boa x Barra do Garças, 3 (três) vezes por semana para tratamento de Hemodiálise.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/requerimetno_no_022-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/requerimetno_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, requerendo informações do por que o salário do Secretário de Esportes é superior ao dos demais secretários.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/requerimento_no_023-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/requerimento_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando do Executivo que informe a esta Casa de Leis, quais os procedimentos que estão sendo adotados para o cumprimento da Lei Municipal nº 1523, sancionada em 17 de junho de 2020, que “Institui o Programa Municipal de Castração de Animais no Município de Água Boa-MT”.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/requerimento_no_024-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/requerimento_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente e ao Ilustríssimo Senhor Rodrigo Rebelatto Silva, Gerente de Meio Ambiente e Resíduos Sólidos. Considerando a reclamação dos moradores do bairro operário, solicitamos informações sobre quais as providencias que estão sendo adotadas perante a empresa responsável pela obra do esgoto no bairro acima citado para garantir a qualidade do asfalto assim como era antes da obra</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/requerimento_no_025-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/requerimento_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao  Excelentíssimo Senhor Gilberto Gomes de Figueiredo, Secretário de Estado de Saúde de Mato Grosso, com cópia a Ilustríssima Senhora Carolina Bernardo Leite, Chefe do Escritório Regional de Saúde de Água Boa, requerendo que encaminhe a esta Casa de Leis as seguintes informações: Conforme aponta no Painel de Distribuição de Vacinas Contra a COVID-19 pelo Estado de Mato Grosso, consta que o município de Água Boa recebeu 12.345 (doze mil trezentos e quarenta e cinto) doses de vacinas até o momento, diante disto, solicitamos: 1.	Estes dados estão corretos? 2.	Quantas foram e como foram distribuídas as doses recebidas?</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/requerimento_no_026-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/requerimento_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia as Operadoras Vivo e Claro, com cópia para o PROCON-MT; Defensoria Pública do Município de Água Boa-MT e à Promotoria do Município de Água Boa-MT, requeremos esclarecimentos sobre o porquê do serviço de Internet Banda Larga 4 G ser cobrado pelas Operadoras e não ser disponibilizado para o município de Água Boa-MT?</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/requerimento_no_027-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/requerimento_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretaria Municipal de Educação, que seja encaminhado a esta Casa as seguintes informações: 1.	Quais são os planos da SEMED e as medidas adotadas, com relação na prevenção dos Professores ao COVID-19?; 2. Os Professores sendo infectados (positivados), quais são as medidas que estão sendo tomadas? 3. Qual é o tipo de exame para COVID-19 que está sendo realizado nos Professores? Qual o nível de eficiência do mesmo?</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/requerimento_no_028-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/requerimento_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, a Senhora Odeny Martins A. Pérego, Enfermeira e Coordenadora da Vigilância Sanitária em Saúde, e ao Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, que seja encaminhado a esta Casa as seguintes informações: Considerando a Lei Municipal nº 434/1998; Considerando a Lei Municipal nº 1381/2017; Considerando a Lei Municipal nº 1523/2020. Considerando que em nosso município não há nenhuma Secretaria, nenhum Centro de Controle de Zoonoses afim de colher informações para que possamos contribuir nos processos de planejamento e promover projetos e ações de políticas públicas de defesas dos animais, sem que sobrecarregue a “ONG’ de Proteção Animal”, solicitamos quais medidas serão tomadas em relação a melhorar o atendimento da população animal da nossa cidade, uma vez que há ações previstas na LDO (Lei de Diretrizes Orçamentárias) para tal finalidade, através da Secretaria Municipal de Saúde?</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/requerimento_no_029-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/requerimento_no_029-2021.pdf</t>
   </si>
   <si>
     <t>solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal de Água Boa-MT, com cópia ao Excelentíssimo Senhor Fábio Marcos  Pereira de Faria, Prefeito Municipal de Canarana-MT, ao Excelentíssimo Senhor José Bueno Vilela, Prefeito Municipal de Campinápolis-MT, ao Excelentíssimo Senhor Marcio Conceição Nunes de Aguiar, Prefeito Municipal de Cocalinho-MT, ao Excelentíssimo Senhor Voney Rodrigues Goulart, Prefeito Municipal de Gaúcha do Norte-MT, ao Excelentíssimo Senhor João Teodoro Filho, Prefeito Municipal de Nova Nazaré-MT, ao Excelentíssimo Senhor João Batista Vaz da Silva, Prefeito Municipal de Nova Xavantina-MT, ao Excelentíssimo Senhor Fernando Gorgen, Prefeito Municipal de Querência-MT, e a Excelentíssimo Senhor Luzia Nunes Brandão, Prefeita Municipal de Ribeirão Cascalheira-MT, que seja encaminhado a esta Casa as seguintes informações: _x000D_
 1.	Qual a razão para troca da equipe de gestão da UTI do Hospital Regional._x000D_
 2.	Quais critérios foram utilizados para contratação dos atuais responsáveis?_x000D_
 3.	Todos os profissionais que atuam estão capacitados em atendimento especial de UTIS?_x000D_
 4.	Quais os valores dispendidos para contratação da nova equipe em detrimento da anterior?_x000D_
 5.	Quais as razões, e se estas já foram analisadas ou investigadas, pois após a troca da equipe de gestão da UTI, os números de óbitos cresceram exponencialmente neste hospital se comparando com a gestão dispensada.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/requerimento_no_030-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/requerimento_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhando ao Ilustríssimo Senhor Dr. Mariano Kolankiewicz Filho, Presidente do Consórcio Intermunicipal de Saúde - CISMA, requerendo informações da folha de pagamento do último mês, contendo carga horária, salário e ponto de todos os servidores que atuam nesta unidade.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/requerimento_no_031-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/requerimento_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Éberson Mateus dos Santos, Secretário Municipal de Saúde, que seja encaminhado a esta Casa as seguintes informações: 1. Qual a quantidade de doses enviadas pelo Estado e a quantidade que efetivamente ja foi aplicada no município, bem como o CPF dos beneficiados com a vacina?</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/requerimento_no_032-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/requerimento_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Solcitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, que seja encaminhado a esta Casa as seguintes informações: 1. Qual é o valor por tonelada que a Prefeitura Municipal paga para a empresa que faz o transporte de lixo, em nosso município.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/requerimento_no_033-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/requerimento_no_033-2021.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de Expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, que seja encaminhado a esta Casa as seguintes informações: 1.	Quantos caminhões foram contratados neste ano para a recuperação das estradas;  2. Qual o valor pago;  3. Quem são os proprietários.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/requerimento_no_034-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/requerimento_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, que seja encaminhado a esta Casa as seguintes informações da empresa responsável pela UTI Adulto da COVID-19, em nosso município: _x000D_
 1)	Contrato;_x000D_
 2)	Quando termina o contrato?_x000D_
 3)	Processo Licitatório da Empresa;</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/requerimento_035-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/requerimento_035-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente o encaminhamento deste expediente  a Sua Excelência o Senhor: NILTON BORGES BORGATO, Secretário de Estado de Ciência, Tecnologia e Inovação (SECITECI), reforçando nosso pedido em esclarecer algumas informações para retorno a População de Água Boa, vimos através deste, apresentar as seguintes solicitações a Vossa Excelência: 1) Informações detalhadas quanto a situação da obra de construção e prazo de conclusão da escola técnica no município de Água Boa-MT? e 2) Quais os cursos que serão oferecidos?</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4118/requerimento_036-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4118/requerimento_036-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora da Prefeitura Municipal, para que envie a esta Casa de Leis, as seguintes informações pertinentes: Quanto foi o gasto em compra direta; os procedimentos e os bens/produtos adquiridos até o presente momento pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/requerimento_037-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/requerimento_037-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a ex-Gestão Administrativa da "Cure Tratamento em Saúde Ltda", representada pelo Ilustríssimo Senhor Dr. Sebastião Siqueira de Carvalho Júnior; com cópia ao Ilustríssimo Senhor Rafael Salamoni, Secretário Executivo do CISMA, que seja respondido a este Poder Legislativo, com as respectivas documentações, as seguintes informações: Quantos leitos tipo adulto de (UTI) Unidade de Terapia Intensiva no âmbito do Hospital Regional de Água Boa-MT para o enfrentamento do COVID-19, para atender as necessidades dos usuários do Sistema Único de Saúde (SUS), foram utilizados na gestão "Cure Tratamento em Saúde Ltda” e qual o valor total pago pela prestação de serviços para a mesma?</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/requerimento_no_038-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/requerimento_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e a Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos, solicitando relação do ponto eletrônico de todos os comissionados, conforme TAC nº 04/2016, firmado entre o Executivo Municipal e o Ministério Público.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/requerimento_039-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/requerimento_039-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor, Dr. Mariano Kolankiewicz Filho, Prefeito Municipal de Água Boa-MT, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento; Ilustríssimo Senhor Earle Franscico da Silva, Secretário Municipal de Finanças e a Ilustríssima Senhora Ivania Cezira Volpi, Gerente de Licitação, requerendo que envie a esta Casa, cópia do processo de licitação para contratação dos caminhões.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/requerimento_040-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/requerimento_040-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, ao Ilustríssimo Senhor  Earle Francisco da Silva, Secretário Municipal de Finanças, à Ilustríssima Senhora Ivania Cezira Volpi, Gerente de Licitações, requerendo que envie a esta Casa de Leis cópia do Processo de Licitação para Contratação dos caminhões lotados na Secretaria Municipal de Infraestrutura e Meio Ambiente.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/requerimento_041-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/requerimento_041-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente; ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento; ao Ilustríssimo Senhor  Earle Francisco da Silva, Secretário Municipal de Finanças e à Ilustríssima Senhora Ivania Cezira Volpi, Gerente de Licitações, requerendo que envie a esta Casa de Leis cópia da Ata do último processo licitatório para a contratação da Escavadeira Hidráulica para a Secretaria Municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/requerimento_042-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/requerimento_042-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Mauricio Acadroli, Controlador Interno, solicitando informações sobre o ISSQN de competência municipal da empresa CURE, se a mesma recolheu o imposto devido para o município de Água Boa no período em que esteve ativa.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>Requerem à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, com cópia ao Excelentíssimo Senhor Wellington Antônio Fagundes, Senador Federal por Mato Grosso (PL), requerendo as Vossas Excelências, se já foi emitido o termo definitivo de conclusão de obra da travessia urbana no município de Água Boa, assim como as providências quanto a travessia de pedestres pela referida via, em nosso município.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/requerimento_no_044-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/requerimento_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando que seja informado a esta Casa de Leis os meios de contatos telefônicos e outros dos Secretários Municipais, Secretários Adjuntos e Gerentes.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/requerimento_no_045-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/requerimento_no_045-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Gilson Cesar da Silva Galle, Gerente de Tributação, requerendo informações do valor do ISSQN pago pela empresa Estância Bahia Leilões para o município de Água Boa-MT, nos anos de 2020 e 2021.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4160/requerimento_no_046-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4160/requerimento_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora da Prefeitura Municipal, para que nos enviem a esta Casa de Leis, CÓPIAS INTEGRAIS DE CADA PROCESSO ADMINISTRATIVO EM ANEXO de quanto foi o gasto em compra direta; os procedimentos e os bens/produtos adquiridos até o presente momento pela Prefeitura Municipal de Água Boa.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/requerimento_no_047-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/requerimento_no_047-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam  à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e Ilustríssimo Senhor Earle Francisco da _x000D_
 Silva, Secretário Municipal de Finanças, requerendo que informe a esta Casa de Leis, quais são os procedimentos que estão sendo adotados com os pacientes acometidos pela COVID-19 que ficaram com algum tipo de sequela:_x000D_
 1.	Se estão tendo acompanhamento psicológico, acompanhamento com psiquiatra e com fisioterapeuta;_x000D_
 2.	Se estas pessoas estão tendo ou o município planeja disponibilizar algum tipo de auxílio a estas pessoas que não estão podendo trabalhar em razão das sequelas provocadas pela COVID-19.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/requerimento_no_048-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/requerimento_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, requerendo que nos envie a esta Casa de Leis, quais foram os valores recebidos pelo município e disponibilizados pela Prefeitura Municipal  no combate ao COVID-19.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/requerimento_no_049-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/requerimento_no_049-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antonio Lopes, Secretário Municipal de Administração e Planejamento, solicitando que seja trazido informações a esta Casa de Leis sobre as providencias que tem sido tomada nas cobranças por parte do Executivo sobre a obrigatoriedade de manutenção das torres em nosso município, se foram construídas dentro das normas de engenharia e demais órgãos de competência, e se todas possuem alvarás pertinentes.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/requerimento_050-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/requerimento_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, considerando a vigência do Decreto Municipal nº 3563, de 27 de janeiro de 2021, requeremos que nos envie a esta Casa de Leis, informações detalhadas, conforme descrição abaixo: _x000D_
 1.	Quem é o atual Presidente do FETHAB no município de Água Boa;_x000D_
 2.	Quais os valores repassados por meio do Fundo Estadual de Transporte e Habitação – FETHAB no período de janeiro a maio/2021;_x000D_
 3.	Quantas reuniões foram realizadas até o presente momento;_x000D_
 4.	Cópia(s) da(s) Ata(s), se houver;_x000D_
 5.	Relação dos valores recebidos do Governo Estadual, referentes aos repasses provenientes do FETHAB;_x000D_
 6.	Relação das obras e/ou produtos e serviços adquiridos com esses recursos, visto que, não consta no ‘Portal Transparência’; _x000D_
 7.	Quanto foi gasto até o presente momento de recursos do FETHAB no município de Água Boa.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/requerimento_no_051-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/requerimento_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Eberson Mateus dos Santos, Presidente da Comissão do Processo Seletivo Simplificado nº 002/2020, solicitando que seja destinado a esta Casa de Leis as respectivas informações pertinentes ao Processo Seletivo, realizado no dia 31 de janeiro de 2021, sendo estas: _x000D_
 1. Os nomes das pessoas que realizaram a prova;_x000D_
 2. Nome das pessoas que foram aprovados;_x000D_
 3. Nome das pessoas que foram chamadas para exercer suas respectivas funções.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/requerimento_no_052-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/requerimento_no_052-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e à Ilustríssima Senhora Odeny Martins de Assunção Perego, Coordenadora de Vigilância em Saúde, solicitando informações a serem enviadas a esta  Casa de Leis, sobre: _x000D_
 1.	Quais as ações e medidas adotadas pela Vigilância Sanitária no combate à “Aedes aegypti” (dengue) e a “Chikungunya”;_x000D_
 2.	Quantos casos confirmados tem na cidade de cada uma destas doenças;_x000D_
 3.	Se a Prefeitura Municipal tem algum plano de prevenção.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_no_053-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora da Câmara Municipal, conforme disposto no Art. 98 – Inciso III, parágrafo I e parágrafo II, do Regimento Interno desta Casa e conjugado com o Inciso II do Art. 42 da Lei Orgânica, solicitar afastamento do cargo de Vereador desta Casa de Leis por 62 (sessenta e dois) dias, pelo período de 1º de julho de 2021 a 31 de agosto de 2021, com retorno previsto para o dia 1º de Setembro de 2021, para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_no_054-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde, solicitando informações sobre possível viabilidade de um espaço específico de dispensação dos medicamentos ofertados aos suspeitos e positivados para a COVID-19, sendo que o local existente hoje na oferta desse serviço, atende paralelo o público em geral, inclusive idosos, gestantes e pessoas com comorbidades.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_no_055-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_no_055-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, requerendo informações dos valores gastos mensalmente pelo telefone celular do município a disposição da Prefeitura Municipal, de janeiro até a presente data, portanto, que seja enviado a esta Casa de Leis, cópia das contas telefônicas de celulares, com as respectivas identificações dos usuários de cada linha.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_no_056-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito Municipal, Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo que encaminhe a esta Casa de Leis, qual é a participação da Prefeitura Municipal, referente a canalização que foi realizada em nossa cidade e finaliza no córrego (Ribeirão Jaú), neste município.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_no_057-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia  ao Ilustríssimo Senhor Earle Franscico da Silva, Secretário Municipal de Finanças e a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora da Prefeitura Municipal e ao Ilustríssimo Senhor Maurício Acadroli, Auditor de Controle Interno, requerendo que encaminhe a esta Casa de Leis cópia dos “Índices das folhas de pagamento de junho a dezembro de 2020, bem como de janeiro a junho de 2021”, em relação a Lei de Responsabilidade Fiscal (Lei Complementar nº 101, de 04 de maio de 2000, que ‘Estabelece normas de finanças públicas voltadas para a responsabilidade na gestão fiscal e, dá outras providências).</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_no_058-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente, onde convoca o Dono da empresa Premium Comércio e Serviços LTDA, responsável pela coleta dos resíduos sólidos no município de Água Boa para esclarecer dúvidas referentes a má coleta do lixo.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Demilson Augusto de Carvalho, Eva da Silva Pereira, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o envio deste expediente Centro de Especialização em Reabilitação (CER), situado na Rua Pires de Campos, nº 905, Centro, CEP 78600-000, Barra do Garças-MT, que responda a esta Casa de Leis o porquê o município de Água Boa não foi beneficiado com aparelhos auditivos até o presente momento.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_no_060-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal, a realização de audiência pública, para tratarmos de assunto sobre a questão da “instituição a taxa de coleta de lixo” no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/requerimento_no_061-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/requerimento_no_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando afastamento do cargo de Vereador desta Casa de Leis por 61 (sessenta e um) dias, pelo período de 1º de Setembro de 2021 a 31 de Outubro de 2021, com retorno previsto para o dia 1º de Novembro de 2021.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>Igor de Sousa Matos</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_no_062-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_no_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando informações de como se dá o processo de solicitação, quando necessário, para aquisição de materiais de expediente e consumo utilizados em todos os departamentos da Prefeitura Municipal de Água Boa, incluindo as Secretarias de Saúde e Educação, Infraestrutura e Administração, além também de como se dá o processo de fornecimento destes materiais, o processo de aquisição e quanto tempo se leva após solicitado o material até a entrega do mesmo ao departamento solicitado.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4393/requerimento_no_063-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4393/requerimento_no_063-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, solicitando informações do por que ainda não foi concedido o RGA aos Servidores Públicos.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>Solicita a Excelentíssima Senhora Dra. Luane Rodrigues Bonfim, Promotora de Justiça Cível da Comarca de Água Boa/MT, indicando a apuração de possível ato de Improbidade Administrativa, a qual consistiu na utilização irregular de veículo (fotos anexas) do Executivo Municipal.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/requerimento_no_065-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/requerimento_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo que respondam a esta Casa de Leis o porquê veículos oficiais (ou locados) pelo Poder Público, estão sendo utilizados para interesses particulares.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente a Excelentíssima Senhora Dra. Luane Rodrigues Bonfim, Promotora de Justiça Cível da Comarca de Água Boa/MT, requerendo a apuração de possível ato de Improbidade Administrativa, a qual consistiu na utilização irregular de veículo (fotos anexas) do Executivo Municipal.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/requerimento_no_067-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/requerimento_no_067-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças e ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, requerendo informações referentes aos contratos de aluguel dos veículos para a prefeitura, especificamente se nos mesmos existe cláusula referente ao rastreamento dos veículos, e se sim, como está sendo feito o monitoramento desse rastreamento pela prefeitura.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_no_068-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_no_068-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, com cópia a Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos e a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora, requerem que envie a esta Casa, o que segue:_x000D_
 1.	Relação atualizada de cargos comissionados de funcionários efetivos e seus cargos de origem;_x000D_
 2.	Relação atualizada de funcionários em cargos comissionados efetivos e contratados; _x000D_
 3.	Relação atualizada de funcionários efetivos; _x000D_
 4.	Relação atualizada de funcionários contratados; _x000D_
 5.	Relação da realidade até 31/12/2020 e a atualizada de funcionários cedidos; _x000D_
 6.	Relação atualizada de funcionários e seus respectivos setores, por ordem de matrícula, com cargos de origem e os que ocupam atualmente;_x000D_
 7.	Relação em planilha mensal com os dados da folha de pagamentos e os impactos sobre a arrecadação municipal.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_no_069-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_no_069-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, requer que envie a esta Casa as informações (em destaque) acerca da empresa Premium Comércio e Serviços Ltda (coleta e transporte dos resíduos sólidos domiciliares e comerciais) em nosso município.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_no_070-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_no_070-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora Rayça Alves de Carvalho Peres, Contadora da Prefeitura Municipal e a Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos e ao Ilustríssimo Senhor Márcio Antônio Faoro, Diretor Executivo da ÁGUA-PREVI, para que informe/justifique a esta Casa de Leis, bem como aos servidores municipais a diferença na contribuição previdenciária: _x000D_
 1.	Se há servidores públicos contratados que contribuem com o INSS, e por que outros contratados que contribuem com o ÁGUA-PREVI, nos envie comprovantes/vínculo empregatício; _x000D_
 2.	Qual é a forma atual de contribuição previdenciária dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias, de forma que há relatos que estão enquadrados no Fundo Municipal de Previdência Social dos Servidores Públicos do Município de Água Boa-MT (ÁGUA-PRÉVI).</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Heronides Silveira Junior, Igor de Sousa Matos, Lisiani Maria Luz Figueiró</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_no_071-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_no_071-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcio Antônio Faoro, Diretor Executivo do ÁGUA-PREVI, solicitando informações de quantas pessoas se aposentaram nos últimos 5 (cinco) anos, qual função exerciam e o valor da aposentadoria. Solicito também um comparativo do ano de 2000 a 2021 referente ao aumento do valor da aposentadoria.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/requerimento_no_072-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/requerimento_no_072-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Washington Gomes Pinto, Gerente do DEMAE, solicitando informações sobre as tarifas de água para igrejas (templos) e associações, se eles estão ou não equiparados às empresas e ao comércio quanto à alíquota de fornecimento de água.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/requerimento_no_073-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/requerimento_no_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento e ao Ilustríssimo Senhor Earle Francisco da Silva, Secretário Municipal de Finanças, solicitando informações com relação ao fundo do CONSEG, se está ativo, se possui saldo e o que falta para operar.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/requerimento_no_074-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/requerimento_no_074-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando informações referentes ao trâmite do processo licitatório com relação à compra de câmeras e rádios de comunicação digital para o sistema de segurança e monitoramento do município.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_no_075-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_no_075-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Presidente do CISMA com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, requerendo que seja encaminhado a esta Casa de Leis, cópias dos contratos celebrados com médicos que prestam serviços ao CISMA (com CPF e/ou CNPJ) no Hospital Regional “Paulo Alemão”, constando os respectivos valores dos contratos.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_no_076-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_no_076-2021.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Eberson Mateus dos Santos, Secretário Municipal de Saúde e a Ilustríssima Senhora Carolina Bernardo Leite, Chefe do Escritório Regional de Saúde de Água Boa, e ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, requerendo que seja respondido a esta Casa de Leis quais são os erros mais constantes nos pedidos de regulação do Hospital Regional “Paulo Alemão” (CISMA) juntamente com a Central Municipal de Regulação de Água Boa.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_no_077-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_no_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicita o envio deste à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Presidente da Câmara Municipal, Senhor Luís Cesar de Lara Pinto Filho. Levo ao conhecimento do Presidente desta casa para que tome medidas ao Presidente da Comissão Geral desta casa com base no que determina o Regimento Interno, pois este vem sistematicamente sendo descumprido pelo Presidente da Comissão Geral, Sr. Leonardo Leite Ribeiro, o qual vem adequando os trabalhos da comissão a sua agenda pessoal de trabalho externo, nisto tem pautando projetos importantes como Plano Diretor em reuniões extraordinárias, mesmo sabendo que na semana haveria membros em viagem. Portanto, peço a anulação da reunião a qual o projeto do Plano Diretor foi pautado com base no descumprimento do Regimento desta Casa. E ainda o cumprimento do Artigo 61º imediatamente sob pena de judicialização dos projetos pautados em desconformidades com o Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_no_078-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_no_078-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha expediente a Mesa Diretora da Câmara Municipal, solicitando a realização de audiência pública, para tratarmos sobre o novo “Plano Diretor de Desenvolvimento Urbano de Água Boa-MT e, dá outras providências”, com base no art. 140 e art. 142 do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_no_079-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_no_079-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito/Presidente do CISMA com cópia ao Ilustríssimo Senhor Rafael Salamoni, Diretor Executivo do CISMA, requerendo que seja encaminhado a esta Casa de Leis relação de todos os respectivos profissionais (com os cargos que ocupam) que trabalham na Unidade de Terapia Intensiva – UTI no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_080-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_080-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia a Ilustríssima Senhora, com cópia a Ilustríssima Senhora Nubia Rosana R. Foschiera, Secretaria Municipal de Educação, solicitando um posicionamento sobre a Indicação 121/2021 a qual indicou a viabilidade de estudos para que seja instalado Rede de Internet “WiFi” gratuito, nas Escolas Municipais das Aldeias: ‘Serra Nova’; ‘Tripá’ e ‘Babaçu’.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4567/requerimento_081-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4567/requerimento_081-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal com cópia ao Ilustríssimo Senhor Sebastião Antônio Lopes, Secretário Municipal de Administração e Planejamento, solicitando informações de quantos carros foram locados pela prefeitura municipal, qual a empresa locadora, o valor das locações e para quais secretarias estes carros estão sendo servidos.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal o envio deste expediente ao Excelentíssimo Senhor Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Márcio Antônio Faoro, Diretor Executivo do ÁGUA-PREVI e à Ilustríssima Senhora Divani Soler, Gerente de Recursos Humanos, solicitando informações sobre quais critérios foram adotados para a segregação do enquadramento da forma de contribuição previdenciária dos Agentes Comunitário de Saúde (ACS) e Agentes Comunitários de Endemias (ACE), uma vez que alguns contribuem para o INSS, enquanto outros foram incluídos no Fundo Municipal de Previdência Social dos Servidores Públicos de Água Boa- ÁGUA-PREVI.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4591/requerimento_no_083-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4591/requerimento_no_083-2021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Arno Arnoldo Stein, Chefe dos Correios de Água Boa-MT, solicitando informações do porquê as correspondências recebidas pela Agência dos Correios, não estão sendo entregues no Setor LC.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_no_084-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_no_084-2021.pdf</t>
   </si>
   <si>
     <t>Ao ao Excelentíssimo Senhor Dr. Mariano Kolankiewicz Filho, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Marcos André Bertol, Secretário Municipal de Infraestrutura e Meio Ambiente, requerendo esclarecimentos sobre o porquê a coleta de lixo não está sendo feita nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>TDP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/termo_de_possse_no_093-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/termo_de_possse_no_093-2021.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR RENATO BERALDO DA SILVA (DEM).</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/termo_de_posse_no_094-2021.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/termo_de_posse_no_094-2021.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO SEGUNDO SUPLENTE DE VEREADOR IGOR DE SOUSA MATOS (DEM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7916,67 +7916,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/contas_anuais_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/emenda_aditiva_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/emenda_modificativa_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/emenda_modificativa_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/emenda_modificativa_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/emenda_de_redacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/emenda_modificativa_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/emenda_modificativa_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/emenda_modificativa_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/emenda_modificativa_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4506/emenda_modificativa_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4507/emenda_modificativa_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4508/emenda_modificativa_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4509/emenda_modificativa_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4517/emenda_supressiva_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4518/emenda_modificativa_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4522/emenda_aditiva_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4611/emenda_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4612/emenda_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4579/emenda_modificativa_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4584/emenda_031-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4585/emenda_032-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4586/emenda_033-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4587/emenda_034-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4588/emenda_035-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4589/emenda036-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4590/emenda_037-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4615/emenda_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/indicacao_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/indicacao_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/indicacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/indicacao_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/indicacao_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/indicacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/indicacao_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/indicacao_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/indicacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/indicacao_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/indicacao_n._037-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/indicacao_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/indicacao_no_039-2021_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/indicacao_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/indicacao_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/indicacao_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/indicacao_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/indicacao_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/indicacao_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/indicacao_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/indicacao_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/indicacao_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/indicacao_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/indicacao_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/indicacao_n_067-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/indicacao_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4083/indicacao_087-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_089-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_090-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_093-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_094-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_096-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_097-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_098-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_099-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/indicacao_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_139-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/indicacao_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/indicacao_no_145-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/indicacao_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/indicacao_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/indicacao_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/indicacao_153-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/indicacao_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/indicacao_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/indicacao_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/indicacao_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/indicacao_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/indicacao_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/indicacao_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/indicacao_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/indicacao_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/indicacao_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/indicacao_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/indicacao_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/indicacao_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/indicacao_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/indicacao_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/indicacao_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/indicacao_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/indicacao_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/indicacao_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/indicacao_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/indicacao_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/indicacao_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/indicacao_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/indicacao_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/indicacao_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/indicacao_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/ind._194-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/indicacao_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/ind._196-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/ind._197-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/ind._200-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/indicacao_no_202-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/indicacao_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/indicacao_no_206-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/indicacao_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_208-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4470/indicacao_no_215-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4473/indicacao_no_216-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4474/indicacao_no_217-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4475/indicacao_no_218-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4476/indicacao_no_219-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_no_220-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_no_221-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_no_222-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_no_223-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4493/indicacao_no_224-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4498/indicacao_no_225-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/indicacao_no_226-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4503/indicacao_no_227-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4524/indicacao_no_228-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4528/indicacao_no_230-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4529/indicacao_no_231-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4530/indicacao_no_232-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4532/indicacao_no_234-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4533/indicacao_no_235-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_236-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_237-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_238-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_239-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_240-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4551/indicacao_241-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4552/indicacao_242-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4557/indicacao_243-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4559/indicacao_244-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4561/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4562/indicacao_246-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4563/indicacao_no_247-2021_-_sesc_e_senac.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_248-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_249-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_no_253-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_no_254-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_no_255-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_no_256-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_no_257-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_no_258-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_no_259-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/mocao_de_parabenizacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/mocao_de_parabenizacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_parabenizacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/mocao_de_pesar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/mocao_de_parabenizacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/mocao_de_parabenizacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/mocao_de_pesar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/mocao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/mocao_de_aplausos_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/mocao_de_reconhecimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/mocao_de_reconhecimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/mocao_de_reconhecimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/mocao_de_reconhecimento_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/mocao_de_reconhecimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/mocao_de_aplausos_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/mocao_de_parabenizacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/mocao_de_parabenizacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/mocao_de_parabenizacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/mocao_de_reconhecimento_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/mocao_de_reconhecimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/mocao_de_aplausos_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/mocao_de_aplausos_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/mocao_de_parabenizacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/mocao_de_reconhecimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_de_aplausos_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_parabenizacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/mocao_de_reconhecimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4468/mocao_de_reconhecimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4469/mocao_de_parabenizacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4488/mocao_de_reconhecimento_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4495/mocao_de_reconhecimento_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4496/mocao_de_reconhecimento_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4497/mocao_de_reconhecimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4501/mocao_de_reconhecimento_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4526/mocao_de_reconhecimento_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4527/mocao_de_reconhecimento_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4534/mocao_de_reconhecimento_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4536/mocao_de_parabenizacao_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4545/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4553/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4558/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/parecer_no_001-2021_-_plc_165.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/parecer_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/parecer_no_003-2021_-_plc_167.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/parecer_no_004-2021_-_pl1570.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/parecer_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/parecer_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/parecer_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/parecer_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/parecer_014-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/parecer_015-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/parecer_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/parecer_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/parecer_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/parecer_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/parecer_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/parecer_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/parecer_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/parecer_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/parecer_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/parecer_025-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/parecer_026-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/parecer_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/parecer_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/parecer_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/parecer_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/parecer_031-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/parecer_comissao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/parecer_033-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/parecer_034.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/parecer_035-52021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/parecer_036-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/pareceer__037-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/parecer_038-2021_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/parecer_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/parecer_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/parecer_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/parecer_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/parecer_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/parecer_044.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/parecer_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/parecer_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/parecer_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/parecer_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/parecer_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/parecer_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/parecer_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/parecer_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/parecer_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/parecer_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/parecer_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/parecer_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/parecer_057.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/parecer_058.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/parecer_059.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/ccf_000516.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/parecer_061.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/parecer_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/parecer_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/parecer_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/parecer_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/parecer_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/parecer_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4353/parecer_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/parecer_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/parecer_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/parecer_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/parecer_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/parecer_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/parecer_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/parecer_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/parecer_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/parecer_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/parecer_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/parecer_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/parecer_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/parecer_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/parecer_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/parecer_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/parecer_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/parecer_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/parecer_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/parecer_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/parecer_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4432/parecer_90-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/parecer_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/parecer_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/parecer_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/parecer_96-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4459/parecer_097.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4460/parecer_098.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4461/parecer_099.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4477/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4486/parecer_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4487/parecer_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4510/parecer_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4540/parecer_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4541/parecer_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4542/parecer_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4538/parecer_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4516/parecer_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_117.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4583/parecer_118.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4600/ccf_000718.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4601/ccf_000719.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4602/ccf_000720.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4603/ccf_000721.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4614/parecer_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/projeto_de_decreto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/projeto_de_lei_no_1567-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/projeto_de_lei_no_1568-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/projeto_de_lei_no_1569-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/projeto_de_lei_no_1570.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/projeto_de_lei_no_1572-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/projeto_de_lei_no_1573-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/projeto_de_lei_no_1574-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_de_lei_no_1575-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_de_lei_no_1576-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/projeto_de_lei_1577-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/projeto_de_lei_no_1578-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/projeto_de_lei_no_1579-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/projeto_de_lei_1580-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/projeto_de_lei_no_1581-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_de_lei_no_1582-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/projeto_de_lei_no_1583-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/ccf_000253.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/ccf_000254.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/projeto_de_lei_no_1586-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/projeto_n_1587-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_lei_no_1588-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_no_1589-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/projeto_de_lei_1590-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/projeto_de_lei_1591-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/projeto_de_lei_1592-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_de_lei_1593.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_1594-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/projeto_de_lei_1595-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/projeto_de_lei_no_1596-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/projeto_1597-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_1598-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/projeto_de_lei_no_1599-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_de_lei_1600-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_de_lei_1601-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/projeto_de_lei_1602-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/projeto_de_lei_1603.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/projeto_de_lei_1604.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/projeto_de_lei_no_1605-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/projeto_de_lei_no_1606-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/projeto_de_lei_1607-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/projeto_de_lei_no_1608-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/projeto_de_lei_no_1609-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/projero_de_lei_1610-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/projeto_de_lei_no_1611-2021_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_de_lei_no_1612-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/projeto_de_lei_1613-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_de_lei_1614-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/projeto_de_lei_1615-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/projeto_de_lei_no_1616-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_de_lei_no_1617-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/projeto_de_lei_no_1618-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/projeto_de_lei_1619-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/projeto_de_lei_no_1620-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_no_1621-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/projeto_de_lei_no_1622-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/ccf_000483.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/projeto_de_lei_no_1624-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/projeto_de_lei_no_1625-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/ccf_000504.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/projeto_de_lei_no_1627-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_de_lei_no_1628-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_de_lei_no_1629-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/projeto_de_lei_no_1630-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/projeto_de_lei_no_1631-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_1632-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_1633-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei_no_1634-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_de_lei_no_1635-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_de_lei_no_1636-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_1637-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/projeto_de_lei_no_1638-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/projeto_de_lei_no_1639-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/projeto_de_lei_no_1640-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/projeto_de_lei_no_1641-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/projeto_de_lei_no_1642-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_de_lei_no_1643-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_de_lei_no_1644-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/projeto_de_lei_no_1645-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_1646-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/projeto_de_lei_1647-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ccf_000566.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/projeto_de_lei_no_1649-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/projeto_de_lei_no_1650-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4480/projeto_de_lei_no_1651-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4482/projeto_de_lei_no_1652-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4479/projeto_de_lei_no_1653-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4483/projeto_de_lei_no_1654-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4484/projeto_de_lei_no_1655-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4499/projeto_de_lei_no_1656-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4515/projeto_de_lei_no_1657-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4521/projeto_de_lei_1658-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4543/projeto_de_lei_no_1659-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_1660-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4555/ccf_000634.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4574/projeto_de_lei_no_1662-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/ccf_000937.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/projeto_de_lei_complementar_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/projeto_de_lei_complementar_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/projeto_de_lei_complementar_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_complementar_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_complementar_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4481/projeto_de_lei_complementar_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4478/projeto_de_lei_complementar_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4544/projeto_de_lei_complementar_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4556/projeto_de_lei_complementar_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4568/ccf_000626.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/projeto_de_lei_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/projeto_de_lei_legislativo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/projeto_de_lei_legislativo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/projeto_de_lei_legislativo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/projeto_de_lei_legislativo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_de_lei_legislativo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/projeto_de_lei_legislativo_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/projeto_de_lei_legislativo_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/projeto_de_lei_legislativo_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4572/projeto_de_lei_legislativo_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4573/projeto_de_lei_legislativo_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4604/projeto_de_lei_legislativo_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4616/projeto_de_lei_legislativo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4523/projeto_de_lei_legislativo_comp._004.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/projeto_de_resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/ccf_000476.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_resolucao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/proposta_de_emenda_a_lei_organica_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/requerimento_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/requerimento_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4012/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/requerimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/requerimento_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/requerimento_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/requerimento_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/requerimetno_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/requerimento_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/requerimento_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/requerimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/requerimento_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/requerimento_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/requerimento_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/requerimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/requerimento_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/requerimento_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/requerimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/requerimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/requerimento_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4118/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/requerimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/requerimento_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/requerimento_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4160/requerimento_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/requerimento_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/requerimento_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/requerimento_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/requerimento_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/requerimento_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/requerimento_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4393/requerimento_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/requerimento_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/requerimento_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/requerimento_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/requerimento_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/requerimento_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_080-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4567/requerimento_081-2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4591/requerimento_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/termo_de_possse_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/termo_de_posse_no_094-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4136/contas_anuais_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3938/emenda_aditiva_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4166/emenda_modificativa_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4264/emenda_modificativa_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4265/emenda_modificativa_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4276/emenda_de_redacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4298/emenda_modificativa_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4308/emenda_modificativa_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4309/emenda_modificativa_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4365/emenda_modificativa_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4506/emenda_modificativa_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4507/emenda_modificativa_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4508/emenda_modificativa_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4509/emenda_modificativa_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4517/emenda_supressiva_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4518/emenda_modificativa_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4522/emenda_aditiva_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4611/emenda_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4612/emenda_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4579/emenda_modificativa_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4584/emenda_031-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4585/emenda_032-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4586/emenda_033-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4587/emenda_034-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4588/emenda_035-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4589/emenda036-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4590/emenda_037-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4615/emenda_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3872/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3873/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3874/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3875/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3876/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3877/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3878/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3879/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3880/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3881/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3884/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3890/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3891/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3892/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3893/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3894/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3895/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3899/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3900/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3901/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3902/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3903/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3904/indicacao_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3905/indicacao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3906/indicacao_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3907/indicacao_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3913/indicacao_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3914/indicacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3916/indicacao_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3917/indicacao_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3918/indicacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3919/indicacao_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3920/indicacao_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3921/indicacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3922/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3923/indicacao_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3924/indicacao_n._037-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3925/indicacao_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3927/indicacao_no_039-2021_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3941/indicacao_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3946/indicacao_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3947/indicacao_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3948/indicacao_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3949/indicacao_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3951/indicacao_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3952/indicacao_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3953/indicacao_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3954/indicacao_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3955/indicacao_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3963/indicacao_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3971/indicacao_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3972/indicacao_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3973/indicacao_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3975/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3976/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3978/indicacao_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3979/indicacao_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3980/indicacao_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3982/indicacao_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3983/indicacao_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3984/indicacao_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3985/indicacao_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3986/indicacao_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3989/indicacao_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3990/indicacao_n_067-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4009/indicacao_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4045/indicacao_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4046/indicacao_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4058/indicacao_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4083/indicacao_087-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_089-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_090-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_091-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_092-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_093-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_094-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_095-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_096-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4119/indicacao_097-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4121/indicacao_098-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4122/indicacao_099-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4155/indicacao_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4156/indicacao_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4157/indicacao_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4158/indicacao_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4159/indicacao_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4161/indicacao_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4164/indicacao_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4165/indicacao_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_139-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4233/indicacao_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4234/indicacao_no_145-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4235/indicacao_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4236/indicacao_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4237/indicacao_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4250/indicacao_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4251/indicacao_153-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4252/indicacao_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4286/indicacao_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4287/indicacao_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4288/indicacao_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4290/indicacao_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4291/indicacao_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4292/indicacao_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4293/indicacao_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4294/indicacao_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4295/indicacao_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4297/indicacao_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4312/indicacao_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4313/indicacao_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4314/indicacao_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4315/indicacao_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4316/indicacao_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4317/indicacao_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4318/indicacao_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4319/indicacao_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4335/indicacao_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4336/indicacao_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4337/indicacao_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4342/indicacao_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4343/indicacao_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4344/indicacao_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4346/indicacao_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4377/indicacao_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4378/indicacao_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4379/indicacao_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4380/indicacao_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4381/indicacao_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4382/indicacao_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4385/indicacao_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4387/indicacao_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4390/indicacao_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4391/indicacao_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4392/indicacao_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4414/indicacao_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4415/indicacao_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4416/ind._194-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4417/indicacao_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4418/ind._196-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4420/ind._197-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4424/indicacao_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4426/indicacao_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4428/ind._200-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4429/indicacao_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4430/indicacao_no_202-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4435/indicacao_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4440/indicacao_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4441/indicacao_no_206-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4444/indicacao_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4434/indicacao_no_208-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4470/indicacao_no_215-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4473/indicacao_no_216-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4474/indicacao_no_217-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4475/indicacao_no_218-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4476/indicacao_no_219-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_no_220-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_no_221-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_no_222-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_no_223-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4493/indicacao_no_224-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4498/indicacao_no_225-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4502/indicacao_no_226-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4503/indicacao_no_227-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4524/indicacao_no_228-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4528/indicacao_no_230-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4529/indicacao_no_231-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4530/indicacao_no_232-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4532/indicacao_no_234-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4533/indicacao_no_235-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_236-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_237-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_238-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_239-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_240-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4551/indicacao_241-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4552/indicacao_242-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4557/indicacao_243-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4559/indicacao_244-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4561/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4562/indicacao_246-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4563/indicacao_no_247-2021_-_sesc_e_senac.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_248-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_249-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_no_253-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_no_254-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_no_255-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_no_256-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_no_257-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_no_258-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_no_259-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3882/mocao_de_parabenizacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3885/mocao_de_parabenizacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3942/mocao_de_parabenizacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3960/mocao_de_pesar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3961/mocao_de_parabenizacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3962/mocao_de_parabenizacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3987/mocao_de_pesar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4024/mocao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4188/mocao_de_aplausos_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4191/mocao_de_reconhecimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4196/mocao_de_reconhecimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4205/mocao_de_reconhecimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4226/mocao_de_reconhecimento_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4227/mocao_de_reconhecimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4231/mocao_de_aplausos_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4255/mocao_de_parabenizacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4256/mocao_de_parabenizacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4257/mocao_de_parabenizacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4383/mocao_de_reconhecimento_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4384/mocao_de_reconhecimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4386/mocao_de_aplausos_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4388/mocao_de_aplausos_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4425/mocao_de_parabenizacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4427/mocao_de_reconhecimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4436/mocao_de_aplausos_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4437/mocao_de_parabenizacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4445/mocao_de_reconhecimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4468/mocao_de_reconhecimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4469/mocao_de_parabenizacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4488/mocao_de_reconhecimento_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4495/mocao_de_reconhecimento_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4496/mocao_de_reconhecimento_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4497/mocao_de_reconhecimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4501/mocao_de_reconhecimento_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4526/mocao_de_reconhecimento_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4527/mocao_de_reconhecimento_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4534/mocao_de_reconhecimento_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4536/mocao_de_parabenizacao_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4545/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4553/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4558/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3934/parecer_no_001-2021_-_plc_165.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3935/parecer_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3936/parecer_no_003-2021_-_plc_167.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3964/parecer_no_004-2021_-_pl1570.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3967/parecer_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3968/parecer_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3969/parecer_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3997/parecer_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4063/parecer_014-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4064/parecer_015-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4065/parecer_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4066/parecer_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4067/parecer_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4068/parecer_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4069/parecer_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4070/parecer_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4071/parecer_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4072/parecer_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4073/parecer_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4081/parecer_025-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4082/parecer_026-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4131/parecer_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4132/parecer_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4133/parecer_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4134/parecer_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4135/parecer_031-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4171/parecer_comissao_032-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4177/parecer_033-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4182/parecer_034.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4178/parecer_035-52021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4179/parecer_036-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4180/pareceer__037-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4209/parecer_038-2021_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4216/parecer_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4217/parecer_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4218/parecer_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4219/parecer_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4220/parecer_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4221/parecer_044.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4222/parecer_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4223/parecer_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4260/parecer_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4261/parecer_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4262/parecer_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4280/parecer_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4281/parecer_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4282/parecer_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4283/parecer_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4277/parecer_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4278/parecer_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4279/parecer_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4302/parecer_057.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4303/parecer_058.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4306/parecer_059.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4307/ccf_000516.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4325/parecer_061.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4330/parecer_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4331/parecer_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4332/parecer_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4350/parecer_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4351/parecer_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4352/parecer_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4353/parecer_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4354/parecer_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4355/parecer_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4362/parecer_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4363/parecer_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4364/parecer_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4367/parecer_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4368/parecer_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4369/parecer_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4370/parecer_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4394/parecer_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4409/parecer_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4410/parecer_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4411/parecer_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4412/parecer_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4413/parecer_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4401/parecer_no_085-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4402/parecer_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4403/parecer_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4404/parecer_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4405/parecer_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4432/parecer_90-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4449/parecer_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4450/parecer_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4451/parecer_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4458/parecer_96-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4459/parecer_097.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4460/parecer_098.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4461/parecer_099.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4477/parecer_100.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4486/parecer_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4487/parecer_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4510/parecer_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4540/parecer_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4541/parecer_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4542/parecer_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4538/parecer_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4516/parecer_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4582/parecer_117.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4583/parecer_118.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4600/ccf_000718.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4601/ccf_000719.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4602/ccf_000720.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4603/ccf_000721.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4614/parecer_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4172/projeto_de_decreto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3871/projeto_de_lei_no_1567-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3898/projeto_de_lei_no_1568-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3928/projeto_de_lei_no_1569-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3937/projeto_de_lei_no_1570.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3939/ccf_000057.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3940/projeto_de_lei_no_1572-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3991/projeto_de_lei_no_1573-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3992/projeto_de_lei_no_1574-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3994/projeto_de_lei_no_1575-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3995/projeto_de_lei_no_1576-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3998/projeto_de_lei_1577-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3999/projeto_de_lei_no_1578-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4000/projeto_de_lei_no_1579-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4001/projeto_de_lei_1580-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4029/projeto_de_lei_no_1581-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_de_lei_no_1582-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4026/projeto_de_lei_no_1583-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4035/ccf_000253.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4036/ccf_000254.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4037/projeto_de_lei_no_1586-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4038/projeto_n_1587-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4079/projeto_de_lei_no_1588-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4080/projeto_de_lei_no_1589-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4137/projeto_de_lei_1590-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4138/projeto_de_lei_1591-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4167/projeto_de_lei_1592-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4169/projeto_de_lei_1593.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4176/projeto_de_lei_1594-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4173/projeto_de_lei_1595-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4170/projeto_de_lei_no_1596-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4174/projeto_1597-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4175/projeto_de_lei_1598-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4181/projeto_de_lei_no_1599-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_de_lei_1600-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_de_lei_1601-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4210/projeto_de_lei_1602-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4211/projeto_de_lei_1603.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4212/projeto_de_lei_1604.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4214/projeto_de_lei_no_1605-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4215/projeto_de_lei_no_1606-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4239/projeto_de_lei_1607-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4242/projeto_de_lei_no_1608-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4243/projeto_de_lei_no_1609-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4244/projero_de_lei_1610-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4266/projeto_de_lei_no_1611-2021_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_de_lei_no_1612-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4272/projeto_de_lei_1613-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_de_lei_1614-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4274/projeto_de_lei_1615-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4269/projeto_de_lei_no_1616-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_de_lei_no_1617-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4271/projeto_de_lei_no_1618-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4275/projeto_de_lei_1619-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4304/projeto_de_lei_no_1620-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4305/projeto_de_lei_no_1621-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4311/projeto_de_lei_no_1622-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4320/ccf_000483.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4323/projeto_de_lei_no_1624-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4324/projeto_de_lei_no_1625-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4322/ccf_000504.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4338/projeto_de_lei_no_1627-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4347/projeto_de_lei_no_1628-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4348/projeto_de_lei_no_1629-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4349/projeto_de_lei_no_1630-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4356/projeto_de_lei_no_1631-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4358/projeto_de_lei_no_1632-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4359/projeto_de_lei_no_1633-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4366/projeto_de_lei_no_1634-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_de_lei_no_1635-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_de_lei_no_1636-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4406/projeto_de_lei_no_1637-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4375/projeto_de_lei_no_1638-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4376/projeto_de_lei_no_1639-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4396/projeto_de_lei_no_1640-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4397/projeto_de_lei_no_1641-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4398/projeto_de_lei_no_1642-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_de_lei_no_1643-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_de_lei_no_1644-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4407/projeto_de_lei_no_1645-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4431/projeto_de_lei_no_1646-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4433/projeto_de_lei_1647-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4455/ccf_000566.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4454/projeto_de_lei_no_1649-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4453/projeto_de_lei_no_1650-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4480/projeto_de_lei_no_1651-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4482/projeto_de_lei_no_1652-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4479/projeto_de_lei_no_1653-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4483/projeto_de_lei_no_1654-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4484/projeto_de_lei_no_1655-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4499/projeto_de_lei_no_1656-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4515/projeto_de_lei_no_1657-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4521/projeto_de_lei_1658-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4543/projeto_de_lei_no_1659-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4554/projeto_de_lei_no_1660-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4555/ccf_000634.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4574/projeto_de_lei_no_1662-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3896/ccf_000937.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3929/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3933/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3993/projeto_de_lei_complementar_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4075/projeto_de_lei_complementar_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4339/projeto_de_lei_complementar_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4357/projeto_de_lei_complementar_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4360/projeto_de_lei_complementar_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4361/plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4481/projeto_de_lei_complementar_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4478/projeto_de_lei_complementar_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4544/projeto_de_lei_complementar_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4556/projeto_de_lei_complementar_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4568/ccf_000626.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3886/projeto_de_lei_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3908/projeto_de_lei_legislativo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3909/projeto_de_lei_legislativo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3910/projeto_de_lei_legislativo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3945/projeto_de_lei_legislativo_005-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4005/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4010/projeto_de_lei_legislativo_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4011/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4289/projeto_de_lei_legislativo_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4328/projeto_de_lei_legislativo_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4452/projeto_de_lei_legislativo_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4572/projeto_de_lei_legislativo_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4573/projeto_de_lei_legislativo_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4604/projeto_de_lei_legislativo_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4616/projeto_de_lei_legislativo_018-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4523/projeto_de_lei_legislativo_comp._004.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3966/projeto_de_resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4033/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4034/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4285/ccf_000476.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4395/projeto_de_resolucao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4284/proposta_de_emenda_a_lei_organica_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3883/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3887/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3888/requerimento_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3889/requerimento_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3897/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3911/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3912/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3915/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3944/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3965/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3981/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/3996/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4012/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4014/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4015/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4017/requerimento_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4018/requerimento_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4021/requerimento_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4022/requerimento_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4028/requerimetno_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4044/requerimento_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4047/requerimento_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4048/requerimento_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4049/requerimento_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4055/requerimento_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4056/requerimento_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4057/requerimento_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4060/requerimento_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4062/requerimento_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4076/requerimento_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4077/requerimento_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4078/requerimento_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/requerimento_035-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4118/requerimento_036-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4120/requerimento_037-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4126/requerimento_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4127/requerimento_039-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4128/requerimento_040-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4129/requerimento_041-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4130/requerimento_042-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4151/requerimento_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4152/requerimento_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4160/requerimento_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4162/requerimento_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4163/requerimento_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4168/requerimento_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4200/requerimento_050-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4225/requerimento_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4229/requerimento_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4241/requerimento_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4326/requerimento_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4389/requerimento_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4393/requerimento_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4421/requerimento_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4423/requerimento_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4438/requerimento_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4439/requerimento_no_069-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4442/requerimento_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4443/requerimento_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4446/requerimento_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4447/requerimento_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4448/requerimento_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4535/requerimento_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4537/requerimento_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_080-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4567/requerimento_081-2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4591/requerimento_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4596/requerimento_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4259/termo_de_possse_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2021/4371/termo_de_posse_no_094-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H704"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="230.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>