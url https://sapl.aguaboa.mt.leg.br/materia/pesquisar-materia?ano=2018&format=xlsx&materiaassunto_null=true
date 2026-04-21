--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,6186 +54,6186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Contas Anuais</t>
   </si>
   <si>
     <t>Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 035/2018-GABPRES-DN, DE 18 DE JANEIRO DE 2018 &amp;#8211; DO EXMO. SR. CONSELHEIRO DOMINGOS NETO &amp;#8211; ENCAMINHANDO CÓPIA DO PROCESSO 8.230-9/2016, 28.548-0/2015 E 1.345-5/2016, QUE TRATA DAS CONTAS ANUAIS DE GOVERNO DA PREFEITURA DE ÁGUA BOA-MT, RELATIVAS AO EXERCÍCIO DE 2016, BEM COMO DAS PEÇAS DE PLANEJAMENTOS, PROCESSOS 1.285/2015 (LEI ORÇAMENTARIA ANUAL &amp;#8211; LOA), 1.273/2015 (LEI DE DIRETRIZES ORÇAMENTÁRIAS -LDO).</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE NO PROJETO DE LEI COMPLEMENTAR Nº 140, DE 12 DE ABRIL DE 2017, DO PODER EXECUTIVO MUNICIPAL, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME ART. 37, X DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. _x000D_
 ONDE LIA-SE:   _x000D_
 ART. 1º - FICA CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS DO PODER EXECUTIVO MUNICIPAL, UMA REVISÃO GERAL ANUAL, ABAIXO ESPECIFICADA, A INCIDIR SOBRE VENCIMENTOS. _x000D_
 I &amp;#8211; DE 1,55% (UM VIRGULA CINQUENTA E CINCO POR CENTO) PARA SERVIDORES REGIDOS PELAS LEIS COMPLEMENTARES Nº 100, 101 DE 2016 E 120 DE 2017, COM EFEITOS A PARTIR DE ABRIL DE 2018. _x000D_
 PASSA-SE A LER: _x000D_
 ART. 1º - FICA CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS DO PODER EXECUTIVO MUNICIPAL E PODER LEGISLATIVO MUNICIPAL, UMA REVISÃO GERAL ANUAL, ABAIXO ESPECIFICADA, A INCIDIR SOBRE VENCIMENTOS. _x000D_
 I &amp;#8211; DE 1,55% (UM VIRGULA CINQUENTA E CINCO POR CENTO) PARA SERVIDORES REGIDOS PELAS LEIS COMPLEMENTARES Nº 100, 101 DE 2016, 120 DE 2017 E A LEI COMPLEMENTAR DO LEGISLATIVO Nº 109 DE 2017, COM EFEITOS A PARTIR DE ABRIL DE 2018. _x000D_
 </t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 006-2018</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2503/emenda_modificativa_no_007-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2503/emenda_modificativa_no_007-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 007/2018</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adelar Fusinato</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 008-2018</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2539/emenda_modificativa_no_009-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2539/emenda_modificativa_no_009-2018.pdf</t>
   </si>
   <si>
     <t>Modifica-se o ART. 1º no Projeto de Lei nº 1443, de 15 de agosto de 2018, do Poder Executivo Municipal:_x000D_
 Onde lia-se:_x000D_
 Art. 1º - O Art. 5º da Lei nº 1384 de 19 de dezembro de 2017, que fixa a Receita e Estima Despesa do Município de Água Boa para o exercício Financeiro de 2018, passa a vigorará com a seguinte redação:_x000D_
 Art. 5º - Fica o Poder Executivo autorizado a abrir, no curso da execução orçamentária, com base nos recursos efetivamente disponíveis, como determinado pelo art. 43§ 1 º, III da Lei nº 4.320, de 17 de março 1964, créditos adicionais suplementares por anulação até o limite de 35% (trinta e cinco por cento) do total da despesa ficado no art. 4º desta lei.”. _x000D_
 Passa-se a ler:_x000D_
 Art. 1º - O Art. 5º da Lei nº 1384 de 19 de dezembro de 2017, que fixa a Receita e Estima Despesa do Município de Água Boa para o exercício Financeiro de 2018, passa a vigorará com a seguinte redação:_x000D_
 Art. 5º - Fica o Poder Executivo autorizado a abrir, no curso da execução orçamentária, com base nos recursos efetivamente disponíveis, como determinado pelo art. 43§ 1 º, III da Lei nº 4.320, de 17 de março 1964, créditos adicionais suplementares por anulação até o limite de 30% (trinta por cento) do total da despesa ficado no art. 4º desta lei.”.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_supressiva_no_010-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_supressiva_no_010-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 010/2018</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2564/emenda_modificativa_no_011-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2564/emenda_modificativa_no_011-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 011-2018</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_aditiva_no_012-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_aditiva_no_012-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_supressiva_no_013-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_supressiva_no_013-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 013-2018</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2567/emenda_modificativa_no_014-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2567/emenda_modificativa_no_014-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 014-2018</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2568/emenda_aditiva_no_015-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2568/emenda_aditiva_no_015-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 015-2018</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2588/emenda_modificativa_no_016-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2588/emenda_modificativa_no_016-2018.pdf</t>
   </si>
   <si>
     <t>Modifica-se o Art. 1º no Projeto de Lei nº 1445, de 30 de agosto de 2018, do Poder Executivo Municipal:_x000D_
 _x000D_
 Onde lia-se:_x000D_
 _x000D_
 Art. 1º – Fica a Secretaria Municipal de Cidade e Meio Ambiente autorizada a abrir “na Contabilidade” um crédito especial, por excesso de arrecadação no valor de R$ 3.532.510,83 (três milhões quinhentos e trinta e dois mil quinhentos e dez reais e oitenta e três centavos), para atender à finalidade abaixo especificada:  _x000D_
 _x000D_
 Órgão: 10 SECRETARIA MUNICIPAL DE CIDADE E MEIO AMBIENTE _x000D_
 UNIDADE: 001 SERVIÇOS URBANOS_x000D_
 FUNÇÃO: 17 SANEAMENTO_x000D_
 SUBFUNÇÃO: 512 SANEAMENTO BÁSICO URBANO_x000D_
 PROGRAMA: 0037 INFRAESTRUTURA MUNICIPAL URBANA_x000D_
 AÇÃO: 10040 CANALIZAÇÃO E DRENAGEM DE CÓRREGOS E ÁGUAS. COMBATE A EROSÃO URBANA_x000D_
 OBJETIVO DO PROGRAMA: MELHORAR AS RUAS URBANAS DO MUNICÍPIO E LOCAIS DE CONVIVÊNCIA PÚBLICA_x000D_
 _x000D_
 Passa-se a ler:_x000D_
 _x000D_
 Art. 1º – Fica a Secretaria Municipal de Cidade e Meio Ambiente autorizada a abrir “no Orçamento de 2018” um crédito especial, por excesso de arrecadação no valor de R$ 3.532.510,83 (três milhões quinhentos e trinta e dois mil quinhentos e dez reais e oitenta e três centavos), para atender à finalidade abaixo especificada:  _x000D_
 _x000D_
 Órgão: 10 SECRETARIA MUNICIPAL DE CIDADE E MEIO AMBIENTE _x000D_
 UNIDADE: 001 SERVIÇOS URBANOS_x000D_
 FUNÇÃO: 17 SANEAMENTO_x000D_
 SUBFUNÇÃO: 512 SANEAMENTO BÁSICO URBANO_x000D_
 PROGRAMA: 0037 INFRAESTRUTURA MUNICIPAL URBANA_x000D_
 AÇÃO: 10040 CANALIZAÇÃO E DRENAGEM DE CÓRREGOS E ÁGUAS. COMBATE A EROSÃO URBANA_x000D_
 OBJETIVO DO PROGRAMA: MELHORAR AS RUAS URBANAS DO MUNICÍPIO E LOCAIS DE CONVIVÊNCIA PÚBLICA</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2589/emenda_aditiva_no_017-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2589/emenda_aditiva_no_017-2018.pdf</t>
   </si>
   <si>
     <t>Adiciona-se ao Projeto de Lei Legislativo n.º 004/2018, de 02 de junho de 2018, renumera-se os demais, ficando com a seguinte redação:_x000D_
 Art 4º (...) - “Fica isento o Poder Executivo e o Conselho Municipal de Política e Cultura de Água Boa, de quaisquer obrigações e responsabilidades financeiras, oriundas dessa Lei”.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2611/emenda_aditiva_no_018-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2611/emenda_aditiva_no_018-2018.pdf</t>
   </si>
   <si>
     <t>Adiciona-se o Art. 4º; Art. 5º e Parágrafo Único ao Projeto de Lei nº. 1446/2018, de 04 de setembro de 2018 e, renumera-se os demais, ficando com a seguinte redação:_x000D_
 Art. 4º - “A área a ser ofertada como permuta pelo particular interessado, deverá ser entregue reflorestada com árvores nativas do local e delimitada com seus confrontantes com cerca de arame liso (5 fios).” _x000D_
 Art. 5º - “A área uma vez recebida pelo particular, deverá ser transformada em área de convivência, contendo jardim, grama, árvores nativas, bancos e calçadas.” _x000D_
 Parágrafo Único: “O não cumprimento do disposto no Art. 4º e Art. 5º no prazo de 180 (cento e oitenta) dias, deverá revogar a presente lei”.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2674/emanda_modificativa_no_019-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2674/emanda_modificativa_no_019-2018.pdf</t>
   </si>
   <si>
     <t>Modifica-se o Art. 13º no Projeto de Legislativo nº 012, de 21 de novembro de 2018, de Autoria do Vereador Alan Rodrigo Apio/PR – Em Coautoria com todos os Vereadores, que “DISPÕE DA REGULAMENTAÇÃO DO ACERVO HISTÓRICO MUNICIPAL MEMÓRIAS DE ÁGUA BOA E DA DEFINIÇÃO DE CRITÉRIOS PARA RECEBIMENTO DE MATERIAIS HISTÓRICOS, SUA CLASSIFICAÇÃO, PRESERVAÇÃO E DIVULGAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS.”_x000D_
 Onde lia-se:_x000D_
 “Art. 13º- Os materiais recebidos deverão ser catalogados e registrados no inventário do acervo, devendo constar nos registros sua natureza, classificação, origem, doador e data da doação.” _x000D_
 Passa-se a ler:_x000D_
 “Art. 13º- Os materiais recebidos deverão ser catalogados e registrados no inventário do acervo, devendo constar nos registros sua natureza, classificação, origem, doador e data da doação, de acordo com o Anexo 03.”</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR GILMAR CARNEIRO FLORES, GERENTE DE OBRAS  E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO PROVIDÊNCIAS URGENTES A FIM DE CONTER O ESCOAMENTO DAS ÁGUAS DAS CHUVAS PARA DENTRO DAS CASAS, NA RUA 50, SETOR NORTE EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>Jonathan, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO GERENTE DE OBRAS, SENHOR GILMAR CARNEIRO FLORES E CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA DISPONIBILIZADO NA EXTENSÃO DA RUA 16 UMA CAÇAMBA PARA QUE OS MORADORES POSSAM DEPOSITAR SEUS LIXOS. </t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXPEDIENTE AO EXCELENTÍSSIMO SENHOR BAIANO FILHO, DEPUTADO ESTADUAL, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PEDRO TAQUES, GOVENADOR DO ESTADO DE MATO GROSSO, SOLICITANDO REPASSE DE VERBA PARA A CONSTRUÇÃO DE 20 (VINTE) LEITOS PARA O HOSPITAL REGIONAL &amp;#8220;PAULO ALEMÃO&amp;#8221; NO MUNICÍPIO DE ÁGUA BOA. </t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao_no_004-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR BAIANO FILHO, DEPUTADO ESTADUAL, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PEDRO TAQUES, GOVENADOR DO ESTADO DE MATO GROSSO, SOLICITANDO ADOTAR AS MEDIDAS NECESSÁRIAS PARA A INCLUSÃO DE UMA SALA DIGITAL NO PROGRAMA DO CRAS &amp;#8211; CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL QUE ORGANIZE UMA SESSÃO SOLENE DE ENTREGA DE TÍTULOS ÀS MULHERES PIONEIRAS DO MUNICÍPIO DE ÁGUA BOA-MT E, PIONEIROS QUE AINDA NÃO FORAM HOMENAGEADOS. </t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Adelar Fusinato, José Ari Zandoná, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A COLOCAÇÃO DE QUEBRA-MOLAS NA AVENIDA ARAGUAIA NAS PROXIMIDADES DO &amp;#8220;PLANTÃO AQUARIUS&amp;#8221; E, OUTRO NAS PROXIMIDADES DO &amp;#8220;SUPERMERCADO BAHIA&amp;#8221;. </t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A AQUISIÇÃO DE UM CAMINHÃO BASCULANTE CONTAINER, PARA O ATENDIMENTO AOS MUNÍCIPES DE ÁGUA BOA</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SOLICITANDO A AMPLIAÇÃO DE SALAS DE AULAS COM BERÇÁRIO NA ESCOLA MUNICIPAL &amp;#8220;ERMINDO MENDEL&amp;#8221; NO SETOR UNIVERSITÁRIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>Mari do Carrinho, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL E PRESIDENTE DO CISMA (CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO MÉDIO ARAGUAIA) COM CÓPIA AO ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SECRETÁRIO MUNICIPAL DE  SAÚDE E CÓPIA A ILUSTRÍSSIMA SENHORA SALETE LAURMANN, SECRETÁRIA EXECUTIVA DO HOSPITAL REGIONAL &amp;#8220;PAULO ALEMÃO&amp;#8221;, SOLICITANDO PROVIDÊNCIAS QUANTO À UMA MELHOR ADAPTAÇÃO DE ACESSIBILIDADE NOS BANHEIROS DO HOSPITAL REGIONAL PARA PESSOAS COM DEFICIÊNCIAS FÍSICAS E TAMBÉM IDOSOS.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO PROVIDÊNCIAS NA RUA A-03; RUA A-05 E RUA A-07 NO SETOR UNIVERSITÁRIO, COMO OUTRAS RUAS PRÓXIMAS, QUE ESTIVEREM COM O ASFALTO DANIFICADO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA,, SOLICITANDO PROVIDÊNCIAS NO SETOR VELHO DO INDUSTRIAL, NO ASFALTO QUE PRECISA DE RECUPERAÇÃO COMO TAMBÉM PROVIDÊNCIAS NA ILUMINAÇÃO, SENDO QUE ALGUMAS RUAS JÁ NECESSITAM DA RECUPERAÇÃO DE LAMA ASFÁLTICA E ILUMINAÇÃO ADEQUADA. </t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>Papagaio, Joaquim dos Anjos Ferreira da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO A COBERTURA DA ARQUIBANCADA E DO BANCO DE RESERVA DOS JOGADORES NO CAMPO DE FUTEBOL EM ÁGUA BOA &amp;#8211; MT, ONDE SERÁ REALIZADO A COPA ÁGUA BOA DE FUTEBOL DE CAMPO 2018.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA FEITO O PATROLAMENTO DA RUA 23 (RUA DO AEROPORTO) ENTRE O BAIRRO CRISTALINO E O BAIRRO JARDIM NOROESTE, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO GERENTE DE URBANISMO E JARDINAGEM, SENHOR GILMAR ROBERTO GIACOMOLLI, SOLICITANDO QUE SEJA FEITO A ARBORIZAÇÃO NA PRAÇA DO BAIRRO GUARUJÁ EXPANSÃO, NA RUA C-7. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Adelar Fusinato, Alan Rodrigo Apio, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO AO LONGO DA MT&amp;#8211;240, SENTIDO NOVA NAZARÉ E SENTIDO FRIGORÍFICO JBS, INDICANDO O &amp;#8220;TRÁFEGO DE CICLISTAS&amp;#8221; AO LONGO DA VIA.  </t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO A ADESÃO DO MUNICÍPIO DE ÁGUA BOA AO &amp;#8220;PROGRAMA INTERNET PARA TODOS&amp;#8221; DO MINISTÉRIO DA CIÊNCIA E TECNOLOGIA.  </t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO REPAROS NA ILUMINAÇÃO JÁ EXISTENTE E, INSTALAÇÃO DE LUMINÁRIAS NAS NOVAS EXTENSÕES DE REDE QUE JÁ FORAM AMPLIADAS. </t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO A CRIAÇÃO DE UMA ESCOLA DE EDUCAÇÃO INFANTIL NO BAIRRO CRISTALINO DE FORMA A ATENDER AS CRIANÇAS DE 1 A 5 ANOS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A MANUTENÇÃO DA PISTA DE MOTOCROSS DE ÁGUA BOA NO BAIRRO VILA NOVA._x000D_
 JUSTIFICATIVA_x000D_
 </t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A SINALIZAÇÃO DE PLACAS DE ENDEREÇO NAS RUAS DOS BAIRROS DE ÁGUA BOA AINDA NÃO SINALIZADAS PRINCIPALMENTE O BAIRRO SETOR NORTE.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO CONSTRUÇÃO DE PRAÇA PÚBLICA NO BAIRRO UNIVERSITÁRIO. </t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, INDICANDO A ELABORAÇÃO DE UM PROJETO PARA IMPLANTAÇÃO DE UM SISTEMA MUNICIPAL DE MONITORAMENTO, ATRAVÉS DE CÂMERA DE SEGURANÇA, ESPECIFICAMENTE EM PONTOS ESTRATÉGICO COMO: EM FRENTE DE ESCOLAS, BANCOS E PRINCIPAIS PONTOS DE GRANDES MOVIMENTOS NAS AVENIDAS. </t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jonathan, Adelar Fusinato, Alan Rodrigo Apio, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SOLICITANDO A AQUISIÇÃO DE 01 (UM) CAMINHÃO BASCULANTE; 01 (UM) MICRO-ÔNIBUS E 03 (TRÊS) TRATORES COM ROÇADEIRA HIDRÁULICA PARA ROÇADAS.  </t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITAR A IMPLANTAÇÃO DE UMA PRAÇA DE LAZER EM ÁREA DO MUNICÍPIO, DENOMINADA &amp;#8220;PRAÇA DAS MANGAS&amp;#8221;, NO SETOR GUARUJÁ. </t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Jonathan, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A COLOCAÇÃO DE REDUTORES DE VELOCIDADE, FAIXAS E SINALIZAÇÕES ADEQUADAS NAS PROXIMIDADES DA ESCOLA MUNICIPAL &amp;#8220;CECÍLIA MEIRELES&amp;#8221;. </t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA E AO ILUSTRÍSSIMO  GERENTE DE URBANISMO E JARDINAGEM, SENHOR GILMAR ROBERTO GIACOMOLLI,  SOLICITANDO OBRAS NA ROTATÓRIA NO CRUZAMENTO DAS AVENIDAS PLANALTO E RONCADOR, PARA AUMENTAR A VISIBILIDADE DOS MOTORISTAS. </t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Joaquim dos Anjos Ferreira da Paixão, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITAR A NOMEAÇÃO CONHECIDA COMO ANTIGA &amp;#8220;PRAÇA DAS MANGAS&amp;#8221; NO SETOR GUARUJÁ, QUE PASSE A CHAMAR &amp;#8220;PRAÇA DA BÍBLIA&amp;#8221;.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SOLICITANDO A REVISÃO DO TRABALHO TÉCNICO QUE SUSPENDE O PAGAMENTO DE INSALUBRIDADE AOS SERVIDORES PÚBLICOS DA SAÚDE NO MUNICÍPIO DE ÁGUA BOA - MT.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO PROVIDENCIA NOS BURACOS DA RUA 01, BAIRRO CRISTALINO, PARALELA COM A MT &amp;#8211; 240.  </t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO IMPLANTAR ILUMINAÇÃO NA AVENIDA ARAGUAIA. </t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA FEITO EM NOSSO MUNICÍPIO A COLETA SELETIVA DO LIXO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO INSTITUIR O &amp;#8220;BOLSA ATLETA MUNICIPAL&amp;#8221;, CRIANDO UM ORÇAMENTO PARA CUSTEAR ATLETAS QUE REPRESENTAM O MUNICÍPIO NO CENÁRIO REGIONAL, NACIONAL E INTERNACIONAL.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO A CRIAÇÃO DE LEI DE INCENTIVO ÀS EMPRESAS QUE AMPARAM O ESPORTE E OS ATLETAS. </t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHOR AGNALDO LANSONI, SOLICITANDO A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, PARA QUE ESTE, POSSA FORMULAR POLÍTICAS PÚBLICAS E IMPLEMENTAR AÇÕES VOLTADAS AS ATIVIDADES ESPORTIVAS E DE LAZER EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Jonathan, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO REPRESENTANTE DA ENERGISA EM MATO GROSSO, ILUSTRÍSSIMO SENHOR CRISTIANO LUIZ RINALDI, SOLICITANDO O REPARO DO POSTE DA REDE ELÉTRICA EM FRENTE À FAZENDA JL NA MT &amp;#8211; 240, SENTIDO SERRINHA.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA COLOCADO CASCALHO NA RUA DA IGREJA, E EM FRENTE A UMA LOJA DE ROUPAS NO PROJETO DE ASSENTAMENTOS JARAGUÁ. </t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A MUDANÇA DO LOCAL DO LIXÃO NO PROJETO DE ASSENTAMENTO JARAGUÁ. </t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA FEITO UMA LIMPEZA E ROÇAR MATOS, PRINCIPALMENTE NA PRAÇA NO PROJETO DE ASSENTAMENTO JARAGUÁ. </t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA FEITA ABERTURA DE RUAS NAS QUADRAS QUE POSSUI CASAS NO PROJETO DE ASSENTAMENTO JARAGUÁ. </t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À MESA DIRETORA DA CÂMARA MUNICIPAL, SOLICITANDO A ELEIÇÃO DE 02 (DOIS) MEMBROS SUPLENTES, ALTERANDO-SE O REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE O PERMITA. </t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À MESA DIRETORA DA CÂMARA MUNICIPAL, SOLICITANDO QUE ADOTE MEDIDAS PARA RESTRINGIR O USO DE APARELHOS CELULARES E NOTEBOOKS DURANTE AS SESSÕES E REUNIÕES DA COMISSÃO GERAL, NESTA CASA DE LEIS. </t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO O CASCALHAMENTO DAS ESTRADAS VICINAIS DO PROJETO DE ASSENTAMENTO JARAGUÁ E, TODAS AS QUE FOREM NECESSÁRIAS, PRINCIPALMENTE DO CORREDOR DA PROPRIEDADE DO SENHOR LAURI SIMON E CORREDOR DE ACESSO A PROPRIEDADE DO SENHOR ALDENOR DE SOUZA MEDRADO. </t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO PARA QUE SEJA TAMPADO OS BURACOS DA RUA 10 COM A AVENIDA ARAGUAIA, NA ESQUINA DA DISTRIBUIDORA CONTINI, CENTRO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Demilson Augusto de Carvalho, Edegar José de Oliveira, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A INSTALAÇÃO DE FAIXAS 3D NA RUA 15, EM FRENTE AO MERCADO VALE SUL. </t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Bicho , Demilson Augusto de Carvalho, Edegar José de Oliveira, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A INSTALAÇÃO DE &amp;#8220;PLACAS INDICATIVAS&amp;#8221; NO TREVO QUE DÁ ACESSO AO PROJETO DE ASSENTAMENTO JARAGUÁ; DISTRITO DE SERRINHA E VAU DOS GAÚCHOS. </t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR CAETANO FERREIRA DE REZENDE, SOLICITANDO MANUTENÇÃO NA PONTE QUE DÁ ACESSO AO PROJETO DE ASSENTAMENTO JARAGUÁ, EM NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO COLOCAÇÃO DE CARGAS DE AREIA NAS QUADRAS DE AREIA DA PRAÇA DO LAZER.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO QUE SEJA ROÇADO O MATO AO LONGO DA MT-240, NO SENTIDO PROJETO DE ASSENTAMENTO JARAGUÁ</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA,  QUE SEJA FEITO EM NOSSO MUNICÍPIO A COLETA SELETIVA DE LIXO. </t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SOLICITANDO UMA REFORMA GERAL NO PRÉDIO DO PSF DO DISTRITO DE SERRINHA, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO O PATROLAMENTO DA RUA PARALELA A BR-158, A PARTIR DO POSTO MARTINÃO, PARA ATENDIMENTO DAS EMPRESAS QUE ESTÃO INSTALADAS NAQUELA LOCALIZAÇÃO. </t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA DA CÂMARA MUNICIPAL, QUE SEJA ORGANIZADO UMA REUNIÃO COM O PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA; SECRETÁRIO DE MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA E AO COORDENADOR DA VIGILÂNCIA DE SAÚDE, ILUSTRÍSSIMO SENHOR EBERSON MATEUS DOS SANTOS E REPRESENTANTES DAS ENTIDADES PROTETORAS DOS ANIMAIS, AFIM DE DISCUTIRMOS A IMPLANTAÇÃO DE UMA CLÍNICA VETERINÁRIA PÚBLICA MUNICIPAL E, DISCUTIRMOS TAMBÉM  SOBRE OS ANIMAIS QUE SE ENCONTRAM EM SITUAÇÃO DE ABANDONO.  </t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA DA CÂMARA MUNICIPAL, QUE SEJA ORGANIZADO UMA REUNIÃO COM O PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA E REPRESENTANTES DOS MÉDICOS QUE FAZEM ATENDIMENTO NOS POSTOS DE SAÚDE, AFIM DE QUE SEJA DISCUTIDO O ATENDIMENTO DESTES PROFISSIONAIS PERANTE AO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Bicho , Demilson Augusto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA REVISTO A SINALIZAÇÃO NAS INTERSEÇÕES DA RUA 11 COM A AVENIDA TROPICAL E RUA 11 COM A AVENIDA NORBERTO SCHWANTES, NO BAIRRO GUARUJÁ, PRÓXIMO A ESCOLA ESTADUAL 9 DE JULHO. </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Jonathan, Alan Rodrigo Apio, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO O PATROLAMENTO E CASCALHAMENTO EM TODAS AS RUAS DO DISTRITO DE SERRINHA, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO A INSTALAÇÃO DE POÇOS ARTESIANOS NA ESCOLA MUNICIPAL &amp;#8220;PROFESSORA SIMONE FERNANDES DA SILVA FREITAS&amp;#8221;, NO PROJETO DE ASSENTAMENTO SANTA MARIA; NA ESCOLA MUNICIPAL &amp;#8220;BOM PRINCÍPIO&amp;#8221;, NA GLEBA MARTINS E NA ESCOLA MUNICIPAL &amp;#8220;APÓSTOLO PAULO&amp;#8221;, NO DISTRITO DE SERRINHA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA VIABILIZADO O ENCANAMENTO PARA A DISTRIBUIÇÃO DE ÁGUA EM TODOS OS ASSENTAMENTOS DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Bicho , Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SOLICITANDO A PROVIDÊNCIAS PARA QUE SEJAM DISPONIBILIZADAS AMBULÂNCIAS PARA ATENDER AS GLEBAS COMO P. A JARAGUÁ, BURITIZAL, SERRINHA, P.A. JANDIRA E GLEBA MARTINS.  </t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Mari do Carrinho, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA FEITO A RETIRADA DA PLACA DE PROPAGANDA QUE SE ENCONTRA NA ESQUINA DA AVENIDA PLANALTO COM A AVENIDA RONCADOR. </t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A INSTALAÇÃO DE UMA PASSARELA DE ACESSO AOS PEDESTRES NA AVENIDA ARAGUAIA, INTERLIGANDO OS BAIRROS PRIMAVERA E TROPICAL</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Bicho , Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO ILUMINAÇÃO NO TRAJETO ENTRE À BR-158 AO SETOR CRISTALINO</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A CONTINUAÇÃO DA REDE DE ENERGIA DA RUA 01 ATÉ O ARMAZÉM ITAQUERÊ</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL, SOLICITANDO MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO JARDIM NOROESTE</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Jonathan, Alan Rodrigo Apio, Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA FEITA A CONTENÇÃO DA EROSÃO NO DISTRITO DA SERRINHA</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA CRIADO UMA CAMPANHA NOTA ÁGUA BOA, SENDO UMA CAMPANHA DE ESTIMULO A CIDADANIA FISCAL, QUE TEM POR OBJETIVO ESTIMULAR OS CONSUMIDORES A EXIGIR A NOTA ÁGUA BOA EM TODA E QUALQUER RELAÇÃO DE PRESTAÇÃO DE SERVIÇOS, CONCEDENDO BENEFÍCIOS FISCAIS E SORTEANDO PRÊMIOS EM DINHEIRO</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO DEPUTADO ESTADUAL, SENHOR ONDANIR BORTOLINI - &amp;#8220;NININHO&amp;#8221;, SOLICITANDO A DISPONIBILIZAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA REFORMA DA COZINHA DA ESCOLA MUNICIPAL DO BAIRRO CRISTALINO</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SOLICITANDO A CONSTRUÇÃO DE UM PSF NA GLEBA MARTINS, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO DEPUTADO ESTADUAL, SENHOR ONDANIR BORTOLINI - &amp;#8220;NININHO&amp;#8221;, SOLICITANDO A DISPONIBILIZAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA LAMA ASFÁLTICA EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SOLICITANDO A REMOÇÃO DA CAIXA D&amp;#8217;ÁGUA QUE SE ENCONTRA NA AVENIDA PLANALTO EM FRENTE AO GINÁSIO DE ESPORTES NO SETOR UNIVERSITÁRIO, POIS A MESMA ENCONTRA-SE DESATIVADA. </t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO A CRIAÇÃO DE UMA PISTA PÚBLICA PARA ATENDER AOS ESPORTES DE: MOTO CROSS, FUSCA CROSS, VELO CROSS, BUG. </t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO A IMPLANTAÇÃO DE UM PROJETO DE LEI QUE DETERMINE A PADRONIZAÇÃO DAS LIXEIRAS E CRIE SISTEMA DE ADOÇÃO DE LIXEIRAS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE E COM CÓPIA AO ILUSTRÍSSIMO SENHOR GILMAR ROBERTO GIACOMOLLI, GERENTE DE URBANISMO E JARDINAGEM, SOLICITANDO A REPARAÇÃO DO ASFALTO NO SETOR INDUSTRIAL. </t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR MARCELO DUARTE MONTEIRO, SECRETÁRIO DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA DE MATO GROSSO (SINFRA-MT), SOLICITANDO A CORREÇÃO DA INDICAÇÃO DE APONTAMENTO DAS PLACAS NA MT 240 E MT 414.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO O CONSERTO E RECAPEAMENTO NAS RUAS DO DISTRITO DE SERRINHA. </t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Edegar José de Oliveira, Léo Enfermeiro, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A COLOCAÇÃO DE PLACAS SINALIZADORAS DE VELOCIDADE, &amp;#8220;SILÊNCIO&amp;#8221;; IDENTIFICAÇÃO DE &amp;#8220;ESCOLA&amp;#8221;; &amp;#8220;FAIXA DE PEDESTRES&amp;#8221; E &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; E A SINALIZAÇÃO EM TODO O ENTORNO QUE ENVOLVE A ÁREA ESCOLAR. </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SOLICITANDO A CONSTRUÇÃO DE NOVOS BANHEIROS NA SEDE DA UAB E ATÉ A CONSTRUÇÃO DOS NOVOS A COLOCAÇÃO DE TOLDO DE FORMA A POSSIBILITAR A UTILIZAÇÃO EM DIAS DE CHUVA. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao_no_079-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao_no_079-2018.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SOLICITANDO A CONTRATAÇÃO DE UM MÉDICO OFTALMOLOGISTA PARA ATENDIMENTO DA NOSSA SOCIEDADE NOS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Joaquim dos Anjos Ferreira da Paixão, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Léo Enfermeiro, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO INSTALAÇÃO DE FAIXA DE PEDESTRES, EM FRENTE À CÂMARA MUNICIPAL, EM FRENTE À PREFEITURA MUNICIPAL E AO FÓRUM</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Bicho , Demilson Augusto de Carvalho, Edegar José de Oliveira, Léo Enfermeiro, Mari do Carrinho, Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, QUE SOLICITE A ENERGISA QUE FAÇA O REMANEJAMENTO PARA CALÇADA, DOS POSTES QUE HOJE ESTÃO COLOCADOS EM VIA PÚBLICA À RUA F-17, NO SETOR PRIMAVERA, POSSIBILITANDO ASSIM, QUE ESTÁ VIA PÚBLICA POSSA SER PAVIMENTADA. </t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Bicho , Joaquim dos Anjos Ferreira da Paixão, Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO INSTALAÇÃO DE POSTES PARA ILUMINAÇÃO NA AVENIDA ARAGUAIA ENTRE À MT-240 E A RUA 50, NO SETOR CRISTALINO. </t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A RESTRUTURAÇÃO DA ROTATÓRIA DO &amp;#8220;CORAÇÃO&amp;#8221;, UMA VEZ QUE, ESTA É A PRINCIPAL ENTRADA DA CIDADE, EXIGINDO QUE SEJA EXIBIDO AO TODO ESPLENDOR E GRANDEZA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A CONSTRUÇÃO DE PORTAL DE BOAS-VINDAS NAS ENTRADAS DE ACESSO AO MUNICÍPIO PELA BR 158._x000D_
                                                     _x000D_
 </t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO CHEFE DA CASA CIVIL, ILUSTRÍSSIMO SENHOR  JÚLIO CEZAR MODESTO DOS SANTOS, COM CÓPIA AO GOVERNADOR DO ESTADO DE MATO GROSSO, EXCELENTÍSSIMO SENHOR JOSÉ PEDRO GONÇALVES TAQUES, SOLICITANDO COM URGÊNCIA A LIBERAÇÃO DA EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS) DESTINADA PELO DEPUTADO ESTADUAL GUILHERME MALUF, PARA COLABORAR NA CONCLUSÃO DA REFORMA DA ESCOLA &amp;#8220;NOVA ESPERANÇA&amp;#8221; ASSOCIAÇÃO PESTALOZZI DO MUNICÍPIO DE ÁGUA BOA-MATO GROSSO, QUE ATENDE ALUNOS COM NECESSIDADES ESPECIAIS.                                            </t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA E AO ILUSTRÍSSIMO GERENTE DE URBANISMO E JARDINAGEM,  SENHOR GILMAR ROBERTO GIACOMOLLI, SOLICITANDO A ILUMINAÇÃO PÚBLICA DA AVENIDA JÚLIO CAMPOS E DA AVENIDA NOBERTO SCHWANTES ATÉ A RUA 31, SEGUINDO O PROJETO DA AVENIDA PLANALTO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Jonathan, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SOLICITANDO A CONSTRUÇÃO DE UM ALAMBRADO NA ESCOLA MUNICIPAL DA AGROVILA DO PROJETO DE ASSENTAMENTO JARAGUÁ._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO O ROÇAMENTO DO MATO NO LOTEAMENTO &amp;#8220;BURITIS DE PRIMAVERA&amp;#8221;, CONFORME FOTOS ANEXAS. </t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO A IMPLANTAÇÃO DE UM PROJETO DE LEI QUE DETERMINE A PADRONIZAÇÃO DAS LIXEIRAS E CRIE SISTEMA DE ADOÇÃO DE LIXEIRAS EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SENHOR CAETANO FERREIRA REZENDE, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO MELHORIAS URGENTES NA MT-414 AO LADO ESQUERDO, ENTRE AS FAZENDAS &amp;#8220;LUANA&amp;#8221; E A &amp;#8220;BOI BRANCO&amp;#8221;, SENTIDO DISTRITO DA SERRINHA. </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE SEJA PASSADO O CARRO &amp;#8220;FUMACÊ&amp;#8221; EM TODOS OS BAIRROS DO MUNICÍPIO DE ÁGUA BOA, TENDO EM VISTA QUE, NOS ÚLTIMOS DIAS HÁ UM GRANDE FLUXO DE PERNILONGOS NA CIDADE.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO QUE SEJA REALIZADO UM ESTUDO NA ÁREA DE CAPTAÇÃO DA NASCENTE DE ÁGUA QUE ABASTECE O NOSSO MUNICÍPIO E, PARA QUE AS MESMAS SE TORNE DE UTILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA E COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO PROVIDÊNCIAS NA AVENIDA JÚLIO CAMPOS, QUE NECESSITA DE CALÇADAS E ILUMINAÇÃO PÚBLICA ADEQUADA.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA E COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SENHOR AGNALDO LANSONI,   SOLICITANDO QUE SEJA ESTENDIDO A SUBSTITUIÇÃO DAS LUMINÁRIAS EM TODAS AS PRAÇAS DE LAZER A EXEMPLO DE COMO FOI FEITO NA PRAÇA DA CULTURA SISTEMA DE LÂMPADAS &amp;#8220;LEDS&amp;#8221;.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE, COM CÓPIA AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA DE MATO GROSSO (SINFRA-MT), EXCELENTÍSSIMO SENHOR MARCELO DUARTE MONTEIRO, SOLICITANDO A SINALIZAÇÃO NA MT-240 SENTIDO ÁGUA BOA À NOVA NAZARÉ PRÓXIMO À CURVA DO CÓRREGO LAJEADO, ONDE VEM ACONTECENDO MUITO ACIDENTE, TAMBÉM NA MT-240 SENTIDO ÁGUA BOA À P.A JARAGUÁ SINALIZAR AQUELA CURVA PRÓXIMO AO ARMAZÉM LOUIS DREYFUS E INDICANDO EM AMBOS OS LOCAIS O TRÁFEGO DE CICLISTA. </t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SUPERINTENDENTE REGIONAL DO DNIT, ILUSTRÍSSIMO SENHOR ORLANDO FANAIA MACHADO E COM CÓPIA AO EXCELENTÍSSIMO SENADOR FEDERAL, SENHOR WELLIGTON FAGUNDES, SOLICITANDO A CONSTRUÇÃO DA 3º FAIXA NA SERRA, COM INÍCIO PRÓXIMO A FAZENDA CALIFÓRNIA, NA BR-158.   </t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO DEPUTADO FEDERAL, SENHOR VALTENIR LUÍS PEREIRA, SOLICITANDO QUE SE FAÇA GESTÃO DENTRO DA DEFESA CIVIL SOBRE AS EROSÕES NO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT.  </t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO ILUMINAÇÃO PÚBLICA NO PARQUE DOS IPÊS. </t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE OS LIXOS DO PA JARAGUÁ; AGROVILA CENTRAL; DISTRITO DE SERRINHA E PA SANTA MARIA SEJAM TRANSPORTADOS SEMANALMENTE, AO MENOS UMA VEZ, PARA O LIXÃO EM NOSSA CIDADE.                    </t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Papagaio, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO A DOAÇÃO DE UM LOTE PARA A POLICIA MILITAR PARA FAZER O COMANDO DA POLÍCIA. </t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>José Ari Zandoná, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTA, COM CÓPIA AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO PARA QUE DEMAE ADOTE MEIOS ELETRÔNICOS DE CONFIRMAÇÃO DE PAGAMENTO DE CONTAS EM ATRASO E REGULARIZAÇÃO OU ADOTE HORÁRIOS DETERMINADOS AO MEIO DIA E/OU APÓS ÀS 18:00 HORAS. </t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE CRIE UMA LEI QUE PROVIDENCIE A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FÍSICOS E AOS IDOSOS EM NOSSO MUNICÍPIO, BEM COMO PROVIDENCIE A COLOCAÇÃO DE PLACA INDICATIVA DE TRÂNSITO SOBRE AS REFERIDAS VAGAS E MULTAS PARA AQUELAS PESSOAS QUE OCUPAREM QUE NÃO DEFICIENTES FÍSICO E IDOSOS, CONFORME MODELO EM ANEXO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO QUE SEJA REALIZADO UMA REUNIÃO COM AS ENTIDADES REPRESENTATIVAS DO NOSSO MUNICÍPIO JUNTAMENTE COM CÂMARA MUNICIPAL E O EXECUTIVO PARA DISCUTIR SOBRE A CONSTRUÇÃO DA CICLOVIA NA AVENIDA ARAGUAIA SEM A INTERRUPÇÃO DE TRAFEGO NAS RUAS PERPENDICULARES À AVENIDA EVITANDO ASSIM, PREJUÍZO AO COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SOLICITANDO A PINTURA DE FAIXAS DE SINALIZAÇÕES AOS PEDESTRES E NA PISTA DE ROLAMENTO DO SETOR INDUSTRIAL.  </t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SOLICITANDO A TROCA DAS LÂMPADAS QUEIMADAS NA RUA 17 NO BAIRRO OPERÁRIO.  </t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SECRETÁRIO MUNICIPAL DE SAÚDE, SUGERINDO QUE O MUTIRÃO &amp;#8220;SAÚDE DO IDOSO&amp;#8221; REALIZADO NO DIA 27 DE MAIO DE 2018 NO PSF DO SETOR UNIVERSITÁRIO SEJA ESTENDIDO AOS DEMAIS BARROS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SOLICITANDO A REFORMA E AMPLIAÇÃO DO CENTRO COMUNITÁRIO DA AGROVILA CENTRAL, DO PROJETO DE ASSENTAMENTO JARAGUÁ. _x000D_
 _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2419/indicacao_no_109-2018_CTKKqrw.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2419/indicacao_no_109-2018_CTKKqrw.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Educação, Esporte e Lazer, Ilustríssimo Senhor Agnaldo Lansoni, com cópia ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, solicitando para que seja colocado um Psicólogo em cada escola Municipal e Estadual.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_110-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_110-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Infraestrutura, Ilustríssimo Senhor Caetano Rezende, com cópia ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, solicitando rebaixar a serra da entrada na Serrinha.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_111-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_111-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, para que tomem as providências necessárias para efetuar estudos objetivando a contratação de um médico especialista em Cardiologia para efetuar o atendimento no município ao menos uma vez por semana.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_112-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_112-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, para que tomem as providências necessárias para efetuar estudos objetivando a contratação de um médico especialista em Neurologia para efetuar o atendimento no município ao menos uma vez por semana.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_113-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_113-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor MAURO ROSA DA SILVA, Prefeito Municipal, com cópia ao Ilustríssimo Senhor JADER LUÍS DE ARAÚJO MENDES BAHIA, Secretário Municipal de Saúde e a Ilustríssima Enfermeira, Senhora ODENY MARTINS DE ASSUNÇÃO PEREGO, Coordenadora de Vigilância em Saúde e sugerir a viabilidade de comprar equipamentos eletrônicos portáteis para registro e transmissão “on-line” de dados recolhidos pelos Agentes Comunitários de Saúde (ACS) e pelos Agentes de Combate às Endemias (ACE) para o município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Educação, Esporte e Cultura, Senhor Agnaldo Lansoni, solicitando que seja alterado o local de embarque do ônibus na Escola Cecilia Meireles.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2425/ccf_000011.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2425/ccf_000011.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva e ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando que seja feita a calçada na Avenida Planalto.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_116-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_116-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva e ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando que seja feito um Projeto de Arborização Urbana.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_117-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_117-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, solicitando a implantação em nossa cidade da Praça de Lazer e Praça da Cultura a “ARVORE DIGITAL” oferecendo a sociedade acesso à internet via “wifi” e permite carregar celulares e outros aparelhos utilizando a energia solar.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_no_118-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_no_118-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, solicitando que seja colocado telas nas entradas dos bueiros em nosso município.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2445/ccf_000010.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2445/ccf_000010.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor MAURO ROSA DA SILVA, Prefeito Municipal, solicitar a aquisição de móveis para o Posto de Saúde do Projeto de Assentamento Jaraguá, tais como: arquivo de aço; mesa para os agentes de saúde; ares-condicionados; prateleira para o almoxarifado; mesa para recepção, como também, que seja feito muro ou cerca na divisa do posto.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2446/ccf_000009.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2446/ccf_000009.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal Infraestrutura, Senhor Caetano Ferreira Rezende, solicitando que seja colocado os tubos previstos pelo Conselho do FETHAB na MT - 414 na estrada do Vau do Gaúcho.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_no_121-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_no_121-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal Infraestrutura, Senhor Caetano Ferreira Rezende, solicitando o rebaixamento da serra do Jatobazinho próxima a Fazenda Brasil Central.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_no_122-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_no_122-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva e ao Secretário Municipal de Desenvolvimento] indústria, Comércio e Turismo, Ilustríssimo Senhor Germano Luiz Zandoná, solicitando a reforma da Feira do Pequeno Produtor, como pinturas em geral, conserto das calçadas e colocação de britas na entrada.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2449/indicacao_no_123-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2449/indicacao_no_123-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Marcelo Duarte Monteiro, Secretário da SINFRA, solicitando celeridade no processo de liberação da rotatória na MT-240, em frente aos futuros armazéns da empresa Alvorada no município de Água Boa-MT, aos custos da própria.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2450/indicacao_no_124-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2450/indicacao_no_124-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração, solicitando a elaboração de projeto de lei que "Dispõe sobre a isenção do pagamento da COSIP - Contribuição para o Custeio da Iluminação Pública aos idosos e aposentados com idade igual ou superior a 60 (sessenta) anos de idade e, dá outra providências" conforme modelo em anexo.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2451/indicacao_no_125-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2451/indicacao_no_125-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, requerendo que as pessoas que se enquadrarem no benefício do auxílio funerário, conforme consta em Lei Municipal nº 1164, de 24 de maio de 2012, que “Implanta e Regulamenta a Concessão dos Benefícios Eventuais da Política de Assistência Social” (anexa), também sejam isentos da taxa de sepultamento, estabelecida no Código Tributário, conforme consta na Lei Municipal Complementar nº 123, de 20 de dezembro de 2017, que “Institui o Código Tributário do Município de Água Boa, Estado de Mato Grosso e, dá outras providências.”</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Jonathan, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_no_126-2018_SKDsNoO.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_no_126-2018_SKDsNoO.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Prefeito de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal Infraestrutura, Senhor Caetano Ferreira Rezende, solicitando que seja feito o concerto da ponte na Gleba Martins em sentido a propriedade do Senhor José Cordeiro. "</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_no_127-2018_e2CXxVL.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_no_127-2018_e2CXxVL.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal Infraestrutura, Senhor Caetano Ferreira Rezende, solicitando que seja feito o patrolamento, manutenção e cascalhamento em alguns pontos específico na estrada do Assentamento Jandira que passa na Fazenda Matuzinho que dá acesso a MT-020.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2468/indicacao_no_128-2018_EiSnVvl.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2468/indicacao_no_128-2018_EiSnVvl.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva e ao Secretário Municipal de Infraestrutura, Ilustríssimo Senhor Caetano Ferreira Rezende, solicitando que seja feito o patrolamento e cascalhamento onde houver necessidade em todas propriedades no P.A. Jatobazinho, neste município.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_no_129-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_no_129-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa  Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Secretário Municipal de Educação Cultura e Desporto Senhor Agnaldo Lansoni, indicando a reforma das quadras das praças dos bairros (Operário, Guarujá, Cristalino, P.A Santa Maria e P.A Jaraguá) e também a pintura de todas as praças da cidade.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Mari do Carrinho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_no_130-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_no_130-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual, Excelentíssimo Senhor Ondanir Bortolini (Nininho), solicitando que a Assembleia Legislativa promova no Município de Água Boa – MT uma Audiência Pública para debater o traçado da Ferrovia de Integração do Centro Oeste (FICO) e, que na mesma Audiência seja criada a Comissão da FICO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2471/indicacao_no_131-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2471/indicacao_no_131-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Senhor Caetano Ferreira Rezende, Secretário Municipal de Infraestrutura, solicitando que seja colocado redutor de velocidade na Avenida Planalto, antes da Igreja Boa Semente.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2472/indicacao_no_132-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2472/indicacao_no_132-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com ao Ilustríssimo Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando ao DEMAE que realize uma inspeção e reparo necessário para coibir vazamento e desperdício de água existente no imóvel a onde estão estabelecidos a Polícia Civil e a Politec.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2486/indicacao_no_133-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2486/indicacao_no_133-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Mauro Rosa da Silva com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura, solicitando a criação de vaga de emprego para pessoas portadoras de deficiências, seja física ou visual.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2487/indicacao_no_134-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2487/indicacao_no_134-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Mauro Rosa da Silva com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração, solicitando que se faça a correção nas placas de sinalização em alguns pontos de atendimentos, que foram mudados.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2488/indicacao_no_135-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2488/indicacao_no_135-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Mauro Rosa da Silva com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura, solicitando o fechamento da Quadra Poliesportiva do Bairro Vila Nova, colocando telas e portão.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2489/indicacao_no_136-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2489/indicacao_no_136-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, para que contratem uma equipe especializada para que analisam no local dos profissionais de saúde a questão de insalubridade e periculosidade que consta no local de trabalho deste profissionais.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Alan Rodrigo Apio, Jonathan, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2490/indicacao_no_137-2018_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2490/indicacao_no_137-2018_2.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Carlos Roberto Fortner, Presidente dos Correios, com cópia ao Comandante Geral da Polícia Militar do Estado de Mato Grosso, o Cel PM Marcos Vieira da Cunha, solicitando providencias para a segurança na unidade dos Correios no município de Água Boa, Estado de Mato Grosso, tais como porta giratórias e segurança armada.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_no_138-2018_7hBionN.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_no_138-2018_7hBionN.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Infraestrutura, Ilustríssimo Senhor Caetano Ferreira Rezende, solicitando providências na manutenção na ponte de concreto do Rio 7 de Setembro em nosso município.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_139-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_139-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Desenvolvimento, Industria, Comércio e Turismo, Ilustríssimo Senhor Germano Luís Zandoná, solicitando a construção de represas nos Projetos Jaraguá e Jandira.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_140-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_140-2018.pdf</t>
   </si>
   <si>
     <t>ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Senhor Cristiano Seibel, solicitando que seja realizado a arborização e calçada na Praça do Setor Rodoviário.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_141-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_141-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Secretário Municipal de Educação, Senhor Agnaldo Lansoni, solicitando que no antigo prédio da Escola Municipal Terra Viva seja proposto ao estado uma parceria para implantação da “ESCOLA ESTADUAL DA POLICIA MILITAR TIRADENTES. ”</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_no_142-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_no_142-2018.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO ONDE NÃO POSSUIR NO SETOR INDUSTRIAL; SINALIZAÇÕES VERTICAIS E HORIZONTAIS, BEM COMO FAIXA DE PEDESTRES.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_no_143-2018_77rie2u.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_no_143-2018_77rie2u.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO REVITALIZAÇÃO DA REPRESA NA ENTRADA  DA CIDADE DE ÁGUA BOA, COM A CONSTRUÇÃO DE QUIOSQUES; PISTA DE CAMINHADAS; QUADRAS DE AREIA COM SALVA VIDAS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_no_144-2018_UaBaiAM.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_no_144-2018_UaBaiAM.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL COM CÓPIA AO ILUSTRÍSSIMO SENHOR JADER LUÍS DE ARAÚJO MENDES BAHIA, SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE SEJAM INSTALADOS UM COMPUTADOR E UM TELEFONE FIXO PARA O POSTO DE SAÚDE (PSF) NO PROJETO DE ASSENTAMENTO JARAGUÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2516/indicacao_no_145-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2516/indicacao_no_145-2018.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SOLICITANDO QUE SEJA CONSTRUÍDA UMA QUADRA POLIESPORTIVA COBERTA NO P.A MARTINS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2517/indicacao_no_146-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2517/indicacao_no_146-2018.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SOLICITANDO QUE O MUNICÍPIO DE ÁGUA BOA, ADERE AO “PROJETO EFETIVIDADE NA EXECUÇÃO FISCAL”, DA CORREGEDORIA DO GERAL DA JUSTIÇA DE MATO GROSSO, ESTE PROJETO TEM COMO OBJETIVO MEDIAR E CONCILIAR DIVIDAS FISCAIS COM O MUNICÍPIO EVITANDO AJUIZAMENTO OU A CONCILIAÇÃO DE AÇÕES AJUIZADAS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2524/indicacao_no_147-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2524/indicacao_no_147-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, indicando que seja construído uma cobertura nos pontos de táxi de nossa cidade e nos pontos de ônibus nas linhas escolares.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, Mari do Carrinho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2525/indicacao_no_148-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2525/indicacao_no_148-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração e ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando em caráter de urgência providências para se fazer cumprir a Lei Municipal nº 764, de 29 de junho de 2004, anexa.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2526/indicacao_no_149-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2526/indicacao_no_149-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração, solicitando a concessão de área do ETA para a Associação de motocicletas “Moto Clube Equipe de Motocross de Água Boa-MT”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_no_150-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_no_150-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, solicitando que seja realizado um mutirão de Oftalmologia, em nosso município.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Mari do Carrinho, Alan Rodrigo Apio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2528/indicacao_no_151-2018_xhPjRmd.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2528/indicacao_no_151-2018_xhPjRmd.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor MAURO ROSA DA SILVA, Prefeito Municipal, com cópia ao Ilustríssimo Senhor CRISTIANO SEIBEL DALLA COSTTA, Secretário Municipal de Cidade e Meio Ambiente e a Engenheira Sanitarista, Ilustríssima Senhora ÁUREA SOARES DE CAMPOS, Coordenadora de Vigilância em Saúde, solicitar a realização de um mutirão de limpeza dentro da programação do “Dia Mundial da Limpeza”, que se realizará no dia 15 de setembro, em várias partes do mundo.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_no_152-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_no_152-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Ilustríssimo Senhor Diego Mayolino Montecchi, Procurador do Município, solicitando o estudo da necessidade da contratação de um engenheiro de segurança para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Alan Rodrigo Apio, Edegar José de Oliveira, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2530/indicacao_no_153-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2530/indicacao_no_153-2018.pdf</t>
   </si>
   <si>
     <t>indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração, solicitando instalação de semáforos na Avenida Júlio Campos, cruzamento com a Avenida Araguaia e, na Avenida Júlio Campo, cruzamento com Avenida Planalto, entre outros pontos que forem necessários.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2531/indicacao_no_154-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2531/indicacao_no_154-2018.pdf</t>
   </si>
   <si>
     <t>Indicam o envio deste expediente à Mesa Diretora da Câmara Municipal, solicitando que as sessões da Câmara, que são transmitidas ao vivo, sejam traduzidas para a Língua Brasileira de Sinais (Libras) para que, quem possui problemas auditivos possa acompanhar os trabalhos desta Casa de Leis.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2532/indicacao_no_155-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2532/indicacao_no_155-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Orlando Fanaia Machado, Superintendente Regional do DNIT no Estado de Mato Grosso, com cópia ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Luiz Omar Pichetti, Secretário Municipal de Administração, juntamente com os órgãos competentes, solicitar redutor eletrônico de velocidade na travessia urbana da BR-158, em Água Boa-MT.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Demilson Augusto de Carvalho, Fernando de Melo Quintanilha</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2545/indicacao_no_156-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2545/indicacao_no_156-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva e com cópia ao Secretário Municipal de Saúde, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente e a Ilustríssima Senhora Áurea Soares de Campos, Engenheira Sanitarista da Prefeitura Municipal e Especialista em Saúde Pública e Gestão Pública Municipal, solicitando explicações e resolução imediata de esgoto correndo “a céu aberto” nas ruas Buriti esquina com a Rua Pêra no Bairro Vila Nova, conforme mostra-se nas fotos anexas.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Mari do Carrinho, Joaquim dos Anjos Ferreira da Paixão, Jonathan, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2546/indicacao_no_157-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2546/indicacao_no_157-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Senhor Caetano Ferreira Rezende, Secretário Municipal de Infraestrutura, solicitando que seja colocado redutor de velocidade na rua da Escola Municipal Professora Simone Fernandes da Silva Freitas e a quadra no PA Santa Maria.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2547/indicacao_no_158-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2547/indicacao_no_158-2018.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário de Municipal de Educação, Esporte e Cultura e a Empresa ENERGISA, solicitando na Escola Municipal Professora Simone Fernandes da Silva Freitas, no PA Santa Maria, onde na quadra possui um medidor de energia elétrica para dentro da quadra e, que seja trocado de lugar.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no_159-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no_159-2018.pdf</t>
   </si>
   <si>
     <t>ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Lazer, solicitando que seja colocado alambrado em torno da Escola Municipal “Professora Simone Fernandes da Silva Freitas”, no PA Santa Maria.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2577/indicacao_no_160-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2577/indicacao_no_160-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Secretário Municipal de Educação Cultura e Desporto, Senhor Agnaldo Lansoni, indicando para que se faça um campinho de futebol e, que seja colocado balanços na Praça do Guarujá Expansão.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Edegar José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2578/ccf_000008.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2578/ccf_000008.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando a instalação de redutores de velocidade na Avenida Planalto com a Rua M-02, nas proximidades do Parque dos Ipês.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2579/indicacao_no_162-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2579/indicacao_no_162-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Educação, Esporte e Cultura, Ilustríssimo Senhor Agnaldo Lansoni, solicitando a troca de areia dos parquinhos da Escola Municipal Jacy Kunh Salamoni.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2580/indicacao_no_163-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2580/indicacao_no_163-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, solicitando que analise a possibilidade de aquisição ou permuta da quadra 05 localizada entre as ruas F-8, F-9, F-1 e F-18 no Bairro Primavera para a implantação de uma praça publica nos moldes das já existentes em outros setores beneficiando a sociedade local.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2581/indicacao_no_164-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2581/indicacao_no_164-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, solicitando a inclusão no Projeto de Reforma da Praça do Lazer de um vestiário com banheiro público e bebedouros, beneficiando a população usuária da praça.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_no_165-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_no_165-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora o envio deste expediente ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando que seja instalada faixas de acessibilidade à pedestres no perímetro urbano, na BR-158.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_no_166-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_no_166-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando agilidade na contenção da erosão da Avenida Planalto que se localiza atrás do Cisc.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2593/indicacao_no_167-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2593/indicacao_no_167-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, com cópia a Secretária Municipal de Ação Social, Ilustríssima Senhora Helaine Cristina Santos Barbosa, solicitando a contratação de um(a) Medico(a) Geriatra.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2594/indicacao_no_168-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2594/indicacao_no_168-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Prefeito de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Ilustríssimo Secretário Municipal de Educação, Cultura e Desporto, Senhor Agnaldo Lansoni, solicitando que nos próximos processos seletivos para profissionais da educação possa incluir professores de educação física, de forma a atender as escolas do interior do município.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2595/indicacao_no_169-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2595/indicacao_no_169-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando providências urgentes nos pontos de alagamento durante o período chuvoso em nossa cidade.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2596/indicacao_no_170-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2596/indicacao_no_170-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva e ao Secretário Municipal de Administração, Ilustríssimo Senhor Luiz Omar Pichetti, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Cuostta, solicitando que seja feita a reforma e ampliação de área na lateral, com amplas janelas e mais uma porta com acesso em uma das laterais na Casa Mortuária.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2615/indicacao_no_171-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2615/indicacao_no_171-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando no canteiro uma passarela entre a Rodovia-240 e a Rua 01, próximo ao Mercado Cristal, no Bairro Cristalino.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2616/indicacao_no_172-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2616/indicacao_no_172-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Weghem Parreira Lopes, Gestor de Clientes da Energisa, solicitando fazer a poda das árvores no trilheiro onde passam os cabeamento de energia, pois os mesmos estão caindo em cima da rede de energia.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2617/indicacao_no_173-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2617/indicacao_no_173-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando a possibilidade de concertar as calçadas em torno do canal “céu aberto” como toda a extensão da Avenida Planalto que a população utiliza para fazer atividades físicas, conforme mostra-se nas fotos em anexo.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2618/indicacao_no_174-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2618/indicacao_no_174-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura, objetivando que seja construída uma quadra na Escola Municipal “Cecília Meireles”.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_no_175-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_no_175-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura, objetivando que sejam construídas mais salas de aulas na Escola Municipal “Cecília Meireles” para adequar às necessidades dos estudantes.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_no_176-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_no_176-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura, solicitando nas Escolas Municipais que ainda não tem, a implantação de berçários.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_no_177-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_no_177-2018.pdf</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_no_178-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_no_178-2018.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_no_179-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_no_179-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva e ao Secretário Municipal de Infraestrutura, Ilustríssimo Senhor Caetano Ferreira Rezende, solicitando que seja feito na Agrovila do P.A. Jaraguá o levantamento e cascalhamento nas ruas, como mostra a foto anexa.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2624/indicacao_no_180-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2624/indicacao_no_180-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva e ao Secretário Municipal de Cidades e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando que seja sanado a contenção de acumulo de água no período chuvoso, entre a Travessa A; Rua 01 e Rua 02 , próximo a Escola Municipal Cristalino, no Bairro Cristalino, neste município, conforme mostram nas fotos em anexo.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2648/indicacao_no_181-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2648/indicacao_no_181-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Orlando Fanaia Machado, Superintendente do DNIT no Estado de Mato Grosso, para que seja viabilizada a devidas sinalizações na BR-158, quilômetro 581, próximo a Fazenda Califórnia, no trecho que liga o município de Nova Xavantina-MT ao município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2649/indicacao_no_182-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2649/indicacao_no_182-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando providências nos reparos de desnível que há no asfalto na Avenida Norberto Schwantes com a Rua 25, no Bairro Operário, onde acumula-se muita água no período chuvoso.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2650/indicacao_no_183-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2650/indicacao_no_183-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando providências nos reparos de desnível que há no asfalto, localizado na Rua 15, no Bairro Guarujá, em frente a empresa AgroPet Vida Animal.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2651/indicacao_no_184-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2651/indicacao_no_184-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com ao Ilustríssimo Secretário Municipal de Educação, Cultura e Esporte, Ilustríssimo Senhor Agnaldo Lansoni, solicitando a inclusão na grade curricular das Escolas Municipais de Água Boa, a matéria Educação Moral e Cívica.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2652/indicacao_no_185-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2652/indicacao_no_185-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com ao Ilustríssimo Secretário Municipal de Cidade, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, indicando ao Poder Público a possibilidade de calçamento dos imóveis localizados no setor central e que posteriormente venha a cobrar dos proprietários destes imóveis a contribuição de melhorias dos mesmos.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2653/indicacao_no_186-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2653/indicacao_no_186-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com ao Ilustríssimo Secretário Municipal de Cidade, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando recuperação total no asfalto da rotatória da Avenida Norberto Schwantes com a Rua 01, em frente ao Hiper Machado.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Alan Rodrigo Apio, Jonathan, José Ari Zandoná, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2654/indicacao_no_187-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2654/indicacao_no_187-2018.pdf</t>
   </si>
   <si>
     <t>Indicam as Operadoras VIVO E CLARO a instalação dos serviços de Internet Banda Larga 3G para o município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2655/indicacao_no_188-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2655/indicacao_no_188-2018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Ilustríssimo Senhor Marcelo Duarte Monteiro, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA-MT) com cópia ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, solicitando a colocação de placas indicativas de travessia de animas na MT-240 entre o KM 21 e o entroncamento com a MT-414.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2656/indicacao_no_189-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2656/indicacao_no_189-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Caetano Ferreira Rezende, Secretário Municipal de Infraestrutura, com cópia ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, requerendo a Municipalização e recuperação com urgência da estrada vicinal da antiga fazenda Planalto Oeste, passando está à estrada municipal.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2688/indicacao_no_190-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2688/indicacao_no_190-2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Senhor Cristiano Seibel Dalla Costta, solicitando a limpeza dos canteiros, terrenos baldios e praças do município.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2689/indicacao_no_191-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2689/indicacao_no_191-2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal, o envio deste expediente Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Senhor Cristiano Seibel Dalla Costta, solicitando acionar a empresa responsável pela manutenção dos canteiros na BR 158.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2690/indicacao_no_192-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2690/indicacao_no_192-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Caetano Ferreira Rezende, Secretário Municipal de Infraestrutura, solicitando o cascalhamento e patrolamento das estradas no Projeto de Assentamento Jatobazinho, em nosso município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2691/indicacao_no_193-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2691/indicacao_no_193-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, com cópia ao Prefeito Municipal, Excelentíssimo Senhor Mauro Rosa da Silva, solicitando que seja feito com urgência o reparo e manutenção da Rua 01 paralela à Rodovia MT-240, no Bairro Cristalino.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE A ILUSTRÍSSIMA SENHORA, MISSIONÁRIA LAURECI ALVES DE SOUZA, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE A ILUSTRÍSSIMA SENHORA, MISSIONÁRIA MARIA JOSÉ DA ROCHA SIQUEIRA, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE A ILUSTRÍSSIMA SENHORA, MISSIONÁRIA MARIDETE PEREIRA DOS SANTOS CARDOSO, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE A ILUSTRÍSSIMA SENHORA, DIACOMINA RITA ALVES DE SOUZA, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA PELO AUTOR </t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR TENENTE CORONEL ANTÔNIO GEOVALDO DE SOUZA, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A ILUSTRÍSSIMA SENHORA, MISSIONÁRIA MARIA DE FÁTIMA DA SILVA, PELOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR JESUS TAKASHI DE ASSIZ, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>José Ari Zandoná, Alan Rodrigo Apio, Bicho , Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DE MOÇÃO DE PESAR A FAMÍLIA LORENZON, PELO FALECIMENTO DO SENHOR HERCULANO LORENZON, OCORRIDO NO DIA 17 DE MARÇO DE 2018, EM ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO CASAL EVANGELISTA SAMUEL SOUZA SANTANA E NAYANE KNOPF DE SOUZA SANTANA, PELOS TRABALHOS PRESTADOS NO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR DOUGLAS DILLENBURG, PROPRIETÁRIO DA LOJA ORTOBOM EM ÁGUA BOA</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR, MARCOS DA ROSA, PELA PRESIDÊNCIA NA APROSOJA BRASIL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO CASAL PASTOR: ILUSTRÍSSIMO SENHOR OZIEL DE SOUZA BRAGA E A PASTORA: ILUSTRÍSSIMA SENHORA NILVA PEREIRA DE ALMEIDA BRAGA PELOS RELEVANTES TRABALHOS MISSIONÁRIOS EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE A MISSIONÁRIA, ILUSTRÍSSIMA SENHORA RAILDA CANDIDA FABIANA, PELO TRABALHO RELIGIOSO PRESTADO NO MUNICÍPIO DE ÁGUA BOA-MT. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE À EQUIPE DE FUTSAL DOS ANOS DE 2007/2008 DE ÁGUA BOA-MT E A EQUIPE C.A.B.F DE ÁGUA BOA-MT, PELA PARTICIPAÇÃO NA IV COPA UNIÃO DE FUTSAL 2018 EM CASSILÂNDIA &amp;#8211; MS, SENDO OS ATLETAS:_x000D_
 _x000D_
 &amp;#61692;	BRUNO GABRIEL RODRIGUES SOUZA;_x000D_
 &amp;#61692;	GUILHERME RODRIGUES DOS SANTOS._x000D_
 &amp;#61692;	IAGO VINICIUS LORINI DINIZ;_x000D_
 &amp;#61692;	JOÃO VITOR WAGNER DA SILVA; _x000D_
 &amp;#61692;	JOVANI DUTCKA DOS SANTOS;_x000D_
 &amp;#61692;	LUIZ MARIO LOPES SANTIAGO;_x000D_
 &amp;#61692;	MARCOS LUIZ OLIVEIRA RIBEIRO;_x000D_
 &amp;#61692;	MAYKON DOUGLAS DA SILVA SOUSA;_x000D_
 &amp;#61692;	MURILO BADARÓ LOPES;_x000D_
 &amp;#61692;	PEDRO HENRIQUE SOUSA CAMARGO; _x000D_
 &amp;#61692;	RENAN FELIPE DOS SANTOS SILVA;_x000D_
 &amp;#61692;	ROBERT SILVA SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR DR. WELBER BATISTA FRANCO, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO COMO DELEGADO REGIONAL._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR JAIR JOSÉ BONATTI, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO COMO GARI.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO CASAL, ILUSTRÍSSIMO SENHOR ELIO ALLES &amp;#8211; EVANGELISTA E ILUSTRÍSSIMA  SENHORA CARMEM BEATRIZ NIED ALLES &amp;#8211; MISSIONÁRIA, PELOS TRABALHOS DE EVANGELIZAÇÃO PRESTADOS JUNTO À COMUNIDADE DO PROJETO DE ASSENTAMENTO JARAGUÁ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Fernando de Melo Quintanilha, Pastor Edegar, Demilson Augusto de Carvalho, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO CASAL, ILUSTRÍSSIMO SENHOR RONALDO PEDROSO &amp;#8211; PASTOR DA IGREJA ASSEMBLEIA DE  DEUS MADUREIRA E ILUSTRÍSSIMA  SENHORA NEURIENE PEREIRA LEITE PEDROSO &amp;#8211; MISSIONÁRIA, PELOS TRABALHOS DE EVANGELIZAÇÃO PRESTADOS JUNTO À COMUNIDADE DO PROJETO DE ASSENTAMENTO JARAGUÁ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Edegar José de Oliveira, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR À MESA DIRETORA DESTA CASA DE LEIS, O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR GILMAR ROBERTO GIACOMOLLI, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR À MESA DIRETORA DESTA CASA DE LEIS, O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR: PR. JOSÉ ANTÔNIO CAMPOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MINISTÉRIO CIADSETA MT/PA.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS INTEGRANTES DA EQUIPE DE BOCHAS QUE SE CLASSIFICARAM EM NOVA XAVANTINA, NA ESPORTIVA E INVERNADAS ARTÍSTICAS DO CTG (CENTRO DE TRADIÇÕES GAÚCHA DE ÁGUA BOA-MT) &amp;#8220;CORAÇÃO GAÚCHO&amp;#8221;, PELO DESEMPENHO EM MANTER ACESA A TRADIÇÃO GAÚCHA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AO ILUSTRÍSSIMO SENHOR MAURO ROSA DA SILVA, PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO MÉDIO ARAGUAIA (CISMA), PELO RELEVANTE SERVIÇO PRESTADO NO VALE DO ARAGUAIA. </t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AO ILUSTRÍSSIMO SENHOR, WILLIAN MARQUES LOURENÇO, PELO SERVIÇO PRESTADO A NOSSA COMUNIDADE COMO GERENTE DO CIRETRAN LOCAL, CONTADOR E DESPACHANTE. </t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2354/mocao_de_reconhecimento_no_025-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2354/mocao_de_reconhecimento_no_025-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO EXCELENTÍSSIMO SENHOR GERCINO CAETANO ROSA, EX-PREFEITO MUNICIPAL DE NOVA XAVANTINA &amp;#8211; MT NO PERÍODO DE 2013 A 2016 PELO SERVIÇOS E ELEVAÇÃO DO NOME DO VALE DO ARAGUAIA ESTAREM SENDO DIFUNDIDO EM DIVERSOS LUGARES.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AO CASAL: ILUSTRÍSSIMO SENHOR RONI DICKEL (EVANGELISTA) E A ILUSTRÍSSIMA SENHORA DÉBORA GILMARA MONTEIRO DICKEL (MISSIONÁRIA), PELOS TRABALHOS DE EVANGELIZAR, PRESTADOS NA IGREJA ASSEMBLEIA DE DEUS MADUREIRA NO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO ILUSTRÍSSIMO SENHOR GYANCARLOS PAGLYNEARI CABELHO, PELO BRILHANTE TRABALHO QUE VEM DESEMPENHANDO EM SUAS FUNÇÕES NA POLÍCIA MILITAR EM ÁGUA BOA.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A ILUSTRÍSSIMA SENHORA MARLUCE ALMEIDA MIRANDA, PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, VEM NA FORMA REGIMENTAL EM VIGOR, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR À MESA DIRETORA DESTA CASA DE LEIS, O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR ANTONIO EVANGELISTA AMORIM FILHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, VEM NA FORMA REGIMENTAL EM VIGOR, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR À MESA DIRETORA DESTA CASA DE LEIS, O ENVIO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR PAULO MORAIS FERNANDES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Bicho , Demilson Augusto de Carvalho, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTES SUBSCREVEM, VEM NA FORMA REGIMENTAL EM VIGOR, SOLICITAR À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, O ENVIO DESTE EXPEDIENTE A ILUSTRÍSSIMA SENHORA CLEONICE DOS SANTOS PENTEADO, DIRETORA DA PENITENCIÁRIA REGIONAL &amp;#8220;MAJOR PM ZUZI ALVES DA SILVA&amp;#8221;, PELOS RELEVANTES SERVIÇOS PRESTADOS NA DIREÇÃO DA PENITENCIÁRIA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTES SUBSCREVEM, VEM NA FORMA REGIMENTAL EM VIGOR, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE À EQUIPE DE MOTOCROSS, POR REPRESENTAR O MUNICÍPIO EM COMPETIÇÕES EM DIVERSOS LUGARES.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, VEM NA FORMA REGIMENTAL EM VIGOR, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO ILUSTRÍSSIMO SENHOR JOSÉ GALVÃO DE ATAÍDES, PROPRIETÁRIO DO SUPER GALVÃO,  PELO NOVO PRÉDIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTES SUBSCREVEM, VEM NA FORMA REGIMENTAL EM VIGOR, OUVIDO O SOBERANO PLENÁRIO, SOLICITAR À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESTE EXPEDIENTE AO PASTOR: ILUSTRÍSSIMO DOUTOR EDUARDO SAMPAIO OLIVEIRA PELA ESCOLHA DE VIR A RESIDIR EM ÁGUA BOA, SENDO UM GRANDE HOMEM, SERVO DE DEUS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>À JOSIANE RODRIGUES DA SILVA, REPRESENTANDO AS FAMÍLIAS RODRIGUES E CÉSAR PELAS FAMÍLIAS REUNIREM-SE MENSAMENTE PARA MANTER A UNIÃO DA FAMÍLIA NOS TEMPOS HOJE.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>À FLAVIO DA SILVA THEOBALD, POR REPRESENTAR O MUNICÍPIO EM COMPETIÇÕES DE JIU-JUST E FICOU CAMPEÃO NO CAMPEONATO REALIZADO EM SÃO PAULO.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2408/mocao_de_reconhecimento_no_037-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2408/mocao_de_reconhecimento_no_037-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Ilustríssimo Senhor GARCIAS ABREU DA SILVA, pelo seu brilhante trabalho prestado junto a Presidência da Associação Cristã de Água Boa-MT.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Adelar Fusinato, Alan Rodrigo Apio, Bicho , Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A ILUSTRÍSSIMA SENHORA IRACI SANTANA LIMA TORQUATO QUE RECEBERA EM NOME DOS ADMINISTRADORES, SERVIDORES E COLABORADORES DA ASSOCIAÇÃO PESTALOZZI DE ÁGUA BOA -MT, ESTA HOMENAGEM PELOS RELEVANTES SERVIÇOS PRESTADOS AO LONGO DO TEMPO EM NOSSA COMUNIDADE. </t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2427/mocao_de_parabenizacao_no_039-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2427/mocao_de_parabenizacao_no_039-2018.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor JADER LUÍS DE ARAÚJO MENDES BAHIA, Secretário Municipal de Saúde, pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2428/mocao_de_reconhecimento_no_040-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2428/mocao_de_reconhecimento_no_040-2018.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor – PASTOR JOÃO HERCULANO DE ARAÚJO, pelo seu brilhante trabalho prestado a sociedade, resgatando vidas.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2429/mocao_de_reconhecimento_no_041-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2429/mocao_de_reconhecimento_no_041-2018.pdf</t>
   </si>
   <si>
     <t>Concede ao DIONE IRENEU, pelos serviços prestados ao nosso município no Hospital Regional Paulo Alemão.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2430/mocao_de_reconhecimento_no_042-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2430/mocao_de_reconhecimento_no_042-2018.pdf</t>
   </si>
   <si>
     <t>Concede à COMISSÃO ORGANIZADORA DA 12ª EXPOQUER, pelo empenho e organização da 12ª EXPOQUER que se realizou nos dias 07 a 10 de junho de 2018.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2457/mocao_de_reconhecimento_no_043-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2457/mocao_de_reconhecimento_no_043-2018.pdf</t>
   </si>
   <si>
     <t>Concede a Ilustríssima Senhora Doutora FLÁVIA BONINI, Médica Pediátrica, por importante trabalho desenvolvido na saúde do município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2458/mocao_de_reconhecimento_no_044-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2458/mocao_de_reconhecimento_no_044-2018.pdf</t>
   </si>
   <si>
     <t>Concede à TIAGO DE ALMEIDA ZANDONÁ, pelas conquistas e trabalhos prestados ao município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_reconhecimento_no_045-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_reconhecimento_no_045-2018.pdf</t>
   </si>
   <si>
     <t>Concede às Equipes Campeãs de Água Boa -MT que participaram dos Jogos Escolares da Juventude, que se realizou nos dias 19 a 24 de junho de 2018 em Querência – MT: _x000D_
 1.	Handebol Masculino – Categoria: A – Técnico: Prof. Marcos Alesandro Tinti Lima – Auxiliar Técnica: Profª. Lidiane Carneiro Tinti - Escola Cooperensino; _x000D_
 2.	Handebol Feminino – Categoria: A – Técnico: Prof. Marcos Alesandro Tinti Lima - Escola Cooperensino;_x000D_
 3.	Vôlei Masculino – Categoria: A – Técnico: Prof. Tiago Dürr Teixeira - Escola Estadual “Antônio Gröhs”;_x000D_
 4.	Basquete Masculino - Categoria: A – Técnico: Prof. Gilberto Liell - Escola EStadua “Antônio Gröhs”;_x000D_
 5.	Basquete Feminino - Categoria: A – Técnica: Prof. Arlene Escher – Escola Estadual “Antônio Gröhs”;_x000D_
 6.	Handebol Masculino - Categoria: B – Técnico: Prof. Marcos Alesandro Tinti Lima – Escola Cooperensino;_x000D_
 7.	Handebol Feminino - Categoria: B – Técnico: Prof. Marcos Alesandro Tinti Lima – Escola Cooperensino;_x000D_
 8.	Vôlei Feminino - Categoria: B - Técnico: Prof. Tiago Dürr Teixeira – Escola Estadual “Antônio Gröhs”;_x000D_
 9.	Basquete Feminino - Categoria: B - Técnica: Profª. Arlene Escher – Escola Estadual “Antônio Gröhs”.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2460/mocao_de_reconhecimento_no_046-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2460/mocao_de_reconhecimento_no_046-2018.pdf</t>
   </si>
   <si>
     <t>Concede à Igreja Adventista do Sétimo Dia de Água Boa-MT, pelo trabalho realizado com as crianças, através do Clube de Aventureiros Abelhinhas.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2476/mocao_de_reconhecimento_no_047-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2476/mocao_de_reconhecimento_no_047-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o envio de Moção de Reconhecimento à Comissão Organizadora da 27ª Expovale – Exposição Comercial, Industrial e Agropecuária, pelo empenho e dedicação na organização desta festa em nosso município.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Adelar Fusinato, Alan Rodrigo Apio, Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2494/mocao_de_parabenizacao_no_048-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2494/mocao_de_parabenizacao_no_048-2018.pdf</t>
   </si>
   <si>
     <t>à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor FELIX DE FATIMA ADORNO, Presidente da ASPM (Associação dos Servidores Públicos Municipais de Água Boa-MT) que recebera em nome de toda a Diretoria e Funcionários da mesma.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2495/mocao_de_reconhecimento_no_049-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2495/mocao_de_reconhecimento_no_049-2018.pdf</t>
   </si>
   <si>
     <t>à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente a Ilustríssima Senhora DONATA MARIA BASTOS DE OLIVEIRA, Presidente da Associação Beneficente Lar das Crianças que recebera em nome de toda a Diretoria e Funcionários da mesma.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2497/mocao_de_reconhecimento_no_050-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2497/mocao_de_reconhecimento_no_050-2018.pdf</t>
   </si>
   <si>
     <t>à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor JOSE MAURO PEREIRA e ao Ilustríssimo Senhor GILMAR PEREIRA DE OLIVEIRA que são proprietários da AUTO ELETRICA MG, pelos relevantes serviços prestados no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>Demilson Augusto de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2514/mocao_de_reconhecimento_no_051-2018_CDpzRkv.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2514/mocao_de_reconhecimento_no_051-2018_CDpzRkv.pdf</t>
   </si>
   <si>
     <t>ILUSTRÍSSIMO SENHOR ABEL CESAR SILVA FRANÇA;  ILUSTRÍSSIMO SENHOR ERNANI CLÁUDIO MENDONÇA DOS SANTOS; ILUSTRÍSSIMO SENHOR ELADIO CRISÓSTOMO DE OLIVEIRA E  ILUSTRÍSSIMO SENHOR YASSER ISSA RAZEK SILVA E EXPOVALE/2018: ILUSTRÍSSIMO SENHOR ABEL CESAR SILVA FRANÇA; ILUSTRÍSSIMO SENHOR ERNANI CLÁUDIO MENDONÇA DOS SANTOS;  ILUSTRÍSSIMO SENHOR YASSER ISSA RAZEK SILVA E ILUSTRÍSSIMO SENHOR ADÃO LOPES ALVES.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2540/mocao_de_parabenizacao_no_052-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2540/mocao_de_parabenizacao_no_052-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam envio deste expediente para a Ilustríssima Senhora DAIANA STUHLER e Ilustríssima Senhora DANIELA GARCHET, Sócias Proprietárias da empresa PróSaúde Água Boa, loja especializada em produtos naturais, orgânicos e alimentos funcionais, pela realização da 2ª Pedalada PróSaúde, ocorrido no dia 18 de agosto de 2018 (sábado).</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Alan Rodrigo Apio, Edegar José de Oliveira, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2541/mocao_de_parabenizacao_no_053-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2541/mocao_de_parabenizacao_no_053-2018.pdf</t>
   </si>
   <si>
     <t>Solicita o envio deste expediente aos Policiais Militares responsável por desenvolver em nosso município o Programa Educacional de Resistencia as Drogas (PROERD) que são: JOBSON SILVA FREITAS; MARCIO RAQUEL BERTOL e CARLOS LEOPOLDO MARQUES FERNANDES.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2549/mocao_no_054-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2549/mocao_no_054-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Pastor VALDEMÍCIO SALES SIQUEIRA e Missionária APARECIDA PEREIRA SALES.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2550/mocao_no_055-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2550/mocao_no_055-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor ALENCAR JÚLIO ALVES SOARES, proprietário da Mecânica Alencar Centro Automotivo, por investir e acreditar em nosso município.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2551/mocao_no_056-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2551/mocao_no_056-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor, Doutor FERNANDO PRUDENTE CAMELO SOBRINHO, pelos serviços prestados como Dentista e Coordenador de Odontologia em nosso município.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2552/mocao_no_057-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2552/mocao_no_057-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente a Ilustríssima Senhora LISIANE MARIA LUZ FIGUEIRÓ, pelos relevantes serviços prestados na área da saúde em nosso município.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2553/mocao_no_058-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2553/mocao_no_058-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor KLEIDE ALVES PATROCÍNIO, proprietário da Empresa Dedetizadora do Vale, por acreditar e investir em nosso município.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2582/mocao_de_parabenizacao_no_059-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2582/mocao_de_parabenizacao_no_059-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Pastor JOSSEÉ SILVA PAULA e Missionária ELISANGELA MOREIRA BRAZ PAULA.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Alan Rodrigo Apio, Demilson Augusto de Carvalho, Edegar José de Oliveira, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2583/mocao_de_reconhecimento_no_060-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2583/mocao_de_reconhecimento_no_060-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Senhor WALDOMIRO FRANCISCO DE OLIVEIRA, Proprietário da Auto Elétrica Real (popular Peruca), pelos investimentos em nosso município.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2584/mocao_de_reconhecimento_no_061-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2584/mocao_de_reconhecimento_no_061-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento desta Moção de Reconhecimento, pelos 25 anos de serviços prestados ao Município de Água Boa, como Policial Militar, Cabo PM ARIZON VASCONCELOS, sendo um exemplar policial.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Alan Rodrigo Apio, Demilson Augusto de Carvalho, Edegar José de Oliveira, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2585/mocao_de_parabenizacao_no_062-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2585/mocao_de_parabenizacao_no_062-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora desta Casa de Leis, o envio deste expediente aos responsáveis pelo pouso de emergência bem-sucedido na pista do “Aeroporto Municipal Frederico Carlos Muller” em nosso município, na data de 21 de setembro de 2018, sendo eles os seguintes envolvidos:_x000D_
  1) Tenente Coronel CÉSAR AUGUSTO DE CAMARGO ROVERI _x000D_
  2) Tenente Coronel GYANCARLOS PAGLYNEARI CARBELHO_x000D_
  3) 3º Sargento VANDERLI DOS REIS BATISTA_x000D_
  4) Piloto GUILHERME CREPALDI</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2586/mocao_de_reconhecimento_no_063-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2586/mocao_de_reconhecimento_no_063-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Ilustríssimo Senhor ELIAS JOSÉ JASCOVSKI, pelos relevantes investimentos em nosso município como proprietário do Compre Bem Supermercado, localizado na Rua 07, esquina com a Rua 18, Centro.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2600/mocao_de_parabenizacao_no_064-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2600/mocao_de_parabenizacao_no_064-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o envio de Moção de Parabenização ao Dr. JOSÉ EUGÊNIO DE PAIVA, pela conquista da vaga de Deputado Estadual pelo PSB no dia 07 de Outubro de 2018, totalizando 13.458 votos, sendo 5.484 votos de Água Boa-MT.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2601/mocao_de_reconhecimento_no_065-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2601/mocao_de_reconhecimento_no_065-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Ilustríssimo Senhor ERIVAN PEREIRA DE OLIVEIRA, que muito contribui para o desenvolvimento de nosso município como Servidor Público desde 1993.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2628/mocao_de_pesar_no_066-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2628/mocao_de_pesar_no_066-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente aos familiares do Senhor José Cordeiro de Farias (inmemoriam), onde era um dos Pioneiros e Presidente da Associação dos Produtores Rurais do P. A. Martins, neste município.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2629/mocao_de_aplausos_no_067-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2629/mocao_de_aplausos_no_067-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Conselho Municipal dos Direitos da Pessoa com Deficiência de Água Boa-MT, versando sobre o seguinte: parabenizamos os membros do Conselho Municipal dos  Direitos da Pessoa com Deficiência de Água Boa-MT, sagrando-se como referência no Estado de Mato Grosso, realizando anualmente ações pertinentes a semana da acessibilidade, envolvendo Secretarias Municipais de Assistência Social; Educação; Prefeitura Municipal de Água Boa: Toda comunidade escolar e os parceiros do comércio de vestuários; calçados, nos eventos como a caminhada pela inclusão, palestra com o tema: Desafios para a inclusão da Pessoa com Deficiência, atividade esportiva inclusiva e, finalizando com o maior desfile de modas inclusivo da pessoa com deficiência e mobilidade reduzida e, apresentações artísticas da Escola Nova Esperança e do Grupo Invernada Artística Mirim e Juvenil do CTG “Coração Gaúcho” de Água Boa-MT.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2630/mocao_de_reconhecimento_no_068-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2630/mocao_de_reconhecimento_no_068-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente ao Ilustríssimo Senhor JURANDIR LIBERATO DA SILVA, proprietário da Construtora JC e Fábrica de Manilhas Blocos e Lajes, pelos seus serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2659/mocao_de_reconhecimento_no_069-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2659/mocao_de_reconhecimento_no_069-2018.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento desta Moção a Ilustríssima Senhora IRENE MARIA BATISTA, moradora no P.A. Jatobazinho e professora por longos anos no município de Água Boa e hoje aposentada.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2660/mocao_de_parabenizacao_no_070-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2660/mocao_de_parabenizacao_no_070-2018.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento deste expediente ao Casal, Ilustríssimo Senhor: JACY GIACOMOLLI e a Ilustríssima Senhora: ASSUNTA LOURDES GIACOMOLLI, pelos seus 50 anos de casados, comemorados no dia 20 de outubro de 2018.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>Solicita o encaminhamento deste expediente ao Ilustríssimo Senhor, Vereador ALAN RODRIGO APIO, pelo seu empenho e dedicação no resgate da história do município de Água Boa–MT.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>Joaquim dos Anjos Ferreira da Paixão, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Jonathan, José Ari Zandoná, Léo Enfermeiro, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2684/mocao_de_reconhecimento_no_074-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2684/mocao_de_reconhecimento_no_074-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora da Câmara Municipal, o envio deste expediente à Ilustríssima Senhora NEUSA DE FÁTIMA CERETI DE OLIVEIRA, Presidente da Comunidade, que receberá em nome de todos os membros que compõem a Diretoria “Dom Bosco”, da comunidade Jatobazinho, neste município.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>Renato Beraldo da Silva, Jonathan</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2685/mocao_de_pesar_no_075-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2685/mocao_de_pesar_no_075-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente aos familiares do Senhor Manoel Bueno (inmemoriam), onde era um dos Pioneiros no Distrito de Serrinha, neste município.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2686/mocao_de_reconhecimento_no_076-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2686/mocao_de_reconhecimento_no_076-2018.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente à empresa AGRÍCOLA ALVORADA S/A, localizada na Rodovia MT-240, sentido P.A. Jaraguá, pelos grandes investimentos em nosso município, acreditando em seu futuro promissor.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>PARCG</t>
   </si>
   <si>
     <t>Parecer da Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2018 &amp;#8211; PARECER CONTRARIO A MANUTENÇÃO DO VETO: VETO AO PROJETO DE LEI LEGISLATIVO Nº 010/2017, DE 04 DE DEZEMBRO DE 2017, QUE &amp;#8220;INSTITUI A VERBA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 002/2018 &amp;#8211; PARECER FAVORAVEL AO PROJETO DE LEI Nº 1411/2018, DE 01 DE FEVEREIRO DE 2018, QUE &amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 4º, DO ART. 12 DA LEI MUNICIPAL Nº 1377/2017, E DA OUTRAS PROVIDENCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 003/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 137/2018, DE 14 DE FEVEREIRO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL CONFORME LEI Nº 11.738/2008 (PISO NACIONAL) AOS PROFISSIONAIS DA EDUCAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; </t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 004/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1415/2018, DE 12 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGOS 3º, 6º, 7º E 11º E CRIA ARTIGO 17º NA LEI MUNICIPAL Nº 1215/2013 E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; </t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 005/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 138/2018, DE 16 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TECNICO EM IMOBILIZAÇÃO ORTOPÉDICAS NO QUADRO DE PESSOAL DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNICAS. &amp;#8221; </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 006/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1413/2018, DE 05 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 15.000,00, NA FORMA QUE ESPECIFÍCA. &amp;#8221; </t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 007/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1414/2018, DE 05 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 59.000,00 NA FORMA QUE ESPECIFÍCA. &amp;#8221; </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 008/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 139/2018, DE 28 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;INSERE CARGO NA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO EXECUTIVO MUNICIPAL. &amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2018 &amp;#8211; FAVORÁVEL - CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO DO ANO DE 2016, DA PREFEITURA MUNICIPAL DE ÁGUA BOA DO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1422/2018, DE 11 DE ABRIL DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 10.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 140/2018, DE 12 DE ABRIL DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME ART. 37, X DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1418/2018, DE 28 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA PARA "CASA LAR DOS IDOSOS" E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1419/2018, DE 29 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 200.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1420/2018, DE 29 DE MARÇO DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 60.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1421/2018, DE 11 DE ABRIL DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 2.500,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1424/2018, DE 12 DE ABRIL DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 100.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1425/2018, DE 12 DE ABRIL DE 2018, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 8.500,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 008/2017, DE 21 DE NOVEMBRO DE 2017, QUE &amp;#8220;PROÍBE O USO DE APARELHO DE TELEFONIA CELULAR NAS ZONAS DE ABASTECIMENTOS DE VEÍCULOS NOS POSTOS DE GASOLINA E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 019/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1427/2017, DE 26 DE ABRIL DE 2018, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 120.000,00, NA FORMA QUE ESPECÍFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER FAVORÁVEL COM EMENDA AO PROJETO DE LEI Nº 1423/2018, DE 12 DE ABRIL DE 2018, QUE &amp;#8220;REPASSE DO FMMA &amp;#8211; FUNDO MUNICIPAL DE MEIO AMBIENTE PARA O CODEMA E DÁ OUTRAS PROVIDÊNCIAS &amp;#8221;._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS AO PROJETO DE LEI Nº 1417/2017, DE 15 DE MARÇO DE 2018, QUE &amp;#8220;AUTORIZA A REALIZAÇÃO DE REMANEJAMENTO, TRANSFERÊNCIA E TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTES DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA DO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS &amp;#8221;.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº 003/2018, DE 07 DE MAIO DE 2018, QUE &amp;#8220;DISPÕEM SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 109/2017, PLANO DE CARGOS, CAREIRAS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS &amp;#8221;.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº 003/2018, DE 07 DE MAIO DE 2018, QUE &amp;#8220;DISPÕEM SOBRE ALTERAÇÃO DA LEI COMPLEMTAR Nº 109/2017, PLANO DE CARGOS, CAREIRAS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNICAS &amp;#8221;._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 024/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 002/2018, DE 07 DE MAIO DE 2018, QUE &amp;#8220;TORNA OBRIGATÓRIO QUE A SRCRETÁRIA DE EDUCAÇÃO CAPACITE AO MENOS UM SERVIDOR EFETIVO PARA CADA ESCOLA MUNICIPAL, CRECHE PÚBLICA E ESCOLAS PARTICULARES DO MUNICÍPIO DE ÁGUA BOA E INTERIOR, EM PRIMEIROS SOCORROS BÁSICOS, E DÁ OUTRAS PROVIDÊNICAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 025/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1428, DE 04 DE JUNHO DE 2018, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 190.000,00 NA FORMA QUE ESPECÍFICA. &amp;#8221; </t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO GERAL _x000D_
 PARECER Nº 026/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1429, DE 04 DE JUNHO DE 2018, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 4.100,00 NA FORMA QUE ESPECÍFICA. &amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMISSÃO GERAL _x000D_
 PARECER Nº 027/2018 &amp;#8211; PARECER FAVORÁVEL AO PROJETO DE LEI Nº 1430, DE 05 DE JUNHO DE 2018, QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 10.000,00 NA FORMA QUE ESPECÍFICA. &amp;#8221; _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2433/parecer_no_028-2018_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2433/parecer_no_028-2018_2.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1426, de 17 de abril de 2018, que “INSTITUI P PLANO DE ATENDIMENTO DO SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO – SIMASE, NAS MODALIDADES DE MEDIDAS SOCIOEDUCATIVAS DE LIBERDADE ASSITIDA E DE PRESTAÇÃO DE SERVIÇO A COMUNIDADE, DESTINADO A ADOLESCENTES EM CONFLITO COM A LEI NO MUNICÍPIO DE ÁGUA BOA (MT) E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2434/parecer_no_029-2018_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2434/parecer_no_029-2018_2.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Decreto Legislativo nº 002, de 05 de junho de 2018, que “CONCEDE PRORROGAÇÃO DE PRAZO PARA INÍCIO DAS OBRAS DE 12 (DOZE) MESES PARA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA AO “CREA/MT” – CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DO ESTADO DE MATO GROSSO. ”</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2454/parecer_no_030-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2454/parecer_no_030-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1431, de 12 de junho de 2018, que “DESAFETA ÁREA QUE ESPECÍFICA, E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2455/parecer_no_032-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2455/parecer_no_032-2018.pdf</t>
   </si>
   <si>
     <t>"FAVORÁVEL ao Projeto de Lei nº 1432, de 12 de junho de 2018, que “AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR AO PODER LEGISLATIVO, IMÓVEIS URBANOS, E DAS OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2456/parecer_no_032-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2456/parecer_no_032-2018.pdf</t>
   </si>
   <si>
     <t>"FAVORÁVEL PELA MANUTENÇÃO DO VETO: ao Veto nº 001/2018, que “VETA NA INTEGRA O PROJETO DE LEI LEGISLATIVO Nº 001/2018, DE 05 DE MARÇO DE 2018, DE AUTORIA DO VEREADOR FERNANDO DE MELO QUINTANILHA/PRB, QUE “ALTERA O ART. 123 DA LEI Nº 1381/2017, DE 22 DE NOVEMBRO DE 2017 E, DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2477/parecer_no_033-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2477/parecer_no_033-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1435, de 12 de junho de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 123.000,00 NA FORMA QUE ESPECÍFICA. ”</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2478/parecer_no_034-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2478/parecer_no_034-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1437, de 12 de junho de 2018, que “ACRESCENTA PROJETOS E PROGRAMAS NO PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, APROVADO PELA LEI MUNICIPAL Nº 1385, DE 20 DE NOVEMBRO DE 2017 E, A LEI DIRETRIZES ORÇAMENTÁRIAS ANO 2018, APROVADO PELA LEI MUNICIPAL Nº 1387, DE 20 DE DEZEMBRO DE 2017. ”</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1436, de 14 de junho de 2018, que “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2499/parecer_no_036-2018_comissao_geral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2499/parecer_no_036-2018_comissao_geral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2018 – PARECER FAVORÁVEL COM EMENDA MODIFICATIVA ao Projeto de Lei Complementar nº 142/2018, de 29 de junho de 2018, que “	ALTERA A LEI COMPLEMENTAR 123 E ANEXOS E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2500/parecer_no_037-2018_comissao_geral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2500/parecer_no_037-2018_comissao_geral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037/2018 – PARECER FAVORÁVEL ao Projeto de Lei Complementar nº 143/2018, de 10 de julho de 2018, que “ACRESCENTA PARAGRAFO AO ART. 24 DA LEI COMPLEMENTAR 047/2009 E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2533/parecer_no_038-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2533/parecer_no_038-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1434/2018, de 12 de junho de 2018, que “AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER REPASSE FINANCEIRO EM FAVOR DA ACEAB – ASSOCIAÇÃO COMERCIAL EMPRESARIAL DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2501/parecer_no_039-2018_comissao_geral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2501/parecer_no_039-2018_comissao_geral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 039/2018 – PARECER FAVORÁVEL ao Projeto de Lei nº 1438/2018, de 12 de junho de 2018, que “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 200.000,00 NA FORMA QUE ESPECÍFICA. ”</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2502/parecer_no_040-2018_comissao_geral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2502/parecer_no_040-2018_comissao_geral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 040/2018 – PARECER FAVORÁVEL ao Projeto de Lei nº 1433/2018, de 11 de junho de 2018, que “ALTERA A SEÇÃO I – DA COMPOSIÇÃO, ART. 4 º DA LEI Nº 1143/2011 E, DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2518/parecer_no_041-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2518/parecer_no_041-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1439/2018, de 01 de agosto de 2018, que “ALTERA A LEI MUNICIPAL 383/96 E, DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2519/parecer_no_042-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2519/parecer_no_042-2018.pdf</t>
   </si>
   <si>
     <t>CONTRARIO ao Projeto de Lei Legislativo Complementar nº 005/2018, de 18 de junho de 2018, que “ACRESCENTA O PARAGRAFO ÚNICO AO ART. 144, DA LEI COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 – CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2520/parecer_no_043-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2520/parecer_no_043-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1442/2018, de 02 de agosto de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 61.000,00, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2521/parecer_no_044-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2521/parecer_no_044-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar nº 144/2018, de 16 de agosto de 2018, que “REGULAMENTA O PROGRAMA CRIANÇA FELIZ NO ÂMBITO MUNICIPAL EM ÁGUA BOA E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2534/parecer_no_045-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2534/parecer_no_045-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1441/2018, de 01 de agosto de 2018, que “AUTORIZA INCLUIR NOVA AÇÃO NO PPA 2018-2021 E LDO 2018, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2535/parecer_no_046-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2535/parecer_no_046-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1443/2018, de 15 de agosto de 2018, que “ALTERA ART. 5º DA LEI Nº 1384, DE 19 DE DEZEMBRO DE 2017, QUE FIXA A RECEITA E ESTIMA DESPESA DO MUNICIPIO DE ÁGUA BOA PARA O EXERCICIO FINCEIRO DE 2018. ”</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2558/parecer_no_047-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2558/parecer_no_047-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 047/2018 – PARECER FAVORÁVEL ao Projeto de Lei nº 1440/2018, de 01 de agosto de 2018, que “AUTORIZA O A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 55.000,00, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2559/parecer_no_048-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2559/parecer_no_048-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 048/2018 – PARECER FAVORÁVEL ao Projeto de Lei nº 1444/2018, de 16 de agosto de 2018, que “AUTORIZA A ABERTURA FR CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 50.500,00, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2560/parecer_no_049-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2560/parecer_no_049-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 049/2018 – PARECER CONTRÁRIO ao Projeto de Lei Complementar nº 141/2018, de 26 de abril de 2018, que “ALTERA A LEI COMPLEMENTAR N. º 036/2006 E DÁ OUTRAS PROVIDÊNCIAS ”</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2561/parecer_no_050-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2561/parecer_no_050-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 050/2018 – PARECER FAVORÁVEL COM EMENDAS ao Projeto de Resolução nº 001/2018, de 19 de março de 2018, que “ALTERA O ARTIGO 44, DA RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 – REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA – MT. ”</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2562/parecer_no_051-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2562/parecer_no_051-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 051/2018 – PARECER FAVORÁVEL COM EMENDAS ao Projeto de Resolução nº 003/2018, de 16 de junho de 2018, que “ALTERA O ARTIGO 84, E ACRESCENTA O ARTIGO 84 A, A RESOLUÇÃO Nº 008/2007, DE 18 DE DEZEMBRO DE 2007 – REGIMENTO INTERNO DA CÂMARA MINICIPAL DE ÁGUA BOA – MATO GROSSO E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2572/parecer_no_052-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2572/parecer_no_052-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1445/2018, de 30 de agosto de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 3.532.510,83, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2573/parecer_no_053-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2573/parecer_no_053-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1448/2018, de 13 de setembro de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 381.000,00, NA FORMA QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2574/parecer_no_054-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2574/parecer_no_054-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 004/2018, de 02 de julho de 2018, que “DECLARA PATRIMÔNIO HISTÓRICO E CULTURAL IMATERIAL DO MUNICÍPIO DE ÁGUA BOA A FESTA – EXPOVALE – EXPOSIÇÃO DO VALE DO ARAGUAIA E, DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2575/parecer_no_055-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2575/parecer_no_055-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1449/2018, de 27 de setembro de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.719.220,91 (DOIS MILHÕES, SETECENTOS E DEZENOVE MIL, DUZENTOS E VINTE REAIS E NOVENTA E UM CENTAVOS) NA FORMA QUE ESPECÍFICA. ”</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2576/parecer_no_056-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2576/parecer_no_056-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1450/2018, de 27 de setembro de 2018, que “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 500,00 (QUINHENTOS REAIS), NA FORMA QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2606/parecer_no_057-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2606/parecer_no_057-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1446/2018, de 04 de setembro de 2018, que “AUTORIZA PERMUTA ENTRE ÁREA PÚBLICA E PARTICULAR.”</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2607/parecer_no_058-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2607/parecer_no_058-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Legislativo nº 006/2018, de 17 de setembro de 2018, que “DISPÕE SOBRE A REGULAMENTAÇÃO DA REALIZAÇÃO DE PODA OU CORTE EM LOCAL PÚBLICO E PRIVADO.”</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2608/parecer_no_059-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2608/parecer_no_059-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1451, de 11 de outubro de 2018, que “DESAFETA ÁREA QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>CONTRÁRIO ao Projeto de Lei Legislativo nº 005/2018, de 17 de setembro de 2018, de Autoria do Vereador José Ari Zandoná/DEM, que “PROÍBE O CORTE DO FORNECIMENTO DE ENERGIA ELÉTRICA PELA CONCESSIONÁRIA POR FALTA DE PAGAMENTO, NOS DIAS QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2612/parecer_no_061-2018_oDg58Il.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2612/parecer_no_061-2018_oDg58Il.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI Nº 1455/2018, de 22 de outubro de 2018, do Executivo Municipal, que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO UNIVERSIDADE DO ESTADO DE MATO GROSSO – UNEMAT, PARA IMPLANTAÇÃO E DESENVOLVIMENTO DE CURSOS DE ENSINO SUPERIOR E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2640/parecer_no_062-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2640/parecer_no_062-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei Complementar  nº 145/2018, de 10 de outubro de 2018, que “INCLUI O  § 3º NO ARTIGO 54 E OS  §  § 12º E 13º NO ARTIGO 59 DA LEI COMPLEMENTAR Nº 123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA – MT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2641/parecer_no_063-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2641/parecer_no_063-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1453/2018, de 11 de outubro de 2018, que “ALTERA ART. 5º DA LEI Nº 1384, DE 19 DE DEZEMBRO DE 2017, QUE FIXA A RECEITA E ESTIMA A DESPESA DO MUNICIPIO DE ÁGUA BOA PARA O EXERCICIO FINANCEIRO DE 2018.”</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2642/parecer_no_064-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2642/parecer_no_064-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 005/2018, de 15 de outubro de 2018, de autoria da Mesa Diretora, que “AUTORIZA A MESA DA CÂMARA MUNICIPAL A FAZER O ENCAMINHAMENTO DE BENS MÓVEIS EM DESUSO, À PREFEITURA MUNICIPAL DE ÁGUA BOA-MT.”</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2646/parecer_no_065-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2646/parecer_no_065-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI Nº 1454/2018, de 01 de novembro de 2018, do Executivo Municipal, que “DISPÕE SOBRE A AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA APLICAR REDUÇÃO NA BASE DE CÁLCULO NA COBRANÇA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS – ITBI, DOS BENS IMÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS .”</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2647/parecer_no_066-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2647/parecer_no_066-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 004/2018, de 02 de julho de 2018, de autoria vereador Fernando de Melo Quintanilha/PRB, que “CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR JOÃO CARLOS SPENTHOF E, DÁ OUTRAS PROVIDÊNICAS.”</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2678/parecer_no_067-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2678/parecer_no_067-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 067/2018 – FAVORÁVEL ao PROJETO DE LEI Nº 1457/2018, de 01 de novembro de 2018, do Executivo Municipal, que “ACRESCENTA AÇÃO PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERANDO A LEI MUNICIPAL Nº 1385 DE 20 DE DEZEMBRO DE 2017, E A LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2019, APROVADA PELA LEI MUNICIPAL Nº 1415 DE JULHO DE 2018 .”</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2677/parecer_no_068-2018_VU3LZDM.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2677/parecer_no_068-2018_VU3LZDM.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI LEGISLATIVO Nº 009/2018, de 05 de novembro de 2018, de Autoria do Vereador Fernando de Melo Quintanilha/PRB, que “ALTERA O ART. 19, DA LEI MUNICIPAL Nº 1145/2011, DE 10 DE NOVEMBRO DE 2011 E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2676/parecer_no_069-2018_JB2c5lv.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2676/parecer_no_069-2018_JB2c5lv.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI LEGISLATIVO Nº 011/2018, de 05 de novembro de 2018, de Autoria do Vereador Renato Beraldo da Silva/PSD, que “DENOMINA O PSF (PROGRAMA SAÚDE DA FAMÍLIA) DO DISTRITO DE SERRINHA NO MUNICÍPIO DE ÁGUA BOA-MT DE “DEODATO RODRIGUES BATISTA” E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2675/parecer_no_070-2018_B0OxTiK.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2675/parecer_no_070-2018_B0OxTiK.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº 006/2018, de 17 de setembro de 2018, de Autoria da Mesa Diretora da Câmara Municipal, que “DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 11/2017, ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ÁGUA BOA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2693/parecer_no_071-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2693/parecer_no_071-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 008/2018, de 21 de novembro de 2018, de Autoria do Vereador Adelar Fusinato/DEM, que “CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR DR. JOSÉ EUGÊNIO DE PAIVA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2694/parecer_no_072-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2694/parecer_no_072-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 010/2018, de 21 de novembro de 2018, de Autoria do Vereador Joaquim dos Anjos Ferreira da Paixão/MDB, que “CONCEDE TÍTULO DE CIDADÃOS ÁGUABOENSES AO CASAL, ILUSTRÍSSIMA SENHORA: ILDA CANDIDA DE BRITO E AO ILUSTRÍSSIMO SENHOR: JOAQUIM RODRIGUES DIAS E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2679/parecer_no_073-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2679/parecer_no_073-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 011/2018, de 21 de novembro de 2018, de Autoria do Vereador Alan Rodrigo Apio/PR, que “CONCEDE TÍTULO DE CIDADÃ ÁGUABOENSE A ILUSTRÍSSIMA SENHORA INEZ TRENTIN ZANDONÁ E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2680/parecer_no_074-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2680/parecer_no_074-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 012/2018, de 21 de novembro de 2018, de Autoria do Vereador José Ari Zandoná/DEM, que “CONCEDE TÍTULO DE CIDADÃOS ÁGUABOENSES AO CASAL, ILUSTRÍSSIMO SENHOR JACY GIACOMOLLI E A ILUSTRÍSSIMA SENHORA ASSUNTA LOURDES GIACOMOLLI E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2673/parecer_no_075-2018_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2673/parecer_no_075-2018_2.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL COM EMENDA MODIFICATIVA Nº 019/2018 ao PROJETO DE LEI LEGISLATIVO Nº 012/2018, de 21 de novembro de 2018, de Autoria do Vereador Alan Rodrigo Apio/PR, que “DISPÕE DA REGULAMENTAÇÃO DO ACERVO HISTÓRICO MUNICIPAL MEMÓRIAS DE ÁGUA BOA E DA DEFINIÇÃO DE CRITÉRIOS PARA RECEBIMENTO DE MATÉRIAS HISTÓRICOS, SUA CLASSIFICAÇÃO, PRESERVAÇÃO E DIVULGAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2670/parecer_no_076-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2670/parecer_no_076-2018.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 076/2018 – FAVORÁVEL ao PROJETO DE LEI Nº 1456/2018, de 01 de novembro de 2018, de Autoria do Executivo, que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA, PARA O EXERCÍCIO DE 2019.”</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2668/parecer_no_077-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2668/parecer_no_077-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI Nº 1460/2018, de 26 de novembro de 2018, de Autoria do Executivo, que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PARCELAMENTO DE DÍVIDA PARA COM O INSS E, DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2669/parecer_no_078-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2669/parecer_no_078-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI Nº 1461/2018, de 03 de dezembro de 2018, de Autoria do Executivo, que “ALTERA E CRIA INCISOS NA LEI MUNICPAL  Nº 1189/2013 QUE DISPÕE SOBRE A PREMIAÇÃO E INCETIVOS PARA GRUPOS QUE PARTICIPAREM EM EVENTOS CULTURAIS PROMOVIDOS PELA SEMEC, COM PARCERIAS DE QUALQUER GÊNERO.”</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2671/parecer_no_079-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2671/parecer_no_079-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI Nº 1463/2018, de 03 de dezembro de 2018, de Autoria do Executivo, que “ALTERA EMENTA E ARTIGOS 1º E 3º DA LEI MUNICIPAL 1434/2018 QUE “AUTORIA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO UNIVERSIDADE DO ESTADO DE MATO GROSSO -  UNEMAT E A FUNDAÇÃO DE APOIO AO ENSINO SUPERIOR PÚBLICO ESTADUAL – FAESP PARA IMPLANTAÇÃO E DESENVOLVIMENTO DE CURSOS DE ENSINO SUPERIOR E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2681/parecer_no_080-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2681/parecer_no_080-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 006/2018, de 05 de novembro de 2018, de Autoria do Vereador Leonardo Leite Ribeiro/MDB, que “CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO ILUSTRÍSSIMO SENHOR JOÃO BATISTA DA ROCHA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2682/parecer_no_081-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2682/parecer_no_081-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 007/2018, de 21 de novembro de 2018, de Autoria do Vereador Leonardo Leite Ribeiro/MDB, que “CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO ILUSTRÍSSIMO SENHOR PEDRO DIAS COSTA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2683/parecer_no_082-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2683/parecer_no_082-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE RESOLUÇÃO Nº 014/2018, de 21 de novembro de 2018, de Autoria do Vereador Luís César de Lara Pinto Filho/PR, que “CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO ILUSTRÍSSIMO SENHOR CELSO MENDEL E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2705/parecer_no_083-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2705/parecer_no_083-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1464, de 20 de dezembro de 2018, do Executivo Municipal, que “AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 10.963.497,49 (DEZ MILHÕES NOVECENTOS E SESSENTA E TRÊS MIL QUATROCENTOS E NOVENTA E SETE REAIS E QUARENTA E NOVE CENTAVOS) NA FORMA QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2706/parecer_no_084-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2706/parecer_no_084-2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao Projeto de Lei nº 1465, de 20 de dezembro de 2018, que “ACRESCENTA PROJETO E PROGRAMA NO PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, APROVADO PELA LEI MUNICIPAL Nº 1385, DE 20 DE DEZEMBRO DE 2017, E A LEI DE DIRETRIZES ORÇAMENTÁRIAS ANO 2018 E 2019, APROVADO PELA LEI MUNICIPAL Nº 1387, DE 20 DE DEZEMBRO DE 2017 E LEI MUNICIPAL Nº 1415, DE 17 DE JULHO DE 2018, LEI ORÇAMENTÁRIA ANUAL ANO 2018 E 2019, APROVADO PELA LEI MUNICIPAL Nº 1384, DE 19 DE DEZEMBRO DE 2017 E APROVADO PELA LEI MUNICIPAL Nº 1438, DE 05 DE DEZEMBRO DE 2018”.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE PRORROGAÇÃO DE PRAZO PARA INÍCIO DAS OBRAS DE 12 (DOZE) MESES PARA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA AO &amp;#8220;CREA/MT&amp;#8221; &amp;#8211; CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DO ESTADO DE MATO GROSSO.&amp;#8221; </t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA A REDAÇÃO DO § 4º, DO ART. 12 DA LEI MUNICIPAL Nº 1377/2017 E, DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A ALTERAÇÃO DA LEGISLAÇÃO QUE REESTRUTUROU O ÁGUA-PREVI - INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DE ÁGUA BOA-MT, ALTERA A ALÍQUOTA DE CONTRIBUIÇÃO DOS SERVIDORES E, DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 15.000,00, NA FORMA QUE ESPECIFICA." </t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR  SUPLEMENTAÇÃO NO VALOR DE R$ 55.000,00, NA FORMA QUE ESPECÍFICA. </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS 3º, 6º, 7º E 11 E CRIA ARTIGO 17 NA LEI MUNICIPAL 1215/2013, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO, PARA AQUISIÇÃO DE VEÍCULOS MÁQUINAS E EQUIPAMENTOS COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A REALIZAÇÃO DE REMANEJAMENTO, ORÇAMENTÁRIA ANUAL - LOA DO MUNICÍPIO DE ÁGUA BOA - MT, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA PARA CASA LAR DOS IDOSO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 200.000,00, NA FORMA QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 60.000,00, NA FORMA QUE ESPECIFICA </t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 2.500,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 10.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REPASSE DO FMMA &amp;#8211; FUNDO MUNICIPAL DE MEIO AMBIENTE PARA O CODEMA E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 100.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 17.000,00, NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE ATENDIMENTO DO SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO - SIMASE, NAS MODALIDADES DE MEDIDAS SOCIOEDUCATIVAS DE LIBERDADE ASSISTIDA E DE PRESTAÇÃO DE SERVIÇO A COMUNIDADE, DESTINADO A ADOLESCENTES EM CONFLITOS COM A LEI NO MUNICÍPIO DE ÁGUA BOA (MT) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 120.000,00, NA FORMA QUE ESPECÍFICA </t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 190.000,00 NA FORMA QUE ESPECÍFICA.&amp;#8221; </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE &amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 4.100,00 NA FORMA QUE ESPECÍFICA.&amp;#8221; </t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 10.000,00 NA FORMA QUE ESPECÍFICA. &amp;#8221;</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2436/projeto_de_lei_no_1431-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2436/projeto_de_lei_no_1431-2018.pdf</t>
   </si>
   <si>
     <t>“DESAFETA ÁREA QUE ESPECÍFICA E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2437/projeto_de_lei_no_1432-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2437/projeto_de_lei_no_1432-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR AO PODER LEGISLATIVO, IMÓVEIS URBANOS, E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2438/projeto_de_lei_no_1433-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2438/projeto_de_lei_no_1433-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA SEÇÃO I-DA COMPOSIÇÃO, ARTI. 4º DA LEI 1143/2011 E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2439/projeto_de_lei_no_1434-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2439/projeto_de_lei_no_1434-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER REPASSE FINANCEIRO EM FAVOR DA ACEAB – ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE ÁGUA BOA-MT, E DA OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2440/projeto_de_lei_no_1435-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2440/projeto_de_lei_no_1435-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 123.000,00, NA FORMA QUE ESPECIFICA. ”</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2441/projeto_de_lei_no_1436-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2441/projeto_de_lei_no_1436-2018.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2442/projeto_de_lei_n_1437-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2442/projeto_de_lei_n_1437-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 123.000,00 NA FORMAÇÃO QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2465/porjeto_de_lei_no_1438-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2465/porjeto_de_lei_no_1438-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2481/projeto_de_lei_no_1439.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2481/projeto_de_lei_no_1439.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 383/96 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2482/projeto_de_lei_no_1440.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2482/projeto_de_lei_no_1440.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 55.000,00, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2483/projeto_de_lei_no_1441.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2483/projeto_de_lei_no_1441.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUIR NOVA AÇÃO NO PPA 2018-2021 E LDO 2018, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2485/projeto_de_lei_n_1442-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2485/projeto_de_lei_n_1442-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 61.000,00 NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2508/projeto_de_lei_no_1443-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2508/projeto_de_lei_no_1443-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA  ART. 5º DA LEI 1384. DE 19 DE DEZEMBRO DE 2017 QUE FIXA A RECEITA E ESTIMA DESPESA DO MUNICÍPIO DE ÁGUA BOA PARA O EXERCÍCIO FINANCEIRO DE 2018".</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2509/projeto_de_lei_no_1444-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2509/projeto_de_lei_no_1444-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 50.000,00 NA FORMA QUE ESPECÍFICA. ”</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2542/projeto_de_lei_no_1445-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2542/projeto_de_lei_no_1445-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 3.532.510,83 NA FORMA QUE ESPECÍFICA</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2543/projeto_de_lei_no_1446-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2543/projeto_de_lei_no_1446-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza permuta entre área pública e particular, na forma que específica."</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2544/projeto_de_lei_no_1447-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2544/projeto_de_lei_no_1447-2018.pdf</t>
   </si>
   <si>
     <t>"Altera Artigos da Lei Municipal nº 1317/2016 para Regularização Fundiária Urbana, no Bairro Primavera e, dá outras providências."</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto_de_lei_no_1448-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto_de_lei_no_1448-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 381.000,00 (TREZENTOS E OITENTA E UM MIL REAIS), NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 2.719.220,91 (DOIS MILHÕES SETECENTOS E DEZENOVE MIL, DUZENTOS E VINTE REAIS E NOVENTA E UM CENTAVOS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2571/projeto_de_lei_no_1450-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2571/projeto_de_lei_no_1450-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO NO VALOR DE R$ 500,00 (QUINHENTOS REAIS) NA FORMA QUE ESPECÍFICA."</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2603/projeto_de_lei_no_1451-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2603/projeto_de_lei_no_1451-2018.pdf</t>
   </si>
   <si>
     <t>“DESAFETA ÁREA QUE ESPECÍFICA.”</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2604/projeto_de_lei_no_1452-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2604/projeto_de_lei_no_1452-2018.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA-MT, PARA O EXERCÍCIO FINANCEIRO DE 2019.”</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2605/projeto_de_lei_no_1453-2018_PUcyUkC.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2605/projeto_de_lei_no_1453-2018_PUcyUkC.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART. 5º DA LEI Nº 1384, DE 19 DE DEZEMBRO DE 2017, QUE FIXA A RECEITA E ESTIMA DESPESA DO MUNICÍPIO DE ÁGUA BOA PARA O EXERCÍCIO FINANCEIRO DE 2018.”</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO, AO PODER EXECUTIVO MUNICIPAL, PARA APLICAR REDUÇÃO NA BASE DE CALCULO NA COBRANÇA DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS – ITBI, DOS MÓVEIS QUE ESPECIFICA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO UNIVERSIDADE DO ESTADO DE MATO GROSSO – UNEMAT, PARA IMPLANTAÇÃO E DESENVOLVIMENTO DE CURSOS DE ENSINO SUPERIOR E, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2631/proj._de_lei_no_1456-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2631/proj._de_lei_no_1456-2018.pdf</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2632/projeto_de_lei_no_1457-2018_2.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2632/projeto_de_lei_no_1457-2018_2.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA AÇÃO NO PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, ALTERANDO A LEI MUNICIPAL Nº 1385, DE 20 DE DEZEMBRO DE 2017, E A LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2019, APROVADO PELA LEI MUNICIPAL Nº 1415, DE 17 DE JULHO DE 2018.”</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2644/projeto_de_lei_no_1458-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2644/projeto_de_lei_no_1458-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO A OUTORGAR COM EXCLUSIVIDADE, A CONCESSÃO DE SERVIÇO PÚBLICO, PARA ADMINISTRAÇÃO, OPERAÇÃO E EXPLORAÇÃO DA ESTAÇÃO RODOVIÁRIA MUNICIPAL E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2662/projeto_de_lei_no_1459-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2662/projeto_de_lei_no_1459-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1183/2013, QUE DISPÕE SOBRE A PREMIAÇÃO E INCENTIVOS PARA GRUPOS QUE PARTICIPAREM EM EVENTOS CULTURAIS PROMOVIDOS PELA SEMEC, COM PARCERIAS DE QUALQUER GÊNERO.”</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR PARCELAMENTO DE DÍVIDA PARA COM O INSS E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto_de_lei_no_1461-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto_de_lei_no_1461-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA E CRIA INCISOS NA LEI MUNICIPAL Nº 1189/2013 QUE DISPÕE SOBRE A PREMIAÇÃO E INCENTIVOS PARA GRUPOS QUE PARTICIPAREM EM EVENTOS CULTURAIS PROMOVIDOS PELA SEMEC, COM PARCERIAS DE QUALQUER GÊNERO”.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2667/projeto_de_lei_no_1462-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2667/projeto_de_lei_no_1462-2018.pdf</t>
   </si>
   <si>
     <t>"ALTERA ART. 1º DA LEI MUNICIPAL Nº 1389/2017 E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>“ALTERA EMENTA E ARTIGOS 1º E 3º DA LEI MUNICIPAL 1434/2018 QUE “AUTORIA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO UNIVERSIDADE DO ESTADO DE MATO GROSSO -  UNEMAT E A FUNDAÇÃO DE APOIO AO ENSINO SUPERIOR PÚBLICO ESTADUAL – FAESP PARA IMPLANTAÇÃO E DESENVOLVIMENTO DE CURSOS DE ENSINO SUPERIOR E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2703/projeto_de_lei_no_1464-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2703/projeto_de_lei_no_1464-2018.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 10.963.497,49 (DEZ MILHÕES NOVECENTOS E SESSENTA E TRÊS MIL QUATROCENTOS E NOVENTA E SETE REAIS E QUARENTA E NOVE CENTAVOS) NA FORMA QUE ESPECÍFICA”</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2704/projeto_de_lei_no_1465-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2704/projeto_de_lei_no_1465-2018.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA PROJETO E PROGRAMA NO PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021, APROVADO PELA LEI MUNICIPAL Nº 1385, DE 20 DE DEZEMBRO DE 2017, E A LEI DE DIRETRIZES ORÇAMENTÁRIAS ANO 2018 E 2019, APROVADO PELA LEI MUNICIPAL Nº 1387, DE 20 DE DEZEMBRO DE 2017 E LEI MUNICIPAL Nº 1415, DE 17 DE JULHO DE 2018, LEI ORÇAMENTÁRIA ANUAL ANO 2018 E 2019, APROVADO PELA LEI MUNICIPAL Nº 1384, DE 19 DE DEZEMBRO DE 2017 E APROVADO PELA LEI MUNICIPAL Nº 1438, DE 05 DE DEZEMBRO DE 2018”.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TÉCNICO EM IMOBILIZAÇÕES ORTOPÉDICAS NO QUADRO DE PESSOAL DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA-MT, E, DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CONCEDE REAJUSTE ANUAL CONFORME LEI Nº 11.798/2008 (PISO NACIONAL) AOS PROFISSIONAIS DA EDUCAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TÉCNICO EM IMOBILIZAÇÕES ORTOPÉDICAS NO QUADRO DE PESSOAL DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS." </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE CARGO NA ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME ART. 37, X DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_de_complementar_no_141_-_correto.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_de_complementar_no_141_-_correto.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 036/2006 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_complementar_no_142-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_complementar_no_142-2018.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 123 E ANEXOS E, DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2467/projeto_de_lei_complementar_no_143-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2467/projeto_de_lei_complementar_no_143-2018.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA PARÁGRAFO AO ART. 24 DA LEI COMPLEMENTAR Nº 047/2009 E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2510/projeto_de_lei_complementar_no_144-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2510/projeto_de_lei_complementar_no_144-2018.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA O PROGRAMA CRIANÇA FELIZ NO ÂMBITO MUNICIPAL EM ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2590/projeto_de_lei_complementar_no_145-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2590/projeto_de_lei_complementar_no_145-2018.pdf</t>
   </si>
   <si>
     <t>"INCLUI O § 3º NO ARTIGO 54 E OS §§ 12º E 13º NO ARTIGO 59 DA LEI COMPLEMENTAR Nº 123/2017, A QUAL INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA-MT E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_legislaivo_no_001-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_legislaivo_no_001-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 23 DA LEI Nº1381/2017, DE 22 DE NOVEMBRO   DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2363/plleg_002-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2363/plleg_002-2018.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;TORNA OBRIGATÓRIO QUE A SECRETÁRIA DE EDUCAÇÃO, CAPACITE AO MENOS UM SERVIDOR EFETIVO PARA CADA ESCOLA MUNICIPAL, CRECHE PÚBLICA E ESCOLAS PARTICULARES DO MUNICÍPIO DE ÁGUA BOA E INTERIOR, EM PRIMEIROS SOCORROS BÁSICOS E, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS A SEREM OBSERVADOS NA APLICAÇÃO DO ESTATUTO DO IDOSO NO ÂMBITO DOS SERVIÇOS DE TRANSPORTE RODOVIÁRIO INTERESTADUAL DE PASSAGEIRO, E DÁ OUTRAS PROVIDÊNICAS</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2463/projeto_de_lei_legislativo_no_004-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2463/projeto_de_lei_legislativo_no_004-2018.pdf</t>
   </si>
   <si>
     <t>"Declara como Patrimônio Histórico e Cultural Imaterial do Município de Água Boa a Festa Expovale - Exposição Agropecuária do Vale do Araguaia, e dá outras providências."</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_legislativo_no_005-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_legislativo_no_005-2018.pdf</t>
   </si>
   <si>
     <t>“Proíbe o corte do fornecimento de energia elétrica pela concessionária por falta de pagamento, nos dias que especifica. ”</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2557/projeto_de_lei_legislativo_no_006-2018_4pZxS4K.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2557/projeto_de_lei_legislativo_no_006-2018_4pZxS4K.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA REALIZAÇÃO DE PODA OU CORTE EM LOCAL PÚBLICO E PRIVADO”.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2633/projeto_de_lei_legislativo_no_007-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2633/projeto_de_lei_legislativo_no_007-2018.pdf</t>
   </si>
   <si>
     <t>¨Autoriza o Poder Executivo Municipal a conceder desconto ou isenção de tributos aos munícipes que adotem animais em situação de abandono e estabelecer parceria ou convênio com Médicos Veterinários e ou “Pet Shop” estabelecidos no município para proceder atendimento emergencial a animais em situação de abandono e risco e, dá outras providências¨.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2634/proj._de_lei_legislativo_no_008-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2634/proj._de_lei_legislativo_no_008-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a construção de Sanitários Públicos e, dá outras providências. ”</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2635/proj._de_lei_legislativo_no_009-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2635/proj._de_lei_legislativo_no_009-2018.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 19, da Lei Municipal nº 1145/2011, de 10 de novembro de 2011, que “Institui normas para alienar com cláusulas reversíveis, por venda ou doação, com encargos, áreas adquiridas para fins industriais e comerciais, às empresas que vierem a implantar-se nas referidas áreas” e, outras providências. ”</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>Renato Beraldo da Silva, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2637/proj._de_lei_legislativo_no_010-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2637/proj._de_lei_legislativo_no_010-2018.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A REDUÇÃO DE CARGA HORÁRIA A SERVIDOR QUE POSSUA SOB SUA DEPENDÊNCIA FILHO NATURAL, ADOTADO OU SOB GUARDA JUDICIAL, PORTADOR DE DEFICIÊNCIA E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2638/projeto_de_lei_legislativo_no_011-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2638/projeto_de_lei_legislativo_no_011-2018.pdf</t>
   </si>
   <si>
     <t>“DENOMINA O PSF (PROGRAMA SAÚDE DA FAMÍLIA) DO DISTRITO DE SERRINHA NO MUNICIPIO DE ÁGUA BOA-MT DE “DEODATO RODRIGUES BATISTA” E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Adelar Fusinato, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2663/projeto_de_lei_legislativo_no_012-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2663/projeto_de_lei_legislativo_no_012-2018.pdf</t>
   </si>
   <si>
     <t>“DISPÕE DA REGULAMENTAÇÃO DO ACERVO MUNICIPAL DE ÁGUA BOA E DA DEFINIÇÃO DE CRITÉRIOS PARA RECEBIMENTO DE MATERIAL HISTÓRICO, SUA CLASSIFICAÇÃO, PRESERVAÇÃO E DIVULGAÇÃO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>“ESTABELECE DIMENSÕES PARA VEÍCULOS QUE TRANSITAM POR VIA TERRESTRE NO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2692/projeto_de_lei_legislativo_no_014-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2692/projeto_de_lei_legislativo_no_014-2018.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OBRIGATORIEDADE DA CONSTRUÇÃO DE PASSEIOS PÚBLICOS E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_legislativo_complementar_no_003-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_legislativo_complementar_no_003-2018.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕEM SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N° 109/2017, PLANO DE CARGOS, CAREIRAS E VENCIMENTOS DOS SERVIDORES DO PODER  LEGISLATIVO DO MUNICÍPIO DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ACRESCENTA O ART. 62-A A LEI COMPLEMENTAR Nº 123, DE 20 DE DEZEMBRO DE 2017 E, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2462/projeto_de_lei_legislativo_complementar_no_005-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2462/projeto_de_lei_legislativo_complementar_no_005-2018.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 144, DA LEI COMPLEMENTAR 123, DE 20 DE DEZEMBRO DE 2017 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N° 110/2017, ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ÁGUA BOA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2266/projeto_de_resolucao_no_001-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2266/projeto_de_resolucao_no_001-2018.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ARTIGO 44, DA RESOLUÇÃO N.º 008/2007, DE 18 DE DEZEMBRO DE 2007 &amp;#8211; REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT&amp;#8221;.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER LEGISLATIVO DO MUNICÍPIO DE ÁGUA BOA - MT, A FIRMAR CONVÊNIO COM RÁDIO COMUNITÁRIA E, DA OUTRAS PROVIDÊNICAS </t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_resolucao_no_003-2018_J2axC2b.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_resolucao_no_003-2018_J2axC2b.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 84, E ACRESCENTA O ARTIGO 84 A, A RESOLUÇÃO N° 008/2007, DE 18 DE DEZEMBRO DE 2007 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA – MATO GROSSO E, DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_resolucao_no_004-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_resolucao_no_004-2018.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ÁGUABOENSE AO SENHOR JOÃO CARLOS SPENTHOF E, DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2610/projeto_de_resolucao_no_005-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2610/projeto_de_resolucao_no_005-2018.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A MESA DA CÂMARA MUNICIPAL A FAZER O ENCAMINHAMENTO DE BENS MÓVEIS EM DESUSO, À PREFEITURA MUNICIPAL DE ÁGUA BOA-MT."</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2643/ccf_000472.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2643/ccf_000472.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadãos Águaboenses ao Casal, Senhor JOÃO BATISTA DA ROCHA e a Senhora ANALICE DE MOURA ROCHA e, dá outras providências”.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2695/ccf_000473.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2695/ccf_000473.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Águaboense ao Senhor PEDRO DIAS COSTA e, dá outras providências”.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2696/projeto_de_resolucao_no_008-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2696/projeto_de_resolucao_no_008-2018.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Águaboense ao Senhor Dr. JOSÉ EUGÊNIO DE PAIVA e, dá outras providências”.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2697/projeto_de_resolucao_no_010-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2697/projeto_de_resolucao_no_010-2018.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadãos Águaboenses ao Casal, Senhora: ILDA CANDIDA DE BRITO e ao Senhor: JOAQUIM RODRIGUES DIAS e, dá outras providências”.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2698/projeto_de_resolucao_no_011-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2698/projeto_de_resolucao_no_011-2018.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Águaboense a Senhora INEZ TRENTIN ZANDONÁ e, dá outras providências”.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2699/projeto_de_resolucao_no_012-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2699/projeto_de_resolucao_no_012-2018.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Águaboenses ao Casal: Ilustríssimo Senhor JACY GIACOMOLLI e a Ilustríssima Senhora ASSUNTA LOURDES GIACOMOLLI e, dá outras providências”.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2701/projeto_de_resolucao_no_014-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2701/projeto_de_resolucao_no_014-2018.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Águaboense ao Ilustríssimo Senhor CELSO MENDEL e, dá outras providências”.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Fernando de Melo Quintanilha, Alan Rodrigo Apio, Joaquim dos Anjos Ferreira da Paixão, Jonathan, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2687/proposta_a_lei_organica.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2687/proposta_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Art. 1º Acrescenta-se ao Artigo 141, da Lei Orgânica o seguinte Parágrafo Único:_x000D_
 Art. 141 (...)_x000D_
 Parágrafo Único: Deverá ser apresentada e discutida com os membros do Poder Legislativo, com no mínimo 15 dias de antecedência, aos prazos acima estabelecidos as Propostas Orçamentárias. _x000D_
 Art. 2º - Esta Emenda da Lei Orgânica Municipal entrará em vigor na data de sua promulgação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Papagaio, Adelar Fusinato, Alan Rodrigo Apio, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Renato Beraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO DEFENSOR PÚBLICO GERAL DO ESTADO DE MATO GROSSO, SENHOR DJALMA SABO MENDES JÚNIOR E AO EXCELENTÍSSIMO DEFENSOR PÚBLICO DE ÁGUA BOA &amp;#8211; MT, SENHOR WENDEL RENATO CRUZ, SOLICITANDO INFORMAÇÕES SOBRE O PRÉDIO ALUGADO EM ÁGUA BOA PARA ATENDER A POPULAÇÃO, POIS ATÉ O MOMENTO NÃO ESTÁ SENDO USADO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA COMISSÃO ORGANIZADORA DA EXPOVALE, SENHOR PEDRO REZENDE, SOLICITANDO OS BALANCETES DAS ÚLTIMAS 04 (QUATRO) EXPOVALE &amp;#8211; EXPOSIÇÃO AGROPECUÁRIA DE ÁGUA BOA &amp;#8211; MT, RESSALTANDO OS CRÉDITOS, DESPESAS E SALDO TRANSPOSTO DE UM ANO PARA OUTRO.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR BAIANO FILHO, DEPUTADO ESTADUAL, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PEDRO TAQUES, GOVENADOR DO ESTADO DE MATO GROSSO, SOLICITANDO PROVIDÊNCIAS URGENTES QUANTO AS PARCELAS EM ATRASO DO REPASSE PARA O CISMA (CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO MÉDIO ARAGUAIA).</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL, SOLICITANDO REGIME DE URGÊNCIA URGENTÍSSIMA NA APRECIAÇÃO NO VETO AO PROJETO DE LEI LEGISLATIVO Nº 010/2017, DE 04 DE DEZEMBRO DE 2017, QUE &amp;#8220;INSTITUI A VERBA INDENIZATORIA PELO EXERCICIO DA ATIVIDADE PARLAMENTRA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO EXECUTIVO DO CODEMA, SENHOR DEIWES SCHINDLER, SOLICITANDO INFORMAÇÕES SOBRE A PRESTAÇÃO DE CONTAS ANUAIS REFERENTE AO ANO DE 2017 DO CODEMA</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, EXCELENTÍSSIMO SENHOR MARCO MARRAFON, SOLICITANDO INFORMAÇÕES DO PORQUÊ AINDA NÃO FORAM PAGAS AS EMENDAS PARLAMENTARES DESTINADAS PELO DEPUTADO ESTADUAL &amp;#8220;NININHO&amp;#8221; PARA O MUNICÍPIO DE ÁGUA BOA, MATO GROSSO, COM A FINALIDADE DE CONSTRUÇÕES DE SALAS DE AULAS ONDE CONTEMPLARIAM AS ESCOLAS MUNICIPAIS &amp;#8220;ERMINDO MENDEL E GISELDA TRENTIN&amp;#8221;, COMO TAMBÉM A ESCOLA MUNICIPAL BOM PRINCÍPIO, NA GLEBA MARTINS. </t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO INFORMAÇÕES DE COMO ESTÁ O ANDAMENTO QUANTO AO PROJETO JÁ APRESENTADO POR ESTA CASA DE LEIS, QUE SE REFERE A CRIAÇÃO DE UMA &amp;#8220;CICLOVIA&amp;#8221; NO MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A TODA BANCADA DOS SENADORES E DEPUTADOS FEDERAIS DO ESTADO DE MATO GROSSO SOLICITANDO A POSSIBILIDADE DE ADQUIRIR UM RECURSO FINANCEIRO EM TORNO DE R$ 1.500.000,00 (UM MILHÃO QUINHENTOS MIL REAIS) QUE SEJAM DESTINADOS PARA A CONSTRUÇÃO DO QUARTEL DA POLÍCIA MILITAR NO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTTA, SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE E CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SENHOR AGNALDO LANSONI SOLICITANDO INFORMAÇÕES COMPLETAS SOBRE O PROJETO DE REVITALIZAÇÃO DA PRAÇA DE LAZER, NO CENTRO DE ÁGUA BOA.  </t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER À MESA DIRETORA DA CÂMARA MUNICIPAL, CONFORME DISPOSTO NO ART. 98 &amp;#8211; INCISO III, PARÁGRAFO I E PARÁGRAFO II, DO REGIMENTO INTERNO DESTA CASA E CONJUGADO COM O INCISO II DO ART. 35 DA LEI ORGÂNICA, SOLICITAR AFASTAMENTO PARA TRATAR DE ASSUNTOS RELACIONADOS A SUA SAÚDE E IRÁ ASSUMIR A PRESIDÊNCIA DA UCMMAT (UNIÃO DAS CÂMARAS DE MUNICIPAL DE MATO GROSSO) POR 60 DIAS, ASSIM PEDE AFASTAMENTO DO CARGO DE VEREADOR DESTA CASA PELO PERÍODO DE 1º DE MARÇO DE 2018 À 30 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, REQUERENDO INFORMAÇÕES QUANTO AO REPASSE DA EMENDA PARLAMENTAR NO VALOR DE R$ 150.000.00 (CENTO E CINQUENTA MIL REAIS) QUE FOI BENEFICIADA PELO DEPUTADO ESTADUAL BAIANO FILHO PARA AQUISIÇÃO DE UM APARELHO DE RAIO-X, PARA O MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SOLICITANDO INFORMAÇÕES DO PORQUÊ ATÉ O MOMENTO NÃO HÁ SINAIS DE TELEFONIA MÓVEL NO DISTRITO DE SERRINHA, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR GYANCARLOS PAGLYNEARI CABERLHO, COMANDANTE DO 16º BPM DA PMMT, COM CÓPIA AO ILUSTRÍSSIMO SENHOR THIAGO BARBOSA, CHEFE DA LOUIS DREYFUS COMMODITIES E AO SECRETÁRIO DA SINFRA, EXCELENTÍSSIMO SENHOR MARCELO DUARTE MONTEIRO, SOLICITANDO PROVIDÊNCIAS QUANTO AO ESTACIONAMENTO DE CAMINHÕES NA MT-240, EM FRENTE AO ARMAZÉM DA LOUIS DREYFUS COMMODITIES EM ÁGUA BOA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>, REQUERER À MESA DIRETORA DA CÂMARA MUNICIPAL, CONFORME DISPOSTO NO ART. 98 &amp;#8211; INCISO III, PARÁGRAFO I E PARÁGRAFO II, DO REGIMENTO INTERNO DESTA CASA E CONJUGADO COM O INCISO II DO ART. 35 DA LEI ORGÂNICA,  SOLICITAR AFASTAMENTO PARA TRATAR DE ASSUNTOS PARTICULARES E QUE NÃO SEJA RENUMERADO, ASSIM PEDE AFASTAMENTO DO CARGO DE VEREADOR DESTA CASA PELO PERÍODO DE 1º DE MARÇO DE 2018 À 30 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À CHEFE DO CIRETRAN DE ÁGUA BOA, ILUSTRÍSSIMA SENHORA NARA LÚCIA DE CARVALHO, COM CÓPIA AO PRESIDENTE DO DETRAN-MT, EXCELENTÍSSIMO SENHOR  DEPARTAMENTO ESTADUAL DE TRÂNSITO DE MATO GROSSO, THIAGO FRANÇA, SOLICITANDO INFORMAÇÕES SOBRE A EXECUÇÃO DA LEI QUE OBRIGA A SER INSTALADO DISPOSITIVO DE SEGURANÇA EM CAMINHÕES CAÇAMBAS, UMA VEZ QUE, NÃO HÁ IMETRO NA CIDADE, O QUE NÃO PERMITE A EXECUÇÃO TOTAL DA LEI. </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO RELAÇÃO DAS EMPRESAS IMPEDIDAS DE CONTRATAR COM A PREFEITURA MUNICIPAL DE ÁGUA BOA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ESTADO DE MATO GROSSO DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO (SECITEC), EXCELENTÍSSIMO SENHOR DOMINGOS SÁVIO BOABAID PARREIRA, SOLICITANDO INFORMAÇÃO SOBRE UMA POSSÍVEL SUSPENSÃO NO CONTRATO DE CONSTRUÇÃO DA ESCOLA TÉCNICA DE FORMAÇÃO PROFISSIONAL EM ÁGUA BOA - MT.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, ILUSTRÍSSIMO SENHOR FÁBIO TADEU WEILER E AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS DE EXPANSÃO DA AVENIDA PLANALTO E DA AVENIDA 50.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO PROVIDÊNCIAS SOBRE O ANTIGO PRÉDIO DA &amp;#8220;ESCOLA MUNICIPAL TERRA VIVA&amp;#8221;, SE HÁ ALGUM PROJETO PARA O LOCAL, CASO HAJA, ENVIAR CÓPIA OU AINDA SE HÁ ALGUMA OUTRA DESTINAÇÃO. </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA INFORMADO A ESTA CASA DE LEIS, TODOS OS ESTUDOS E TRATATIVAS COM A FINALIDADE DA IMPLANTAÇÃO DO TRANSPORTE PÚBLICO COLETIVO, EM NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO INFORMAÇÃO COM DOCUMENTOS COMPROVATÓRIOS SOBRE A CONSTRUÇÃO DA ROTATÓRIA NA AVENIDA ARAGUAIA COM A MT-240, INDICANDO INFORMAÇÕES SOBRE O PERÍODO DA CONCLUSÃO DA OBRA.  </t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR  ROGÉRIO LUIZ GALLO, SECRETÁRIO DE ESTADO DE FAZENDA DE MATO GROSSO, SOLICITANDO ESCLARECIMENTOS DO &amp;#8220;PORQUÊ&amp;#8221; O SISTEMA DA SEFAZ FREQUENTEMENTE ANDA FORA DO AR. </t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR AGNALDO LANSONI, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SOLICITANDO INFORMAÇÕES SOBRE O &amp;#8220;PORQUE&amp;#8221; DA LEI MUNICIPAL Nº 1.199/2013, DE 21 DE AGOSTO DE 2013, NÃO TER SIDO EXECUTADA ATÉ O MOMENTO. </t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MARCELO DUARTE MONTEIRO, SECRETÁRIO DE ESTADO DE INFRAESTRUTURA COM CÓPIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO A RECUPERAÇÃO DE TRECHOS DO ASFALTO QUE ENCONTRA-SE DANIFICADOS NA RODOVIA MT-240, SENTIDO P.A. JARAGUÁ, EM NOSSO MUNICÍPIO, CONFORME É MOSTRADO EM FOTO ANEXA</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA DA CÂMARA MUNICIPAL, QUE SEJA ORGANIZADO UMA REUNIÃO COM A PARTICIPAÇÃO DAS ENTIDADES REPRESENTATIVAS DO NOSSO MUNICÍPIO;  VEREADORES; PODER EXECUTIVO E REPRESENTANTES DE ENERGISA, VISANDO DISCUTIR A IMPLANTAÇÃO DE UM PARQUE DE ENERGIA RENOVÁVEL PARA INSTITUIÇÕES MUNICIPAIS</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, SENHOR FÁBIO TADEU WEILER, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 VISTO QUE, EXPIROU NO DIA 26/03/2018 O PRAZO ACORDADO PARA IMPLANTAÇÃO DE UM PROJETO DE ENERGIA RENOVÁVEL EM NOSSO MUNICÍPIO DE UMA ÁREA QUE FOI DESAPROPRIADA E POSTERIORMENTE AUTORIZADA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA POR ESTA CASA DAS LEIS, À EMPRESA CLUSTER DE BIOENERGIA S/A, VENHO REQUER INFORMAÇÕES DOCUMENTAIS SOBRE O DESTINO FINAL DESTA REFERIDA ÁREA, QUE PRIMEIRAMENTE DEVE SER REVERTIDA AO PATRIMÔNIO MUNICIPAL._x000D_
 CASO A ÁREA TOTAL DESAPROPRIADA (100 HECTARES), AVALIADA NA OCASIÃO DE ACORDO COM O &amp;#8220;LAUDO DE VISTORIA E AVALIAÇÃO&amp;#8221; EM R$ 501.361,00 (QUINHENTOS E UM MIL TREZENTOS E SESSENTA E UM REAIS), SEJA DEVOLVIDA AO PATRIMÔNIO DOS EXPROPRIADOS, FAVOR ENVIAR INFORMAÇÕES DETALHADAS SOBRE O VALOR CORRIGIDO A SER PAGO PELA ÁREA AO MUNICÍPIO E A FORMA ACORDADA DE PAGAMENTO DESTES RECURSOS._x000D_
 UMA VEZ NÃO PREVISTO NO ORÇAMENTO DE 2.018, A DEVOLUÇÃO DESTES RECURSOS, SOLICITO INFORMAÇÕES DE QUAL SERÁ A DESTINAÇÃO DOS VALORES AUFERIDOS AO COFRE DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, SENHOR FÁBIO TADEU WEILER, SOLICITANDO INFORMAÇÕES COMPLETAS DOS ÚLTIMOS 12 (DOZE) MESES DOS RECURSOS FINANCEIROS ARRECADADOS PELO MUNICÍPIO COM TAXAS DE ILUMINAÇÃO PÚBLICA E, AINDA O VALOR GASTO PELO MUNICÍPIO COM O FORNECIMENTO E A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>Papagaio, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DA CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, ESCLARECIMENTOS E CÓPIA DOS DOCUMENTOS TÉCNICOS CASO HAJA, SOBRE O ESTUDO DO IMPACTO AMBIENTAL E PATRIMONIAL NAS PROPRIEDADES EM TORNO DA CENTRAL DE TRATAMENTO DE ESGOTO. </t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA FEITA A PRORROGAÇÃO DO REQUERIMENTO Nº 10/2018 DE AUTORIA DO VEREADOR RENATO BERALDO DA SILVA/PSD POR MAIS 30 DIAS, PELO PERÍODO DE 01 DE MAIO DE 2018 A 30 DE MAIO DE 2018, CONSIDERANDO O OFÍCIO Nº 001/2018 DO GABINETE DO VEREADOR RENATO BERALDO DA SILVA.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Papagaio, Alan Rodrigo Apio, Bicho , Demilson Augusto de Carvalho, Edegar José de Oliveira, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, EXCELENTÍSSIMO SENHOR GUSTAVO GARCIA COM CÓPIA AO GOVERNADOR DO ESTADO DE MATO GROSSO, EXCELENTÍSSIMO SENHOR PEDRO TAQUES; AO COMANDANTE GERAL DA POLÍCIA MILITAR DE MATO GROSSO, EXCELENTÍSSIMO SENHOR MARCOS VIEIRA DA CUNHA; AOS EXCELENTÍSSIMOS DEPUTADOS FEDERAIS DO ESTADO DE MATO GROSSO E AOS DEPUTADOS ESTADUAIS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO, REQUERENDO INFORMAÇÕES SOBRE O MOTIVO DA INADIMPLÊNCIA DE 14 (QUATORZE) MESES DE ALUGUÉIS DO ATUAL PRÉDIO DO COMANDO REGIONAL DA POLÍCIA MILITAR DO MUNICÍPIO DE ÁGUA BOA-MT. DESSE MODO, SOLICITAMOS AOS NOBRES DEPUTADOS, QUE INTERVENHAM JUNTO AO GOVERNO DO ESTADO, PARA QUE REGULARIZE A SITUAÇÃO DO ATUAL PRÉDIO DO COMANDO REGIONAL DA POLÍCIA MILITAR DO MUNICÍPIO DE ÁGUA BOA-MT, TENDO EM VISTA QUE, JÁ ESTÁ SENDO ANALISADO UM PEDIDO PARA DESPEJO DESTE COMANDO, POR INADIMPLÊNCIA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTA, COM CÓPIA AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO CÓPIA DO PROJETO DA CICLOVIA A SER IMPLANTADO NO MUNICÍPIO DE ÁGUA BOA - MT. </t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM AO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, ILUSTRÍSSIMO SENHOR CRISTIANO SEIBEL DALLA COSTA, COM CÓPIA AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO CÓPIA DO PROJETO DA CICLOVIA A SER IMPLANTADO NO MUNICÍPIO DE ÁGUA BOA - MT. </t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO DE ESTADO DE SAÚDE DE MATO GROSSO, EXCELENTÍSSIMO SENHOR LUIZ ANTONIO VITORIO SOARES, SOLICITANDO O PORQUÊ DOS SEGUINTES PROGRAMAS ESTADUAIS (SAÚDE) NÃO ESTÃO SENDO REPASSADOS AO MUNICÍPIO DE ÁGUA BOA-MT, TAIS COMO: _x000D_
 SAÚDE DA FAMÍLIA &amp;#8211; PASF; _x000D_
 PASCAR;_x000D_
 SERVIÇO AMBULATORIAL;_x000D_
 FARMÁCIA BÁSICA;_x000D_
 SAÚDE BUCAL;_x000D_
 PAICI;_x000D_
 MAC;_x000D_
 METAS ATENÇÃO BÁSICA._x000D_
 </t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SENHOR LUIS OMAR PICHETTI, SOLICITANDO QUAIS SÃO AS OBRAS EM EXECUÇÃO E QUAIS AS OBRAS EM EXECUÇÃO SUSPENSAS.  </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO PROCURADOR DO MUNÍCIPIO, SENHOR DIEGO MAYOLINO MONTECCHI, TENDO EM VISTA QUE A RESPOSTA AO REQUERIMENTO Nº 027 O SECRETÁRIO DE FINANÇAS FABIO TADEU WEILER NÃO PODE PRESTAR TODOS OS ESCLARECIMENTOS PORQUE O PROCESSO SE ENCONTRA COM O NOBRE PROCURADOR, DESTA FEITO SOLICITO A VOSSA QUE ESCLAREÇA OS PONTOS ELENCADOS NO REQUERIMENTO Nº 027 EM ANEXO QUE FOREM DE COMPETÊNCIA OU REMETA A QUEM FOR COMPETENTE A FIM DE ESCLARECER TAIS PONTOS.  </t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE FINANÇAS, SENHOR FÁBIO TADEU WEILER, SOLICITANDO RELATÓRIO SINTÉTICO ANUAL DOS ÚLTIMOS 05 ANOS DE GASTOS COM PASSAGENS DE ÔNIBUS.  </t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>Alan Rodrigo Apio, Adelar Fusinato, Bicho , Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Jonathan, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AS EMPRESAS FORNECEDORAS DE INTERNET &amp;#8220;HELP&amp;#8221; E &amp;#8220;OI&amp;#8221;, SOLICITANDO INFORMAÇÕES QUANTO AS CARACTERÍSTICAS DOS SERVIÇOS PRESTADOS, COMO VELOCIDADES DE BANDA E O POSICIONAMENTO DAS EMPRESAS EM RELAÇÃO AS RECLAMAÇÕES RECEBIDAS POR ESTA CASA DE EDIS E QUE ESTÃO DESCRITAS NA JUSTIFICATIVA ABAIXO. </t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, LUIZ OMAR PICHETTI, SOLICITANDO INFORMAÇÕES EM RELAÇÃO AS PROVIDÊNCIAS QUE FORAM ADOTADAS EM DESFAVOR DA LOTEADORA DO SETOR NOROESTE QUANTO A ELEVAÇÃO DO ASFALTO DA RUA PRINCIPAL QUE SE ENCONTRA DEGRADADO E SOBRE AS TAMPAS DE BUEIRO QUE SÃO MAIS ELEVADAS QUE OS ASFALTO.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>Papagaio, Alan Rodrigo Apio, Demilson Augusto de Carvalho, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, José Ari Zandoná, Léo Enfermeiro, Luís Cesar de Lara Pinto Filho, Mari do Carrinho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO ILUSTRÍSSIMO SENHOR ORLANDO CORRÊA, PROPRIETÁRIO DO AUTO SOCORRO TREVO, PRESTADOR DE SERVIÇOS A POLÍCIA RODOVIÁRIA FEDERAL, SOLICITANDO INFORMAÇÕES O POR QUE DAS COBRANÇAS DE TAXAS SEREM MUITO SUPERIOR AS PRATICADAS NO MERCADO LOCAL E, AINDA, QUAL O TIPO DE CONTRATO COM POLÍCIA RODOVIÁRIA FEDERAL A EMPRESA POSSUI. </t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, COM AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO RELATÓRIO DOS INVESTIMENTOS REALIZADOS NO SETOR DO DEMAE EM LABORATÓRIOS, CAPTAÇÃO DE ÁGUA E ARMAZENAMENTO.  </t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR JOÃO BATISTA PEREIRA DA SILVA, SECRETÁRIO DE ESTADO DE SAÚDE DE MATO GROSSO, COM CÓPIA AO ILUSTRÍSSIMO SENHOR AILTON LEITE DE MORAES, GERENTE REGIONAL DO MISTÉRIO DA SAÚDE, SOLICITANDO O PORQUÊ AS CRIANÇAS MAIORES DE 5 (CINCO) ANOS NÃO SÃO ATENDIDAS PELA CAMPANHA DE VACINAÇÃO, UMA VEZ QUE, CONVIVEM COM A IMUNIZAÇÃO NAS ESCOLAS E, AINDA QUAIS OS CRITÉRIOS PARA O RESTANTE DA POPULAÇÃO SER PRETERIDA DA IMUNIZAÇÃO. </t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>Mari do Carrinho, Adelar Fusinato, Joaquim dos Anjos Ferreira da Paixão, Léo Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, REQUERENDO INFORMAÇÕES SOBRE A READEQUAÇÃO DAS RAMPAS DE ACESSO PARA CADEIRANTES EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A MESA DIRETORA DA CÂMARA MUNICIPAL, QUE SEJA PROVIDENCIADO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIRMOS A IMPLANTAÇÃO DE UMA USINA MUNICIPAL GERADORA DE ENERGIA SOLAR EM ÁGUA BOA - MT._x000D_
                                                     _x000D_
 </t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2431/requerimento_no_045-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2431/requerimento_no_045-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor GUSTAVO GARCIA, Secretário de Estado de Segurança Pública - SESP, com cópia ao Excelentíssimo Senhor REGINALDO ROSSI DO CARMO, Diretora-Geral da POLITEC (Perícia Oficial e Identificação Técnica) do Estado de Mato Grosso, solicitando providências na contratação de médicos legistas para a Politec no município de Água Boa-MT.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2473/mocao_de_reconhecimento_no_046-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2473/mocao_de_reconhecimento_no_046-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor DARCY PROPODOLSKI PINTO, Pastor da Igreja Adventista do Sétimo Dia de Água Boa-MT, pelo trabalho realizado com as crianças, através do Clube de Aventureiros Abelhinhas.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_no_047-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_no_047-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com ao Ilustríssimo Secretário Municipal de Administração, Senhor Luis Omar Pichetti, solicitando informações sobre a resposta aos Ofícios envidados pela Prefeitura Municipal, a Secretária de Segurança Pública, à Casa Civil, ao Comando Geral, aos Bombeiros, a Assembleia Legislativa, afim de que pudéssemos implantar um núcleo ao Corpo de Bombeiro Militares em nosso município.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_no_048-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_no_048-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal que providencie uma Audiência Pública, para que possamos discutir sobre melhores condições de trabalho da Politec e Polícia Civil em nosso município e região, estabelecendo assim, um melhor atendimento aos nossos munícipes e munícipes vizinhos atendidos por estas entidades.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_no_049-2018_renato.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_no_049-2018_renato.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora da Câmara Municipal, conforme disposto no Art. 98 – Inciso III, parágrafo I e parágrafo II, do Regimento Interno desta Casa e conjugado com o Inciso II do art. 35 da Lei Orgânica, solicitar afastamento para tratar de assuntos relacionados à UCMMAT (União das Câmaras de Municipal de Mato Grosso) por 27 dias, assim pede afastamento do cargo de vereador desta Casa de Leis pelo período de 1º de Agosto de 2018 à 27 de Agosto de 2018.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_no_050-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_no_050-2018.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE MATO GROSSO, EXCELENTÍSSIMO SENHOR PRESIDENTE EDUARDO BOTELHO, SOLICITANDO PARA PROMOVER NO MUNICÍPIO DE ÁGUA BOA/MT UMA AUDIÊNCIA PÚBLICA PARA DISCUTIRMOS A IMPLANTAÇÃO DE ENERGIA RENOVÁVEIS EM NOSSO MUNICÍPIO E REGIÃO</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2498/requerimento_no_051-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2498/requerimento_no_051-2018.pdf</t>
   </si>
   <si>
     <t>a Mesa Diretora da Câmara Municipal que providencie uma Audiência Pública, para que possamos discutir a viabilidade técnica e financeira de implantação de uma Central de Hemodiálise e U.T.I. em nosso município.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_052-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_052-2018.pdf</t>
   </si>
   <si>
     <t>ao Ilustríssimo Secretário Municipal de Saúde, Senhor Jader Luís de Araújo Mendes Bahia, com cópia ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, solicitando os dados referente aos débitos do Governo do Estado de Mato Grosso com o Município de Água Boa através dos convênios de sua responsabilidade.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_053-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_053-2018.pdf</t>
   </si>
   <si>
     <t>Diretora do Hospital Regional Paulo Alemão, Ilustríssima Senhora Salete Lauermann, solicitando informações sobre os débitos do Governo do Estado de Mato Grosso, com este hospital.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_054-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_054-2018.pdf</t>
   </si>
   <si>
     <t>ao Ilustríssimo Secretário Municipal de Educação, Senhor Agnaldo Lansoni, com cópia ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, solicitando informações dos débitos do Governo do Estado de Mato Grosso, com o Transporte Escolar Municipal e outros débitos que possam existir.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2515/requerimento_n_55-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2515/requerimento_n_55-2018.pdf</t>
   </si>
   <si>
     <t>AO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA, SENHOR AGNALDO LANSONI E COM CÓPIA AO SECRETÁRIO DA CIDADE E MEIO AMBIENTE, SENHOR CRISTIANO SEIBEL DALLA COSTTA, SOLICITANDO INFORMAÇÃO PORQUÊ DA AUSÊNCIA DE VESTIÁRIOS E BEBEDOUROS NO PROJETO DE REFORMA QUE ESTÁ SENDO REALIZADA NA PRAÇA DO LAZER.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2522/requerimento_no_056-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2522/requerimento_no_056-2018.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, ILUSTRÍSSIMO SENHOR FÁBIO TADEU WEILER, SOLICITANDO QUE NOS INFORMEM QUAIS FORAM AS EMENDAS PARLAMENTARES DESTINADAS AO MUNICÍPIO DE ÁGUA BOA, QUE EFETIVAMENTE ENTRARAM NOS COFRES PÚBLICOS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2523/requerimento_no_057-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2523/requerimento_no_057-2018.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA MUNICIPAL, CONFORME DISPOSTO NO ART. 98 – INCISO III, PARÁGRAFO I E PARÁGRAFO II, DO REGIMENTO INTERNO DESTA CASA E CONJUGADO COM O INCISO II DO ART. 35 DA LEI ORGÂNICA,  SOLICITAR AFASTAMENTO PARA TRATAR DE ASSUNTOS PARTICULARES E QUE NÃO SEJA RENUMERADO, ASSIM PEDE AFASTAMENTO DO CARGO DE VEREADOR DESTA CASA PELO PERÍODO DE 1º DE SETEMBRO DE 2018 À 10 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2536/requerimento_no_058-2018_pdzEgdd.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2536/requerimento_no_058-2018_pdzEgdd.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora da Câmara Municipal, conforme disposto no Art. 98 – Inciso III, parágrafo I e parágrafo II, do Regimento Interno desta Casa e conjugado com o Inciso II do art. 35 da Lei Orgânica,  solicitar afastamento para tratar de assuntos particulares e que não seja renumerado, assim pede afastamento do cargo de vereador desta Casa pelo período de 4 de setembro de 2018 à 2 de outubro de 2018.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2537/requerimento_no_060-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2537/requerimento_no_060-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Diego Mayolino Montecchi, Procurador do Município, solicitando as seguintes informações, visto que, expirou no dia 26/03/2018 o prazo acordado para implantação de um Projeto de Energia Renovável em nosso município, em uma área que foi desapropriada e posteriormente autorizada a Concessão de Direito Real de Uso de Área Pública por esta Casa das Leis, à empresa Cluster de Bioenergia S/A, venho REQUER informações documentais sobre o destino final desta referida área, que primeiramente deve ser revertida ao Patrimônio Municipal._x000D_
 Caso a área total desapropriada (100 hectares), avaliada na ocasião de acordo com o “Laudo de Vistoria e Avaliação” em R$ 501.361,00 (quinhentos e um mil trezentos e sessenta e um reais), seja devolvida ao Patrimônio dos Expropriados, favor enviar informações detalhadas sobre o valor corrigido a ser pago pela área ao município e a forma acordada de pagamento destes recursos._x000D_
 Uma vez não previsto no orçamento de 2018, a devolução destes recursos, solicito informações de qual será a destinação dos valores auferidos ao cofre do município.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2538/requerimento_no_059-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2538/requerimento_no_059-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Secretário Municipal de Cidade e Meio Ambiente, Senhor Cristiano Seibel Dalla Costta, com cópia ao Excelentíssimo Prefeito Municipal, Senhor Mauro Rosa da Silva, solicitando informações do porque a demora na conclusão da reforma da Praça do Lazer.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_no_061-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_no_061-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal o envio deste expediente ao Superintendente Estadual do Banco do Brasil, Ilustríssimo Senhor Sotero Sierra Neto, solicitando informações de linhas de créditos e incentivos em Água Boa-MT, para implantação de energia solar nas empresas e residências.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2555/requerimento_no_062-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2555/requerimento_no_062-2018.pdf</t>
   </si>
   <si>
     <t>solicita à Mesa Diretora da Câmara Municipal o envio deste expediente a ENERGISA de Água Boa-MT, solicitando qual o consumo de kwh consumido em Água Boa-MT, mensalmente. E um relatório separado do consumo de kwh consumido em Água Boa dos prédios públicos e outro do valor monetário</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2587/requerimento_no_063-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2587/requerimento_no_063-2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal, o encaminhamento deste expediente a ENERGISA, solicitando informações sobre o andamento da duplicação do linhão de transmissão energética do trecho entre Nova Xavantina-MT à Água Boa-MT.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2597/requerimento_no_064-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2597/requerimento_no_064-2018.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Mesa Diretora, ouvido o soberano Plenário, o envio deste expediente ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Agnaldo Lansoni, Secretário Municipal de Educação, Esporte e Cultura e cópia a Ilustríssima Senhora Fabiana Coletti Guimarães Rosa, Diretora Pedagógica da Escola Cooperensino (Cooperativa de Ensino de Água Boa) Escola de Educação Básica “Rui Barbosa” e a Ilustríssima Senhora Janete Maria Pegoraro Scherer, Diretora da Colégio Jesus Maria José (JMJ) e a Ilustríssima Senhora Odila Zampirolo, Assessora Pedagógica do Estado de Mato Grosso, solicitando informações do porque não está sendo cumprida a Lei Municipal nº 1421, de 21 de Setembro de 2018, de minha autoria, que “Fica criado no âmbito do sistema de ensino público e privado no município de Água Boa-MT o ‘Programa Escola Sem Partido’ e, dá outras providências” em seu Parágrafo único, que diz: “Para o fim do disposto no caput deste artigo, as escolas afixarão nas salas de aula, nas salas dos professores e em locais onde possam ser lidos por alunos e professores, cartazes com o conteúdo e as dimensões previstas no Anexo desta Lei.”</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2598/requerimento_no_065-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2598/requerimento_no_065-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitando informações quanto ao reparo pela execução da UPA de Água Boa - MT.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2599/requerimento_no_066-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2599/requerimento_no_066-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, o envio deste expediente ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Cidade e Meio Ambiente, Ilustríssimo Senhor Cristiano Seibel Dalla Costta, solicitar informações qual a empresa vencedora da licitação da coleta de lixo urbano, bem como qual o prazo para a normalização da coleta regular.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2602/requerimento_no_067-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2602/requerimento_no_067-2018.pdf</t>
   </si>
   <si>
     <t>Solicitam a  Mesa Diretora o envio deste expediente ao Ilustríssimo Senhor FERNANDO PEREIRA DA ROCHA, para que se faça presente na próxima Sessão Ordinária que será realizada no dia 05 de Novembro de 2018, com início às 19:00 horas, para prestar esclarecimentos sobre a coleta de lixo em nosso município.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2625/requerimento_no_068-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2625/requerimento_no_068-2018.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Jader Luís de Araújo Mendes Bahia, Secretário Municipal de Saúde, solicitando informações de quais as providências que estão sendo tomadas referente a proliferação de mosquitos em nosso município e, se a previsão de início ao combate é com o “carro fumasse” ou de bombas costais.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2626/requerimento_no_069-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2626/requerimento_no_069-2018.pdf</t>
   </si>
   <si>
     <t>RETIRADO A PEDIDO DO AUTOR</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2627/requerimento_no_070-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2627/requerimento_no_070-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal de Água Boa, Senhor Mauro Rosa da Silva, com cópia ao Secretário Municipal de Educação, Esporte e Cultura, Ilustríssimo Agnaldo Lansoni, solicitando informações sobre quais as providências que estão sendo tomadas quanto as goteiras existentes no telhado do Ginásio de Esportes “Domingos Zandoná” e na Escola Municipal de Educação Infantil “Catarina Lúcia Zandoná” que encontra-se com rachaduras, infiltrações e vários outros defeitos.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2645/requerimento_no_071-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2645/requerimento_no_071-2018.pdf</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal, promover “Abaixo Assinado” dos proprietários adquirentes de imóvel no Setor Noroeste que se sintam prejudicados com o contrato estabelecido com a empresa Noroeste Imóveis Ltda, afim de auxiliá-los na resolução deste problema.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>Léo Enfermeiro, Fernando de Melo Quintanilha, Joaquim dos Anjos Ferreira da Paixão, Mari do Carrinho, Papagaio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2657/requerimento_no_072-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2657/requerimento_no_072-2018.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Mauro Rosa da Silva, Prefeito Municipal, com cópia ao Ilustríssimo Senhor Cristiano Seibel Dalla Costta, Secretário Municipal de Cidade e Meio Ambiente, solicitando que nos seja informado, o por quê não está aberto até a presente data ao público o Espaço Ecológico de Lazer “Vale dos Ipês”.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2658/requerimento_no_073-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2658/requerimento_no_073-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. Mauro Rosa da Silva, Prefeito Municipal e Presidente do CISMA, com cópia ao Ilustríssimo Sr. Jader Bahia, Secretário Municipal de Saúde e ao Ilustríssimo Sr. Agnaldo Lansoni, Secretário Municipal de Educação, Cultura e Esporte, requerendo os dados de há quanto tempo e qual o valor em aberto do Estado de Mato Grosso, quanto ao repasse ao Hospital Regional “Paulo Alemão”; os Convênios do Estado com a Secretária Municipal de Saúde e Secretária Municipal de Educação.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 236/2017/GP-AB, DE 21 DE DEZEMBRO DE 2017 &amp;#8211; DO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL &amp;#8211; ENCAMINHANDO O VETO AO PROJETO DE LEI LEGISLATIVO Nº 010/2017, DE 04 DE DEZEMBRO DE 2017, QUE &amp;#8220;INSTITUI A VERBA DE NATUREZA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2461/veto_no_001-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2461/veto_no_001-2018.pdf</t>
   </si>
   <si>
     <t>DECIDE: Vetar na íntegra o Projeto de Lei Legislativo nº 001/2018, de Autoria do Vereador Fernando de Melo Quintanilha/PRB – Que “Altera o Art. 23 da Lei nº 1381/2017, de 22 de novembro de 2017, e outras providências. ”</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>TDP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3084/termo_de_posse_n_077-2018.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3084/termo_de_posse_n_077-2018.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR EDEGAR JOSÉ DE OLIVEIRA</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3083/termo_de_posse_n_078.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3083/termo_de_posse_n_078.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR DEMILSON AUGUSTO DE CARVALHO</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3082/termo_de_posse_n_079.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3082/termo_de_posse_n_079.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR DEMILSON AUGUSTO DE CARVALHO.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3081/termo_de_posse_n_080.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3081/termo_de_posse_n_080.pdf</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3080/termo_de_posse_n_081.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3080/termo_de_posse_n_081.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR EDEGAR JOSÉ DE OLIVEIRA (MDB)</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3079/termo_de_posse_n_082.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3079/termo_de_posse_n_082.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR DEMILSON AUGUSTO DE CARALHO</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3078/termo_de_posse_n_083.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3078/termo_de_posse_n_083.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO LUÍS CESAR, SANDRO LÚCIO, JOSÉ ARI E JOAQUIM DOS ANJOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6540,67 +6540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2503/emenda_modificativa_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2539/emenda_modificativa_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_supressiva_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2564/emenda_modificativa_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_aditiva_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_supressiva_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2567/emenda_modificativa_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2568/emenda_aditiva_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2588/emenda_modificativa_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2589/emenda_aditiva_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2611/emenda_aditiva_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2674/emanda_modificativa_no_019-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao_no_079-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2419/indicacao_no_109-2018_CTKKqrw.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_112-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_113-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2425/ccf_000011.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2445/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2446/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_no_122-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2449/indicacao_no_123-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2450/indicacao_no_124-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2451/indicacao_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_no_126-2018_SKDsNoO.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_no_127-2018_e2CXxVL.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2468/indicacao_no_128-2018_EiSnVvl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2471/indicacao_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2472/indicacao_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2486/indicacao_no_133-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2487/indicacao_no_134-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2488/indicacao_no_135-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2489/indicacao_no_136-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2490/indicacao_no_137-2018_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_no_138-2018_7hBionN.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_139-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_140-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_141-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_no_143-2018_77rie2u.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_no_144-2018_UaBaiAM.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2516/indicacao_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2517/indicacao_no_146-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2524/indicacao_no_147-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2525/indicacao_no_148-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2526/indicacao_no_149-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_no_150-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2528/indicacao_no_151-2018_xhPjRmd.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_no_152-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2530/indicacao_no_153-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2531/indicacao_no_154-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2532/indicacao_no_155-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2545/indicacao_no_156-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2546/indicacao_no_157-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2547/indicacao_no_158-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no_159-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2577/indicacao_no_160-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2578/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2579/indicacao_no_162-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2580/indicacao_no_163-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2581/indicacao_no_164-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_no_165-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_no_166-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2593/indicacao_no_167-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2594/indicacao_no_168-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2595/indicacao_no_169-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2596/indicacao_no_170-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2615/indicacao_no_171-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2616/indicacao_no_172-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2617/indicacao_no_173-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2618/indicacao_no_174-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_no_175-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_no_177-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_no_178-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_no_179-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2624/indicacao_no_180-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2648/indicacao_no_181-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2649/indicacao_no_182-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2650/indicacao_no_183-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2651/indicacao_no_184-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2652/indicacao_no_185-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2653/indicacao_no_186-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2654/indicacao_no_187-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2655/indicacao_no_188-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2656/indicacao_no_189-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2688/indicacao_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2689/indicacao_no_191-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2690/indicacao_no_192-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2691/indicacao_no_193-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2354/mocao_de_reconhecimento_no_025-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2408/mocao_de_reconhecimento_no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2427/mocao_de_parabenizacao_no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2428/mocao_de_reconhecimento_no_040-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2429/mocao_de_reconhecimento_no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2430/mocao_de_reconhecimento_no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2457/mocao_de_reconhecimento_no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2458/mocao_de_reconhecimento_no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_reconhecimento_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2460/mocao_de_reconhecimento_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2476/mocao_de_reconhecimento_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2494/mocao_de_parabenizacao_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2495/mocao_de_reconhecimento_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2497/mocao_de_reconhecimento_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2514/mocao_de_reconhecimento_no_051-2018_CDpzRkv.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2540/mocao_de_parabenizacao_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2541/mocao_de_parabenizacao_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2549/mocao_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2550/mocao_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2551/mocao_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2552/mocao_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2553/mocao_no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2582/mocao_de_parabenizacao_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2583/mocao_de_reconhecimento_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2584/mocao_de_reconhecimento_no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2585/mocao_de_parabenizacao_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2586/mocao_de_reconhecimento_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2600/mocao_de_parabenizacao_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2601/mocao_de_reconhecimento_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2628/mocao_de_pesar_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2629/mocao_de_aplausos_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2630/mocao_de_reconhecimento_no_068-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2659/mocao_de_reconhecimento_no_069-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2660/mocao_de_parabenizacao_no_070-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2684/mocao_de_reconhecimento_no_074-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2685/mocao_de_pesar_no_075-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2686/mocao_de_reconhecimento_no_076-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2433/parecer_no_028-2018_2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2434/parecer_no_029-2018_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2454/parecer_no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2455/parecer_no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2456/parecer_no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2477/parecer_no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2478/parecer_no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2499/parecer_no_036-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2500/parecer_no_037-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2533/parecer_no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2501/parecer_no_039-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2502/parecer_no_040-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2518/parecer_no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2519/parecer_no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2520/parecer_no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2521/parecer_no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2534/parecer_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2535/parecer_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2558/parecer_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2559/parecer_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2560/parecer_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2561/parecer_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2562/parecer_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2572/parecer_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2573/parecer_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2574/parecer_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2575/parecer_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2576/parecer_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2606/parecer_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2607/parecer_no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2608/parecer_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2612/parecer_no_061-2018_oDg58Il.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2640/parecer_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2641/parecer_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2642/parecer_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2646/parecer_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2647/parecer_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2678/parecer_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2677/parecer_no_068-2018_VU3LZDM.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2676/parecer_no_069-2018_JB2c5lv.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2675/parecer_no_070-2018_B0OxTiK.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2693/parecer_no_071-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2694/parecer_no_072-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2679/parecer_no_073-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2680/parecer_no_074-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2673/parecer_no_075-2018_2.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2670/parecer_no_076-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2668/parecer_no_077-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2669/parecer_no_078-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2671/parecer_no_079-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2681/parecer_no_080-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2682/parecer_no_081-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2683/parecer_no_082-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2705/parecer_no_083-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2706/parecer_no_084-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2436/projeto_de_lei_no_1431-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2437/projeto_de_lei_no_1432-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2438/projeto_de_lei_no_1433-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2439/projeto_de_lei_no_1434-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2440/projeto_de_lei_no_1435-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2441/projeto_de_lei_no_1436-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2442/projeto_de_lei_n_1437-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2465/porjeto_de_lei_no_1438-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2481/projeto_de_lei_no_1439.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2482/projeto_de_lei_no_1440.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2483/projeto_de_lei_no_1441.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2485/projeto_de_lei_n_1442-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2508/projeto_de_lei_no_1443-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2509/projeto_de_lei_no_1444-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2542/projeto_de_lei_no_1445-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2543/projeto_de_lei_no_1446-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2544/projeto_de_lei_no_1447-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto_de_lei_no_1448-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2571/projeto_de_lei_no_1450-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2603/projeto_de_lei_no_1451-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2604/projeto_de_lei_no_1452-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2605/projeto_de_lei_no_1453-2018_PUcyUkC.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2631/proj._de_lei_no_1456-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2632/projeto_de_lei_no_1457-2018_2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2644/projeto_de_lei_no_1458-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2662/projeto_de_lei_no_1459-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto_de_lei_no_1461-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2667/projeto_de_lei_no_1462-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2703/projeto_de_lei_no_1464-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2704/projeto_de_lei_no_1465-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_de_complementar_no_141_-_correto.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_complementar_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2467/projeto_de_lei_complementar_no_143-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2510/projeto_de_lei_complementar_no_144-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2590/projeto_de_lei_complementar_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_legislaivo_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2363/plleg_002-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2463/projeto_de_lei_legislativo_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_legislativo_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2557/projeto_de_lei_legislativo_no_006-2018_4pZxS4K.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2633/projeto_de_lei_legislativo_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2634/proj._de_lei_legislativo_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2635/proj._de_lei_legislativo_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2637/proj._de_lei_legislativo_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2638/projeto_de_lei_legislativo_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2663/projeto_de_lei_legislativo_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2692/projeto_de_lei_legislativo_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_legislativo_complementar_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2462/projeto_de_lei_legislativo_complementar_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2266/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_resolucao_no_003-2018_J2axC2b.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2610/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2643/ccf_000472.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2695/ccf_000473.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2696/projeto_de_resolucao_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2697/projeto_de_resolucao_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2698/projeto_de_resolucao_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2699/projeto_de_resolucao_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2701/projeto_de_resolucao_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2687/proposta_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2431/requerimento_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2473/mocao_de_reconhecimento_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_no_049-2018_renato.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2498/requerimento_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2515/requerimento_n_55-2018.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2522/requerimento_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2523/requerimento_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2536/requerimento_no_058-2018_pdzEgdd.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2537/requerimento_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2538/requerimento_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2555/requerimento_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2587/requerimento_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2597/requerimento_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2598/requerimento_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2599/requerimento_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2602/requerimento_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2625/requerimento_no_068-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2626/requerimento_no_069-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2627/requerimento_no_070-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2645/requerimento_no_071-2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2657/requerimento_no_072-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2658/requerimento_no_073-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2461/veto_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3084/termo_de_posse_n_077-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3083/termo_de_posse_n_078.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3082/termo_de_posse_n_079.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3081/termo_de_posse_n_080.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3080/termo_de_posse_n_081.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3079/termo_de_posse_n_082.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3078/termo_de_posse_n_083.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2503/emenda_modificativa_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2539/emenda_modificativa_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2563/emenda_supressiva_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2564/emenda_modificativa_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2565/emenda_aditiva_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2566/emenda_supressiva_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2567/emenda_modificativa_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2568/emenda_aditiva_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2588/emenda_modificativa_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2589/emenda_aditiva_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2611/emenda_aditiva_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2674/emanda_modificativa_no_019-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao_no_079-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2419/indicacao_no_109-2018_CTKKqrw.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2420/indicacao_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2421/indicacao_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2422/indicacao_no_112-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2423/indicacao_no_113-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2425/ccf_000011.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2426/indicacao_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2443/indicacao_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2445/ccf_000010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2446/ccf_000009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2447/indicacao_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2448/indicacao_no_122-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2449/indicacao_no_123-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2450/indicacao_no_124-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2451/indicacao_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_no_126-2018_SKDsNoO.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_no_127-2018_e2CXxVL.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2468/indicacao_no_128-2018_EiSnVvl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2469/indicacao_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2470/indicacao_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2471/indicacao_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2472/indicacao_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2486/indicacao_no_133-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2487/indicacao_no_134-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2488/indicacao_no_135-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2489/indicacao_no_136-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2490/indicacao_no_137-2018_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_no_138-2018_7hBionN.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_no_139-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_no_140-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_no_141-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_no_143-2018_77rie2u.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_no_144-2018_UaBaiAM.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2516/indicacao_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2517/indicacao_no_146-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2524/indicacao_no_147-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2525/indicacao_no_148-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2526/indicacao_no_149-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2527/indicacao_no_150-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2528/indicacao_no_151-2018_xhPjRmd.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2529/indicacao_no_152-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2530/indicacao_no_153-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2531/indicacao_no_154-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2532/indicacao_no_155-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2545/indicacao_no_156-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2546/indicacao_no_157-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2547/indicacao_no_158-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2548/indicacao_no_159-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2577/indicacao_no_160-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2578/ccf_000008.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2579/indicacao_no_162-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2580/indicacao_no_163-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2581/indicacao_no_164-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2591/indicacao_no_165-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2592/indicacao_no_166-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2593/indicacao_no_167-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2594/indicacao_no_168-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2595/indicacao_no_169-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2596/indicacao_no_170-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2615/indicacao_no_171-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2616/indicacao_no_172-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2617/indicacao_no_173-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2618/indicacao_no_174-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2619/indicacao_no_175-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2620/indicacao_no_176-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2621/indicacao_no_177-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2622/indicacao_no_178-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2623/indicacao_no_179-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2624/indicacao_no_180-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2648/indicacao_no_181-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2649/indicacao_no_182-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2650/indicacao_no_183-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2651/indicacao_no_184-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2652/indicacao_no_185-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2653/indicacao_no_186-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2654/indicacao_no_187-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2655/indicacao_no_188-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2656/indicacao_no_189-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2688/indicacao_no_190-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2689/indicacao_no_191-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2690/indicacao_no_192-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2691/indicacao_no_193-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2354/mocao_de_reconhecimento_no_025-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2408/mocao_de_reconhecimento_no_037-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2427/mocao_de_parabenizacao_no_039-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2428/mocao_de_reconhecimento_no_040-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2429/mocao_de_reconhecimento_no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2430/mocao_de_reconhecimento_no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2457/mocao_de_reconhecimento_no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2458/mocao_de_reconhecimento_no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_reconhecimento_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2460/mocao_de_reconhecimento_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2476/mocao_de_reconhecimento_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2494/mocao_de_parabenizacao_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2495/mocao_de_reconhecimento_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2497/mocao_de_reconhecimento_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2514/mocao_de_reconhecimento_no_051-2018_CDpzRkv.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2540/mocao_de_parabenizacao_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2541/mocao_de_parabenizacao_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2549/mocao_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2550/mocao_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2551/mocao_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2552/mocao_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2553/mocao_no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2582/mocao_de_parabenizacao_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2583/mocao_de_reconhecimento_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2584/mocao_de_reconhecimento_no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2585/mocao_de_parabenizacao_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2586/mocao_de_reconhecimento_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2600/mocao_de_parabenizacao_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2601/mocao_de_reconhecimento_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2628/mocao_de_pesar_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2629/mocao_de_aplausos_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2630/mocao_de_reconhecimento_no_068-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2659/mocao_de_reconhecimento_no_069-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2660/mocao_de_parabenizacao_no_070-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2684/mocao_de_reconhecimento_no_074-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2685/mocao_de_pesar_no_075-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2686/mocao_de_reconhecimento_no_076-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2433/parecer_no_028-2018_2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2434/parecer_no_029-2018_2.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2454/parecer_no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2455/parecer_no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2456/parecer_no_032-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2477/parecer_no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2478/parecer_no_034-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2499/parecer_no_036-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2500/parecer_no_037-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2533/parecer_no_038-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2501/parecer_no_039-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2502/parecer_no_040-2018_comissao_geral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2518/parecer_no_041-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2519/parecer_no_042-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2520/parecer_no_043-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2521/parecer_no_044-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2534/parecer_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2535/parecer_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2558/parecer_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2559/parecer_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2560/parecer_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2561/parecer_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2562/parecer_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2572/parecer_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2573/parecer_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2574/parecer_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2575/parecer_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2576/parecer_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2606/parecer_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2607/parecer_no_058-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2608/parecer_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2612/parecer_no_061-2018_oDg58Il.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2640/parecer_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2641/parecer_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2642/parecer_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2646/parecer_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2647/parecer_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2678/parecer_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2677/parecer_no_068-2018_VU3LZDM.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2676/parecer_no_069-2018_JB2c5lv.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2675/parecer_no_070-2018_B0OxTiK.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2693/parecer_no_071-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2694/parecer_no_072-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2679/parecer_no_073-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2680/parecer_no_074-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2673/parecer_no_075-2018_2.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2670/parecer_no_076-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2668/parecer_no_077-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2669/parecer_no_078-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2671/parecer_no_079-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2681/parecer_no_080-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2682/parecer_no_081-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2683/parecer_no_082-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2705/parecer_no_083-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2706/parecer_no_084-2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2436/projeto_de_lei_no_1431-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2437/projeto_de_lei_no_1432-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2438/projeto_de_lei_no_1433-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2439/projeto_de_lei_no_1434-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2440/projeto_de_lei_no_1435-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2441/projeto_de_lei_no_1436-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2442/projeto_de_lei_n_1437-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2465/porjeto_de_lei_no_1438-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2481/projeto_de_lei_no_1439.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2482/projeto_de_lei_no_1440.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2483/projeto_de_lei_no_1441.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2485/projeto_de_lei_n_1442-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2508/projeto_de_lei_no_1443-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2509/projeto_de_lei_no_1444-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2542/projeto_de_lei_no_1445-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2543/projeto_de_lei_no_1446-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2544/projeto_de_lei_no_1447-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2569/projeto_de_lei_no_1448-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2571/projeto_de_lei_no_1450-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2603/projeto_de_lei_no_1451-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2604/projeto_de_lei_no_1452-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2605/projeto_de_lei_no_1453-2018_PUcyUkC.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2631/proj._de_lei_no_1456-2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2632/projeto_de_lei_no_1457-2018_2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2644/projeto_de_lei_no_1458-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2662/projeto_de_lei_no_1459-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2666/projeto_de_lei_no_1461-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2667/projeto_de_lei_no_1462-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2703/projeto_de_lei_no_1464-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2704/projeto_de_lei_no_1465-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_de_complementar_no_141_-_correto.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2466/projeto_de_lei_complementar_no_142-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2467/projeto_de_lei_complementar_no_143-2018.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2510/projeto_de_lei_complementar_no_144-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2590/projeto_de_lei_complementar_no_145-2018.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2235/projeto_de_lei_legislaivo_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2363/plleg_002-2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2463/projeto_de_lei_legislativo_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2556/projeto_de_lei_legislativo_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2557/projeto_de_lei_legislativo_no_006-2018_4pZxS4K.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2633/projeto_de_lei_legislativo_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2634/proj._de_lei_legislativo_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2635/proj._de_lei_legislativo_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2637/proj._de_lei_legislativo_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2638/projeto_de_lei_legislativo_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2663/projeto_de_lei_legislativo_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2692/projeto_de_lei_legislativo_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_legislativo_complementar_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2462/projeto_de_lei_legislativo_complementar_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2266/projeto_de_resolucao_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2432/projeto_de_resolucao_no_003-2018_J2axC2b.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2609/projeto_de_resolucao_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2610/projeto_de_resolucao_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2643/ccf_000472.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2695/ccf_000473.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2696/projeto_de_resolucao_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2697/projeto_de_resolucao_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2698/projeto_de_resolucao_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2699/projeto_de_resolucao_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2701/projeto_de_resolucao_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2687/proposta_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2431/requerimento_no_045-2018.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2473/mocao_de_reconhecimento_no_046-2018.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_no_047-2018.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_no_049-2018_renato.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2498/requerimento_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2505/requerimento_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2506/requerimento_no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2507/requerimento_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2515/requerimento_n_55-2018.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2522/requerimento_no_056-2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2523/requerimento_no_057-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2536/requerimento_no_058-2018_pdzEgdd.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2537/requerimento_no_060-2018.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2538/requerimento_no_059-2018.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2554/requerimento_no_061-2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2555/requerimento_no_062-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2587/requerimento_no_063-2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2597/requerimento_no_064-2018.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2598/requerimento_no_065-2018.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2599/requerimento_no_066-2018.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2602/requerimento_no_067-2018.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2625/requerimento_no_068-2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2626/requerimento_no_069-2018.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2627/requerimento_no_070-2018.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2645/requerimento_no_071-2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2657/requerimento_no_072-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2658/requerimento_no_073-2018.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/2461/veto_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3084/termo_de_posse_n_077-2018.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3083/termo_de_posse_n_078.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3082/termo_de_posse_n_079.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3081/termo_de_posse_n_080.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3080/termo_de_posse_n_081.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3079/termo_de_posse_n_082.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2018/3078/termo_de_posse_n_083.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="238.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>