--- v0 (2026-01-13)
+++ v1 (2026-04-27)
@@ -54,5067 +54,5067 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Erik, Adelar Fusinato, Dr. Eugênio, Jonathan, Luís Cesar de Lara Pinto Filho, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE NO PROJETO DE LEI COMPLEMENTAR Nº 94, DE 26 DE FEVEREIRO DE 2015, DO EXECUTIVO MUNICIPAL, O ART. 85-A, PARAGRAFO 7º, QUE PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 	ART. 85-Aº - ..._x000D_
 § 7º &amp;#8211;  FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CELEBRAR, EM 48 (QUARENTA E OITO) PARCELAS FIXAS, PARA PREVENÇÃO OU TÉRMINO DE LITÍGIO ADMINISTRATIVO OU JUDICIAL QUE CONTENHA QUESTÃO RELATIVA À INCIDÊNCIA DO IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA &amp;#8211; ISSQN &amp;#8211; SOBRE A PRESTAÇÃO DE SERVIÇOS DE REGISTROS PÚBLICOS, CARTORÁRIOS E NOTARIAIS CORRESPONDENTES A FATOS ANTERIORES À PUBLICAÇÃO DESTA LEI, QUE IMPORTE NA DESONERAÇÃO PARCIAL DOS CRÉDITOS TRIBUTÁRIOS NÃO RECOLHIDOS ANTERIORMENTE.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE O ARTIGO 2º, NO PROJETO DE LEI COMPLEMENTAR Nº 095, DE 26 DE FEVEREIRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 &amp;#8220;ART. 2º. A GERÊNCIA DE FISCALIZAÇÃO DE CONTRATOS COMPORÁ A ESTRUTURA ORGANIZACIONAL DA SECRETARIA DE ADMINISTRAÇÃO, OCUPANDO O NÍVEL CC-3.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE O ARTIGO 3º, NO PROJETO DE LEI COMPLEMENTAR Nº 095, DE 26 DE FEVEREIRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 3º - SÃO ATRIBUIÇÕES DO FISCAL DE CONTRATOS: _x000D_
 1 &amp;#8211; LER ATENTAMENTE O TERMO DE CONTRATO, ATA DE REGISTRO DE PREÇO, TERMO CONVÊNIO E DOCUMENTO CORRELATO, CONFORME CADA CASO E ANOTAR EM REGISTRO PRÓPRIO TODAS AS OCORRÊNCIAS RELACIONADAS À SUA EXECUÇÃO; _x000D_
 2 &amp;#8211; ESCLARECER DÚVIDAS DO PREPOSTO/REPRESENTANTE DA CONTRATADA QUE ESTIVEREM SOB A SUA ALÇADA, ENCAMINHANDO ÀS ÁREAS COMPETENTES OS PROBLEMAS QUE SURGIREM QUANDO LHE FALTAR COMPETÊNCIA;_x000D_
 3 &amp;#8211; VERIFICAR A EXECUÇÃO DO OBJETO CONTRATUAL, PROCEDER À SUA MEDIÇÃO E FORMALIZAR A ATESTAÇÃO. EM CASO DE DÚVIDA, BUSCAR, OBRIGATORIAMENTE, AUXÍLIO PARA QUE EFETUE CORRETAMENTE A ATESTAÇÃO/MEDIÇÃO;_x000D_
 3.1 &amp;#8211; QUANDO TRATAR-SE DE OBRAS, A MEDIÇÃO DEVERÁ SER EMITIDA PELO ENGENHEIRO OU ARQUITETO DA PREFEITURA E ENEXADA AO RELATÓRIO DE FISCAL DE CONTRATO;_x000D_
 3.2 &amp;#8211; NOS DEMAIS CASOS DE MANUTENÇÃO DE BENS, A MEDIÇÃO PODERÁ SER FEITA PELO FISCAL DE CONTRATOS;_x000D_
 4 &amp;#8211; ANTECIPAR-SE A SOLUCIONAR PROBLEMAS QUE AFETEM A RELAÇÃO CONTRATUAL (GREVE, CHUVAS, FIM DE PRAZO); _x000D_
 5 &amp;#8211; NOTIFICAR A CONTRATADA EM QUALQUER OCORRÊNCIA DESCONFORME COM AS CLÁUSULAS CONTRATUAIS, SEMPRE POR ESCRITO, COM PROVA DE RECEBIMENTO DA NOTIFICAÇÃO (PROCEDIMENTO FORMAL, COM PRAZO). EM CASO DE OBRAS E PRESTAÇÃO DE SERVIÇOS DE ENGENHARIA, ANOTAR TODAS AS OCORRÊNCIAS NO DIÁRIO DE OBRAS, TOMANDO AS PROVIDÊNCIAS QUE ESTEJAM SOB SUA ALÇADA E ENCAMINHANDO ÀS INSTÂNCIAS COMPETENTES AQUELAS QUE FUGIREM DE SUA ALÇADA;_x000D_
 6 &amp;#8211; RECEBER E ENCAMINHAR IMEDIATAMENTE AS FATURAS/NOTAS FISCAIS, DEVIDAMENTE ATESTADAS À GERÊNCIA DE COMPRAS, OBSERVANDO PREVIAMENTE SE A FATURA APRESENTADA PELA CONTRATADA REFERE-SE AO OBJETO QUE FOI EFETIVAMENTE CONTRATADO;_x000D_
 6.1 &amp;#8211; AS FATURAS/NOTAS FISCAIS ORIGINÁRIAS DE CONTRATOS/ATAS DE REGISTRO DE PREÇO/CONVÊNIOS, OBJETIVANDO A PRESTAÇÃO DE SERVIÇOS CONTÍNUOS, DEVERÃO SER ENCAMINHADAS DEVIDAMENTE ATESTADAS DIRETAMENTE À GERÊNCIA DE COMPRAS, ATÉ NO MÁXIMO 10 (DEZ) DIAS DA PRESTAÇÃO DE SERVIÇOS, VISANDO O CUMPRIMENTO DOS PRAZOS DE PAGAMENTOS E PROVIDÊNCIAS DE SATISFAÇÃO DOS TRIBUTOS PERTINENTES A CADA CONTRATAÇÃO;_x000D_
 6.1.1 &amp;#8211; A PRESENTE ORIENTAÇÃO SE DÁ CONSIDERANDO QUE A EMPRESA, SOMENTE EMITIRÁ A NOTA FISCAL/FATURA NO 1º DIA ÚTIL SUBSEQUENTE AO MÊS DA PRESTAÇÃO DOS SERVIÇOS;_x000D_
 6.2 &amp;#8211; AS FATURAS/NOTAS FISCAIS CORRESPONDENTES ÀS CONTRATAÇÕES E/OU AQUISIÇÕES, FORMALIZADAS POR MEIO DE SIMPLES EMPENHO, DEVERÃO SER ENCAMINHADAS DEVIDAMENTE ATESTADAS DIRETAMENTE À GERÊNCIA DE COMPRAS PARA ENVIO IMEDIATO À GERÊNCIA DE CONTABILIDADE; _x000D_
 7 &amp;#8211; FISCALIZAR A MANUTENÇÃO, PELA CONTRATADA, DAS CONDIÇÕES DE SUA HABILITAÇÃO E QUALIFICAÇÃO, COM A SOLICITAÇÃO DOS DOCUMENTOS NECESSÁRIOS À AVALIAÇÃO; _x000D_
 8 &amp;#8211; REJEITAR BENS E SERVIÇOS QUE ESTEJAM EM DESACORDO COM AS ESPECIFICAÇÕES DO OBJETO CONTRATADO. A AÇÃO DO FISCAL, NESSES CASOS, DEVERÁ OBSERVAR O QUE REZA O TERMO DE CONTRATO E/OU O ATO CONVOCATÓRIO DA LICITAÇÃO, PRINCIPALMENTE EM RELAÇÃO AO PRAZO ALI PREVISTO; _x000D_
 9 &amp;#8211; EM SE TRATANDO DE OBRAS E SERVIÇOS DE ENGENHARIA, RECEBER PROVISORIAMENTE O OBJETO DO CONTRATO, NO PRAZO ESTABELECIDO, MEDIANTE TERMO CIRCUNSTANCIADO ASSINADO PELAS PARTES (OBS.: O PRAZO COMEÇA A CONTAR DA COMUNICAÇÃO ESCRITA DO CONTRATADO);_x000D_
 10 &amp;#8211; PROCURAR AUXÍLIO JUNTO ÀS ÁREAS COMPETENTES EM CASO DE DÚVIDAS TÉCNICAS, ADMINISTRATIVAS OU JURÍDICAS; _x000D_
 11 &amp;#8211; DEMAIS SERVIÇOS PERTINENTES À ÁREA DE FISCALIZAÇÃO DE CONTRATOS, ATAS DE REGISTRO DE PREÇOS, CONVÊNIOS E TERMOS CORRELATOS.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE O ARTIGO 4º, NO PROJETO DE LEI COMPLEMENTAR Nº 095, DE 26 DE FEVEREIRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 &amp;#8220;ART. 4º. CABE AO EXECUTIVO MUNICIPAL INDICAR  O(S)  CANDIDATO(S) AO CARGO DE FISCAL DE CONTRATO. O(S) MESMO(S) SERÁ(ÃO) SABATINADO(S)  PELOS VEREADORES EM REUNIÃO EXTRAORDINÁRIA NA SALA DE REUNIÕES DA CÂMARA MUNICIPAL DE ÁGUA BOA, E POR MAIORIA ABSOLUTA SERÁ ESCOLHIDO O CANDIDATO QUE OCUPARÁ O CARGO DE FISCAL DE CONTRATO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE O ARTIGO 5º, NO PROJETO DE LEI COMPLEMENTAR Nº 095, DE 26 DE FEVEREIRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 &amp;#8220;ART. 5º. OS CANDIDATOS AO CARGO DE FISCAL DE CONTRATO SERÁ EXIGIDO O ENSINO MÉDIO COMPLETO.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE NO PROJETO DE RESOLUÇÃO Nº 003, DE 06 DE ABRIL DE 2015, DO AUTORIA DO VEREADOR : LUÍS CÉSAR DE LARA PINTO FILHO , INCISO II DO ART. 113, DA RESOLUÇÃO Nº008/2007</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O ART. 1º. DO PROJETO DE LEI MUNICIPAL Nº. 1287, DE 13 DE MAIO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1O &amp;#8211; O ARTIGO 2º. E 3º. DA LEI MUNICIPAL Nº. 876, DE 25 DE AGOSTO DE 2006, PASSANDO A VIGORAREM COM A SEGUINTE REDAÇÃO:	_x000D_
 </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA &amp;#8211;SE O ART. 3º NO PROJETO DE LEI Nº 1.287, DE 13 DE MAIO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 3º &amp;#8211; A DOAÇÃO PODERÁ SER REVOGADA, COM A REVERSÃO DO IMÓVEL AO PATRIMÔNIO DO MUNICÍPIO, SE DEIXAREM DE SER CUMPRIDAS, PELA DONATÁRIA, O PRAZO DE INICIO DAS OBRAS, QUE É DE ATÉ 24 (VINTE E QUATRO) MESES E PRAZO PARA O TERMINO DAS OBRAS DE 60 (SESSENTA) MESES  CONTADOS APARTIR DA DATA DE APROVAÇÃO DO PRESENTE PROJETO DE LEI._x000D_
 PARÁGRAFO UNICO &amp;#8211; EM CASO DE REVERSÃO DA DOAÇÃO, NÃO HAVERÁ, SOB QUALQUER ASPECTO, DIREITO A INDENIZAÇÃO POR BENFEITORIAS INACABADAS, POSTO QUE AO MUNICÍPIO NÃO RESTARÁ NENHUMA UTILIDADE E/OU BENEFÍCIO._x000D_
 </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O ART. 1º. DO PROJETO DE LEI MUNICIPAL Nº. 1288, DE 13 DE MAIO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1O &amp;#8211; O ARTIGO 2º. E 3º. DA LEI MUNICIPAL Nº. 994, DE 03 DE NOVEMBRO DE 2008, PASSANDO A VIGORAREM COM A SEGUINTE REDAÇÃO:_x000D_
 </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA &amp;#8211;SE O ART. 3º NO PROJETO DE LEI Nº 1.288, DE 13 DE MAIO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 3º &amp;#8211; A DOAÇÃO PODERÁ SER REVOGADA, COM A REVERSÃO DO IMÓVEL AO PATRIMÔNIO DO MUNICÍPIO, SE DEIXAREM DE SER CUMPRIDAS, PELA DONATÁRIA, O PRAZO DE INICIO DAS OBRAS, QUE É DE ATÉ 24 (VINTE E QUATRO) MESES E PRAZO PARA O TERMINO DAS OBRAS DE 60 (SESSENTA) MESES  CONTADOS APARTIR DA DATA DE APROVAÇÃO DO PRESENTE PROJETO DE LEI._x000D_
 PARÁGRAFO UNICO &amp;#8211; EM CASO DE REVERSÃO DA DOAÇÃO, NÃO HAVERÁ, SOB QUALQUER ASPECTO, DIREITO A INDENIZAÇÃO POR BENFEITORIAS INACABADAS, POSTO QUE AO MUNICÍPIO NÃO RESTARÁ NENHUMA UTILIDADE E/OU BENEFÍCIO._x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA-SE PARÁGRAFO ÚNICO NO ART. 9º. DO PROJETO DE LEI MUNICIPAL Nº. 1273, DE 29 DE JANEIRO DE 2015, COM A SEGUINTE REDAÇÃO:_x000D_
 PARÁGRAFO ÚNICO &amp;#8211; CABERÁ A CAMARA MUNICIPAL ANALISAR E VOTAR A &amp;#8220;LEGISLAÇÃO ESPECIFICA&amp;#8221;, A QUE SE REFERE ESTE ARTIGO._x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O ART. 2º. DO PROJETO DE LEI MUNICIPAL Nº. 1294, DE 03 DE JUNHO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1O &amp;#8211;FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR CRÉDITO ADICONAL SUPLEMENTAR EM MAIS 10% (DEZ POR CENTO) DO VALOR ORÇADO PARA O EXERCICIO DE 2015, CONFORME LEI MUNICIPAL Nº 1255, DE 19 DE DEZEMBRO DE 2014_x000D_
 </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O  ENUNCIADO  DO PROJETO DE LEI MUNICIPAL Nº. 1294, DE 03 DE JUNHO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1O &amp;#8211; MAURO ROSA DA SILVA, PREFEITO MUNICIPAL DE ÁGUA BOA, ESTADO DE MATO GROSSO, USANDO DE SUAS ATRIBUIÇÕES LEGAIS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU EM SESSÃO ORDINÁRIA DO DIA _____ DE ________DE 2015, E ELE SANCIONA A SEGUINTE LEI:_x000D_
 </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Gilnei Macari, Jonathan, José Ari Zandoná, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O A META 13 DO ANEXO AO PROJETO DE LEI 1291, DE 14 DE MAIO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 META 13: VALORIZAR OS PROFISSIONAIS DAS REDES PUBLICAS DE EDUCAÇÃO BÁSICA DE FORMA A EQUIPARAR SEU RENDIMENTO MÉDIO DOS DEMAIS PROFISSIONAIS COM ESCOLARIDADE EQUIVALENTE, ATE O FINAL DO SEXTO ANO DE VIGENCIA DESTE PME._x000D_
 </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA-SE O ART 14º DO PROJETO DE LEI LEGISLATIVO MUNICIPAL Nº. 98, DE 11 DE JUNHO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 1O &amp;#8211; OS INTEGRANTES DA PROCURADORIA GERAL DO MUNÍCIPIO TERÃO 30 (TRINTA) DIAS CORRIDOS PREFERENCIALMENTE NO PERÍODO DE FÉRIAS COLETIVAS DA ADMINISTRAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE O ART. 2º. DO PROJETO DE LEI LEGISLATIVO Nº003, DE 18 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE § 2° DO ART. 19º. DO PROJETO DE LEI Nº1295, DE 11 DE JUNHO DE 2015 DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Erik, Dr. Eugênio, Eva da Silva Pereira, Fernando Galle, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA-SE NO PROJETO DE RESOLUÇÃO Nº006/2015, DE 08 DE SETEMBRO DE 2015, DE AUTORIA DOS VEREADORES ERIK RODRIGO JESUS DA SILVA/PSD</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernando Galle</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO ILUSTRÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SENHOR AGNALDO LANSONI, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, INDICANDO QUE SEJAM INSTALADOS BANHEIROS PÚBLICOS NA PRAÇA DO LAZER, EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SENHOR LÍRIO MAGIONNI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO QUE SEJA FEITO O PATROLAMENTO DA ESTRADA DE ACESSO DE AGUA BOA A NOVA NAZARÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>Gilnei Macari</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO A IMPLANTAÇÃO DE PLACAS PROIBITIVAS À CAMINHÕES DE CARGA PESADA NAS RUAS DEFINIDAS PELA LEI MUNICIPAL NÚMERO 764, (SENDO AS RUAS, 7, 8, 9, E 10 ENTRE AS AVENIDAS ARAGUAIA, JÚLIO CAMPOS, PLANALTO E NORBERTO SCHWANTES NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO REPAROS NOS DOIS PONTOS DE ÔNIBUS ESCOLAR LOCALIZADOS NA AVENIDA PLANALTO NO SETOR UNIVERSITÁRIO, SENDO O PRIMEIRO PRÓXIMO A FACULDADE CATEDRAL POREM NO LADO OPOSTO DA AVENIDA, E O SEGUNDO PRÓXIMO À CAIXA D&amp;#8217;ÁGUA NO SENTIDO UNIVERSITÁRIO CENTRO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO A COLOCAÇÃO DE REDUTORES DE VELOCIDADE, PINTURA DE FAIXAS DE PEDESTRES E IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA AVENIDA ARAGUAIA, CONFLUÊNCIA COM  AS RUAS B4 BAIRRO RODOVIÁRIO, F3 BAIRRO PRIMAVERA E RUA "E" NO BAIRRO TROPICAL, NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>Mauri, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA 25, EM FRENTE À PRAÇA DE ESPORTES NO BAIRRO GUARUJÁ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Gilnei Macari, Jonathan, José Ari Zandoná, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A NECESSIDADE DE CONTINUAR COM O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E A VIOLÊNCIA &amp;#8211; PROERD NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO A INSTALAÇÃO DE APARELHO DE AR CONDICIONADO E SUBSTITUIÇÃO DO QUADRO DE DIZ PARA QUADRO BRANCO NAS ESCOLAS MUNICIPAIS DE ÁGUA BOA. </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A ELABORAÇÃO DE UM PLANO CICLOVIÁRIO BÁSICO URBANO NO ÂMBITO DO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT, EM CUMPRIMENTO AOS DISPOSITIVOS LEGAIS DA LEI FEDERAL Nº 12.587, DE 3 DE JANEIRO DE 2012, EM CONSONÂNCIA COM O INCISO XX DO ART. 21 E ART. 182 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Gilnei Macari, Jonathan, José Ari Zandoná, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO A NECESSIDADE DE UMA ESCOLA MUNICIPAL, NO SETOR UNIVERSITÁRIO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A CONSTRUÇÃO DE MUROS E PORTÃO NO CEMITÉRIO DO DISTRITO DE SERRINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO A INCLUSÃO  DOS PROFISSIONAIS LOTADOS NO DEMAE QUE TEM DIREITO À INSALUBRIDADE NA LISTA DE PAGAMENTOS MENSAIS, DO REFERIDO DIREITO, SÃO ELES:_x000D_
 APRÍGIO RODRIGUES PEREIRA &amp;#8211; ENCANADOR (ESGOTO)_x000D_
 CLEBER GIOVANI GALLE &amp;#8211; AGENTE DE SANEAMENTO (LABORATÓRIO)_x000D_
 INÁCIO MARMET &amp;#8211; AGENTE DE SANEAMENTO (LABORATÓRIO)_x000D_
 MÁRCIO RAFFAELLI &amp;#8211; AGENTE DE SANEAMENTO  (LABORATÓRIO)_x000D_
 NEURI VALTER SCHERER - AGENTE DE SANEAMENTO (LABORATÓRIO)_x000D_
 SEBASTIÃO JOSÉ SOARES DA SILVA &amp;#8211; OP. DE SISTEMA DE TRATAMENTO DE ESGOTO_x000D_
 WANDERSON ALVES MENEZES &amp;#8211; AGENTE DE SANEAMENTO (LABORATÓRIO)_x000D_
 </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA IMPLEMENTADO UM TRABALHO DE FISCALIZAÇÃO E NOTIFICAÇÃO AOS RESPONSÁVEIS PELAS TORRES DE TELEFONIA E OU COMUNICAÇÃO NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO GUARUJÁ EXPANSÃO, NAS PROXIMIDADES DA RUA 15.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR RENATO BERALDO DA SILVA, SECRETÁRIO MUNICIPAL DE SAÚDE, INDICANDO A REFORMA E AMPLIAÇÃO DE TODOS OS PSFS DO MUNICÍPIO DE ÁGUA BOA-MT.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A NECESSIDADE DA CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA ARAGUAIA EM  SENTIDO A ESCOLA MUNICIPAL CATARINA LUCIA ZANDONÁ, NA RUA 66 Nº. 34, SETOR NORTE, PARA FACILITAR O TRANSITO EM TORNO DO COLÉGIO. </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A NECESSIDADE DA REALIZAÇÃO DE UM MUTIRÃO DE REGULARIZAÇÃO FUNDIÁRIA URBANA. </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Fernando Galle, Dr. Eugênio, Erik, Eva da Silva Pereira, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, REQUERER QUE CUMPRAM SUAS PROMESSAS DE CAMPANHA E POSSIBILITE O PARCELAMENTO DOS LOTES NO SETOR INDUSTRIAL DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO QUE SEJA FEITA A PINTURA DAS FAIXAS DE SINALIZAÇÃO DE TRÂNSITO DE NOSSO MUNICÍPIO, PRINCIPALMENTE AS FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO QUE SEJA COLOCADO TELAS NAS TRAVES DE GOLS DA QUADRA DE AREIA DA PRAÇA DO LAZER, E TAMBÉM QUE SEJA COLOCADO ILUMINAÇÃO NA MESMA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO QUE SEJA COLOCADO REDUTORES DE VELOCIDADE EM TODOS OS CRUZAMENTOS DE AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE INSTALAR INTERNET SEM FIO (WI-FI) GRATUITA NAS PRAÇAS DE ÁGUA BOA. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILMO. SR. LÍRIO MAGGIONI,  SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO A NECESSIDADE DE EFETUAR ROÇADA NAS MARGENS DA MT-240 ATÉ O FIM DO ASFALTO E A COLOCAÇÃO DE PLACAS SINALIZADORAS, INDICANDO &amp;#8220;CICLISTAS&amp;#8221;. </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Fernando Galle, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO A CONSTRUÇÃO DE UM CANIL PARA A POLÍCIA MILITAR DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO EXECUTIVO MUNICIPAL, REPAROS NA ILUMINAÇÃO DA PRAÇA DO BAIRRO VILA NOVA._x000D_
 </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Gilnei Macari, Adelar Fusinato, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL DE ÁGUA BOA, SOLICITANDO A IMPLANTAÇÃO DE SINALIZAÇÃO SEMAFÓRICA NAS PRINCIPAIS AVENIDAS E PONTOS CONSIDERADOS CRÍTICOS, NO TRÂNSITO DA CIDADE DE ÁGUA BOA. </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILMO. SR. LÍRIO MAGGIONI, SOLICITANDO PROVIDÊNCIAS NA MANUTENÇÃO NAS BASES DOS MEIO-FIO EM NOSSA CIDADE. </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO A ILUMINAÇÃO DA RUA 31, POIS NO LOCAL ENCONTRAM-SE VÁRIAS LÂMPADAS QUEIMADAS. </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, INDICANDO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA 31 ENTRE A AVENIDA NORBERTO SCHWANTES E A RUA 12. </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO PROVIDÊNCIAS QUANTO A ILUMINAÇÃO NO PORTAL DO LAGO, NESTE MUNICÍPIO.  </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO, ILMO. SENHOR AGNALDO LANSONI, SOLICITANDO QUE PROVIDENCIE UM LOCAL CENTRAL PARA AS AULAS DE KARATÊ QUE FORAM TRANSFERIDAS DA AGED PARA O GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA FEITA REDE PLUVIAL NO RESIDENCIAL PORTAL DO LAGO ATÉ A ESTRADA QUE DÁ ACESSO AO ANTIGO PROCAR. </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA JÚLIO CAMPOS ENTRE A SORVETERIA HOLLYWOOD E A BICICLETARIA GLOBO, NESTE MUNICÍPIO, </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MAURO ROSA DA SILVA, INDICANDO A INSTALAÇÃO EM TODA A CIDADE DE QUEBRA-MOLAS ANTES DAS PLACAS &amp;#8220;DE A PREFERÊNCIA&amp;#8221; E SE POSSÍVEL TROCAR ESTAS PLACAS POR &amp;#8220;PARE&amp;#8221;. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO QUE PROVIDENCIE O QUANTO ANTES A INSTALAÇÃO DE CLIMATIZADORES NA CAPELA MORTUÁRIA, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MAURO ROSA DA SILVA A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE EM FRENTE À IGREJA IBN CRISTO REI, MISSÃO BATISTA NACIONAL ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O ENCAMINHAMENTO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A ELABORAÇÃO DE UM PROJETO PARA IMPLANTAÇÃO DE UM SISTEMA MUNICIPAL DE MONITORAMENTO, ATRAVÉS DE CÂMERA DE SEGURANÇA, ESPECIFICAMENTE EM PONTOS ESTRATÉGICO COMO: EM FRENTE DE ESCOLAS, BANCOS E PRINCIPAIS PONTOS DE GRANDES MOVIMENTOS NAS AVENIDAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA FEITA A LIMPEZA NA SAÍDA DA ESTRADA VICINAL QUE LIGA AO JATOBAZINHO COM A BR-158</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA REVISADO A ILUMINAÇÃO PÚBLICA DE TODO O BAIRRO NO SETOR UNIVERSITÁRIO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA COLOCADO COBERTURA NAS &amp;#8220;PARADAS DE ÔNIBUS&amp;#8221; EM TODOS OS PONTOS QUE HOUVE NA CIDADE.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, COM CÓPIA À SECRETÁRIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, SOLICITANDO PROVIDÊNCIAS NA  RUA 55, NO SETOR NORTE.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL ONDANIR BORTOLIN (NININHO) &amp;#8211; PR, SOLICITANDO PROVIDÊNCIAS QUANTO À AQUISIÇÃO DE DUAS AMBULÂNCIAS SENDO UMA PARA  O MUNICÍPIO DE ÁGUA BOA E OUTRA PARA O HOSPITAL REGIONAL DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO O ENVIO DE PROJETO DE LEI QUE DISCIPLINE AS NOMEAÇÕES PARA CARGOS EM COMISSÃO NOS ÓRGÃOS DO PODER LEGISLATIVO E EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR LÍRIO MAGGIONI, SOLICITANDO A TROCA DAS PLACAS DE SINALIZAÇÃO DA RUA 1 PARALELA À BR-158, DE PLACAS; &amp;#8220;DE A PREFERÊNCIA&amp;#8221;, PARA PLACAS DE &amp;#8220;PARE&amp;#8221;.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR À MESA DIRETORA DA CÂMARA MUNICIPAL, PEDIDO PARA REALIZAÇÃO DE SESSÕES ORDINÁRIAS ITINERANTES NO MUNICÍPIO DE ÁGUA BOA, NAS SEGUINTES LOCALIDADES: P.A. SANTA MARIA, SERRINHA, P.A. JARAGUÁ, GLEBA MARTINS, P.A. JANDIRA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR LÍRIO MAGGIONI, SOLICITANDO PROVIDENCIE O MUTIRÃO DA LIMPEZA NOS PROJETOS DE ASSENTAMENTO SANTA MARIA, JARAGUÁ E TAMBÉM SERRINHA</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO A AMPLIAÇÃO DA CASA MORTUÁRIA DE ÁGUA BOA.  </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJAM INSTALADOS APARELHOS DE GINÁSTICA NO PAVILHÃO DA COMUNIDADE DO JATOBAZINHO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA DESTINADA AMBULÂNCIA QUE ESTÁ PARA SER RECEBIDA DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO AO DISTRITO DE SERRINHA E REGIÃO. </t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO A NECESSIDADE DA RECUPERAÇÃO E MANUTENÇÃO DE SARJETAS E DAS BOCAS DE LOBO, COMO TAMBÉM O ASFALTO QUE ESTÁ DANIFICADO COM O FLUXO DAS CHUVAS, NO BAIRRO VILA NOVA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MAURO ROSA SILVA, SOLICITANDO A TROCA DAS LÂMPADAS PERTENCENTES À ILUMINAÇÃO PÚBLICA POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MAURO ROSA SILVA, SOLICITANDO QUE SEJA FEITA A MANUTENÇÃO GERAL EM TODA ILUMINAÇÃO PÚBLICA DA CIDADE</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Gilnei Macari</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM CÓPIA À SECRETARIA DE URBANISMO SOLICITANDO A REVITALIZAÇÃO DA PRAÇA DO BAIRRO VILA NOVA NA CIDADE DE AGUA BOA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM COPIA A SECRETARIA DE OBRAS SOLICITANDO QUE SEJA FEITA OBRA DE LIGAÇÃO DA RUA 2 ( DOIS) COM A RUA BARU NO BAIRRO VILA NOVA NA CIDADE DE AGUA BOA</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL SOLICITANDO A RENOVAÇÃO DO CONVÊNIO DO MUNICÍPIO DE AGUA BOA JUNTO AO INSTITUTO LIOS  DA VISÃO._x000D_
 </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL ONDANIR BORTOLIN - PR (NININHO) SOLICITANDO GESTÃO JUNTO AO GOVERNO DO ESTADO PARA AQUISIÇÃO DE UM RABECÃO PARA A POLITEC DE AGUA BOA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS LÍRIO MAGGIONI, SOLICITANDO QUE FAÇA A MANUTENÇÃO DAS PISTAS DOS FUSQUEIROS DE AGUA BOA PARA TREINAMENTOS E REALIZAÇÃO DE CAMPEONATOS. </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Erik</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE EDUCAÇÃO CULTURA DESPORTO E LAZER SENHOR AGNALDO LANSONI, SOLICITANDO QUE SEJA RETIRADA DA AREIA DAS QUADRAS DE VOLEI E FUTEBOL, EMPARELHANDO O SOLO O E COLOCANDO AREIA FINA, LIMPA SEM PEDRA DA PRAÇA LUIZ FERNANDO FURIAN.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL DE AGUA BOA, COM CÓPIA À SECRETARIA DE SERVIÇOS URBANOS, SOLICITANDO COM URGÊNCIA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA ARAGUAIA, ENTRE AS RUAS B 3, E B 4 NO SETOR RODOVIÁRIO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL DE AGUA BOA, COM CÓPIA À SECRETARIA DE EDUCAÇÃO, SOLICITANDO A NECESSIDADE DE COLOCAÇÃO DE BRITA NO PÁTIO INTERNO DA ESCOLA MUNICIPAL GUARUJÁ DE AGUA BOA. </t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL DE AGUA BOA, COM CÓPIA À SECRETARIA DE OBRAS, SOLICITANDO QUE SEJA REALIZADA UMA OPERAÇÃO DE TAPA BURACOS NA PAVIMENTAÇÃO ASFÁLTICA EM FRENTE AO POSTO FISCAL NA ENTRADA DA CIDADE DE AGUA BOA._x000D_
 </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR LIRIO MARGIONI, INDICANDO, A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB DE ÁGUA BOA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, INDICANDO, A CRIAÇÃO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, O MUSEU DE HISTÓRIA DE ÁGUA BOA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A CONSTRUÇÃO DO CENTRO DE ATENDIMENTO AO TURISTA, NA ENTRADA DA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A CONSTRUÇÃO DE PORTAL DE BOAS VINDAS NAS ENTRADAS DE ACESSO AO MUNICÍPIO PELA  BR 158</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR LÍRIO MAGGIONI, INDICANDO A NECESSIDADE DE CONSTRUÇÃO DA CERCA DE ENTORNO DA CAPTAÇÃO DE ÁGUA BOA NA COMUNIDADE DA SERRINHA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETI INDICANDO QUE SE COLOQUE O NOME DO HOMENAGEADO PADRE GAETANO CHINÁGLIA NA PLACA DE ENTRADA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MAURO ROSA SILVA, SOLICITANDO O PORQUE AINDA NÃO ESTA FUNCIONANDO O POSTO DE SAÚDE DO A LIBERAÇÃO DOS FUNDOS DO PARQUE DE EXPOSIÇÃO, MAIS PRECISAMENTE NO ESTACIONAMENTO INTERNO DO PARQUE, PARA USO DA ASSOCIAÇÃO DE SOM AUTOMOTIVO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR LIRIO MAGIONI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, E AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, INDICANDO QUE SEJA FEITA A SINALIZAÇÃO DAS ENTRADAS (RAMPAS) DOS CADEIRANTES NA CALÇADA DA AVENIDA PLANALTO, SENTIDO UNIVERSITÁRIO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM CÓPIA Á SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS OBSERVANDO A NECESSIDADE DE REALIZAR PINTURA NAS PRAÇAS PÚBLICAS DO BAIRRO CRISTALINO, TROPICAL, GUARUJÁ E OPERÁRIO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Gilnei Macari, Jonathan, Mauro Luiz Mrojiski</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/904/ccf_000027.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/904/ccf_000027.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL ,SOLICITANDO A PARCERIA PARA CONSTRUÇÃO DE UM MONUMENTO DA PADROEIRA DO MUNICÍPIO DE AGUA BOA, NOSSA SENHORA APARECIDA NA ENTRADA DA CIDADE DE AGUA BOA. ( NO SENTIDO  SUL / NORTE)</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL SOLICITANDO QUE ADQUIRA UM TRIPÉ PARA CASA MORTUÁRIA E UM CARRINHO PARA TRANSPORTAR O CAIXÃO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA A SECRETÁRIA DE AÇÃO SOCIAL  HELAINE CRISTINA, INDICANDO QUE SE RETOMEM AS ATIVIDADES COM A GUARDA-MIRIM.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SENHOR LÍRIO MAGIONNI, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, INDICANDO QUE SEJA FEITA A DUPLICAÇÃO DA RUA 50, LOCALIZADA NO BAIRRO CRISTALINO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>José Ari Zandoná, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO INCLUIR NO ORÇAMENTO 2016 RECURSOS FINANCEIROS PARA ÁREA CULTURAL DO CTG CORAÇÃO GAÚCHO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR CARLOS FAVARO, VICE-GOVERNADOR DE MATO GROSSO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA E LOGÍSTICA MARCELO DUARTE, SOLICITANDO AUDIÊNCIA PÚBLICA EM ÁGUA BOA, DE REESTRUTURAÇÃO DO FUNDO ESTATAL DE TRANSPORTE E HABITAÇÃO (FETAB) E A CRIAÇÃO DE UM NOVO MODELO DO FUNDO ESTATAL DE TRANSPORTE (FUNTRAN).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, DA NECESSIDADE DE UM INCENTIVO PARA A REALIZAÇÃO DE EVENTOS EM COMEMORAÇÃO AO DIA NACIONAL DA JUVENTUDE DE ÁGUA BOA, QUE SERÁ REALIZADO NOS DIAS 07 E 08 DE NOVEMBRO DE 2015, INSTITUÍDO ATRAVÉS DA LEI MUNICIPAL Nº 829/2005.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Eva da Silva Pereira, Dr. Eugênio, Erik, Fernando Galle, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR SECRETÁRIO AGNALDO LANSONI, SOLICITANDO REPARO NÓS AR CONDICIONADOS EXISTENTES NOS ÔNIBUS ESCOLARES E IMPLANTAÇÃO NOS QUE AINDA NÃO POSSUI.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DE OBRAS E INFRA ESTRUTURA LÍRIO MAGGIONE E AO GERENTE DE SERVIÇOS URBANOS SENHOR GILMAR GIACOMOLLI, INDICANDO QUE SEJA DADA CONTINUIDADE NA CONSTRUÇÃO DE MUROS AO REDOR DA ÁREA TOTAL DO CEMITÉRIO M. CHINÁGLIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A NECESSIDADE DE MELHORIAS DA TELEFONIA DA GLEBA MARTINS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SENHOR SECRETÁRIO DE EDUCAÇÃO AGNALDO LANSONI,  QUE QUANDO FOR DISCUTIR NOVAMENTE O PLANO MUNICIPAL DE EDUCAÇÃO, NA META 13 FOSSE COLOCADO PARA VALORIZAR TODOS OS PROFISSIONAIS NA REDE PÚBLICA DE EDUCAÇÃO BÁSICA DE FORMA A EQUIPARA SEU RENDIMENTO MÉDIO AOS DEMAIS PROFISSIONAIS COM ESCOLARIDADE EQUIVALENTE, ATÉ O FINAL DO SEXTO ANO DE VIGÊNCIA.  </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, QUE CONSTRUA UMA QUADRA DE ESPORTE NO ASSENTAMENTO DA GLEBA MARTINS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, INDICANDO A NECESSIDADE DE UM DENTISTA PARA ATENDER A REGIÃO DA GLEBA MARTINS, HOJE O DENTISTA VAI APENA PARA DIAGNOSTICAR O PACIENTE, A POPULAÇÃO SOLICITA O TRATAMENTO. </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXECUTIVO MUNICIPAL COM CÓPIA Á SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SOLICITANDO A NECESSIDADE DE SE COLOCAR AREIA NOVA NA ÁREA DE BRINQUEDOS DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CATARINA LUCIA ZANDONÁ, NO BAIRRO TROPICAL NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>José Ari Zandoná, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO, SENHOR LUIZ OMAR  PICHETTI, SOLICITANDO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY BEM COMO CERCA-LO COM ALAMBRADOS, NA PRAÇA DA AVENIDA A DO BAIRRO CRISTALINO	</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/923/ccf_000026.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/923/ccf_000026.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR LÍRIO MAGGIONI, SOLICITANDO A CANALIZAÇÃO DE ÁGUAS PLUVIAIS DA RUA 04, DO SETOR INDUSTRIAL, PRÓXIMO Á EMPRESA CRAMOL CIMENTOS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Mauro Luiz Mrojiski</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, SOLICITANDO A PORTARIA DA EXPOVALE SEJA FEITA NA ENTRADA DO PARQUE DE MÁQUINAS, OU PELO MENOS MAIS UMA ENTRADA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DE SAÚDE RENATO BERALDO, INDICANDO QUE SEJA ADQUIRIDO UM VEICULO VAN COM CAPACIDADE MÍNIMA DE 9 LUGARES PARA OS PACIENTES QUE PRECISAM SER LEVADOS PARA BARRA DO GARÇAS PARA REALIZAR HEMODIÁLISE</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ESTADO DE GESTÃO SR.JULIO MODESTO, SOLICITANDO QUE SEJA FEITA GESTÃO PARA A IMPLANTAÇÃO DE UM ESPAÇO &amp;#8220;GANHA TEMPO&amp;#8221; EM ÁGUA BOA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM CÓPIA AO SECRETÁRIO DE INFRA ESTRUTURA SR.LIRIO MAGIONI, SOLICITANDO QUE SEJA CONCLUÍDA A PAVIMENTAÇÃO ASFÁLTICA DA ENTRADA LATERAL DO AEROPORTO MUNICIPAL DE ÁGUA BOA, A PARTIR DA RODOVIA ESTADUAL 240.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MAURO ROSA SILVA, COM CÓPIA AO SR. LIRIO MAGGIONI SECRETÁRIO DE OBRAS E INFRA ESTRUTURA, INDICANDO QUE SE FAÇA UM ESTUDO DE VIABILIDADE DE MÃO ÚNICA NAS TRAVESSAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, COM CÓPIA A SECRETÁRIA DE ADMINISTRAÇÃO, SOLICITANDO QUE SEJA OBSERVADA A IMPLANTAÇÃO DA LEI DE ACESSO A INFORMAÇÃO N°12.527/11 DO TRIBUNAL DE CONTAS, QUE VISA O ESTIMULO AO CONTROLE SOCIAL, DETERMINANDO A INSERÇÃO NO PORTAL TRANSPARÊNCIA  DO MUNICÍPIO DE AGUA BOA AS INFORMAÇÕES REFERENTES AOS CONSELHOS MUNICIPAIS DE POLÍTICAS PÚBLICAS.   ESSA MEDIDA VISA FACILITAR O ACESSO ÀS INFORMAÇÕES POR PARTE DAS INSTITUIÇÕES E DA SOCIEDADE.   A REFERIDA LEI SUGERE A INSERÇÃO DOS CONSELHOS, INDICANDO O NOME DO PRESIDENTE, ASSIM COMO AS INFORMAÇÕES SOBRE O DIA, HORA E LOCAL DAS REUNIÕES DOS MESMOS, O E-MAIL E O TELEFONE DE CONTATO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO CANTEIRO DA AVENIDA ARAGUAIA, ENTRE AS AVENIDA RONCADOR E AVENIDA COOPERCANA NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DE ÁGUA BOA, DEVIDO AO CRESCIMENTO AUTOMOBILÍSTICO SOLICITO A ORGANIZAÇÃO DOS ESTACIONAMENTOS PÚBLICOS, REGULAMENTANDO O ESTACIONAMENTO DE CARRO E MOTO, IDENTIFICANDO E DEMARCANDO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DE ÁGUA BOA, INDICANDO QUE A MESMA ENVIE A ESTA CASA UM PROJETO DE LEI PARA CONCEDER DIÁRIAS PARA OS CONSELHEIROS NÃO GOVERNAMENTAIS, QUANDO HOUVER DESLOCAMENTO A SERVIÇO FORA DO MUNICÍPIO DE ÁGUA BOA, PARA ATENDER INTERESSES DO NOSSO MUNICÍPIO. AS DIÁRIAS SERÃO DESTINADAS A INDENIZAR AS PARCELAS EXTRAORDINÁRIAS COM POUSADA, ALIMENTAÇÃO E LOCOMOÇÃO URBANA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, INDICANDO A DOAÇÃO DE UMA ÁREA PARA OS ARTESÃOS, PARA SER IMPLANTADA A CASA DO ARTESANATO EM ÁGUA BOA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL DE ÁGUA BOA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ONDANIR BORTOLIN (NININHO), DEPUTADO ESTADUAL - PR/MT, SOLICITANDO A VIABILIDADE DO FORNECIMENTO DE RL-1C OU ALOCAÇÃO DE RECURSOS FINANCEIROS PARA UTILIZAÇÃO NA RECUPERAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA A SER APLICADOS NO PERÍMETRO URBANO DE ÁGUA BOA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA SECRETÁRIO DE INFRAESTRUTURA SENHOR LÍRIO MAGGIONI, SOLICITANDO QUE COLOQUE REDUTOR DE VELOCIDADE NA RUA 05 ESQUINA COM RUA 06 NA PRAÇA LUIZ FERNANDO FURIAN.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA, SENHOR LÍRIO MAGGIONI, SOLICITANDO A CORREÇÃO DO ALINHAMENTO DAS PLACAS DE INDICAÇÃO DE ÓRGÃOS E LOCALIDADES IMPLANTADAS EM ÁGUA BOA</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR LÍRIO MAGGIONE, INDICANDO QUE FAÇA PLANTIO DE ÁRVORES NA PRAÇA DA CULTURA, NO CALÇADÃO E AO REDOR DO MESMO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE SENHOR GILNEI MACARI, QUE SEJA MARCADA NESTA CASA DE LEIS AUDIÊNCIA PÚBLICA PARA A DISCUSSÃO DA LOA 2016 NO ÂMBITO DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR LÍRIO MAGGIONE, QUE SEJA COLOCADO ILUMINAÇÃO PÚBLICA E PLACAS DE SINALIZAÇÃO EM TODAS AS ENTRADAS DA MT 240 PARA ÁGUA BOA PARA FACILITAR O ACESSO E DAR MAIS SEGURANÇA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, QUE SEJA DADO A ISENÇÃO DE ÁGUA NOS PRÉDIOS DA ASSOCIAÇÃO PESTALOZZI E LAR DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR LÍRIO MAGGIONE, QUE SEJA COLOCADO MANILHAS DE ESCOAMENTO DE ÁGUA NA AVENIDA TROPICAL NO SETOR INDUSTRIAL EM FRENTE AS LOJAS BIGUÁ, AUTO ELÉTRICA GLOBO, ADUBOS ARAGUAIA E TAMBÉM NA RUA 06 N° 550 SETOR INDUSTRIAL DESCENDO A RUA DA CERÂMICA CASA NOVA. </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, QUE SEJA CONSTRUÍDO UMA ACADEMIA DE MUSCULAÇÃO MUNICIPAL PARA ATENDER OS ATLETAS QUE REPRESENTA ÁGUA BOA, SERÃO BENEFICIADOS MAIS DE 2500 ATLETAS DE DIVERSAS MODALIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL COM CÓPIA AO SECRETARIO DE URBANISMO, SOLICITANDO QUE SEJA REALIZADO SERVIÇO DE TERRAPLANAGEM NO TERRENO ONDE SERÁ REALIZADO A EXECUÇÃO DO PROJETO DE EDIFICAÇÃO DA SEDE DA A.P.I.A.B. TENDO COMO REFERENCIA A RUA 07 NO SETOR INDUSTRIAL, NA CIDADE DE ÁGUA BOA/ MT.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA REALIZADO UM PROJETO DE MELHORIAS, COMO CALÇAMENTO, ACADEMIA AO AR LIVRE E PAISAGISMO NA PRAÇA  DO GUARUJÁ EXPANSÃO TENDO COMO REFERÊNCIA AS RUAS D1, D4, D5, D8, NA CIDADE DE AGUA BOA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL PROPONDO A INTENSIFICAÇÃO NAS AÇÕES JUNTO AO SENAR E AO GOVERNO DO ESTADO NO SENTIDO DE BUSCAR A VIABILIZAÇÃO E IMPLANTAÇÃO DO NÚCLEO AVANÇADO DE CAPACITAÇÃO DO SENAR, (SERVIÇO NACIONAL DE APRENDIZAGEM RURAL) NO MUNICÍPIO DE ÁGUA BOA - MT.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, COM CÓPIA AO SECRETARIO DE OBRAS DO MUNICÍPIO DE ÁGUA BOA, SOLICITANDO A CONSTRUÇÃO DE CALÇADA PARA PEDESTRE AO LONGO DA AVENIDA ARAGUAIA A PARTIR DO BAIRRO PRIMAVERA ATÉ O BAIRRO CRISTALINO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, COM CÓPIA AO SECRETARIO DE OBRAS DO MUNICÍPIO DE ÁGUA BOA, SOLICITANDO A ELABORAÇÃO E IMPLANTAÇÃO DE UM PROJETO DE ILUMINAÇÃO PÚBLICA AO LONGO DA AVENIDA PLANALTO, SENDO A PARTIR DO CENTRO DA CIDADE ATÉ O SETOR UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL COM CÓPIA PARA O SECRETÁRIO DE OBRAS E INFRAESTRUTURA LÍRIO MAGGIONE, SOLICITANDO PARA QUE SEJA FEITO O CONSERTO ASFÁLTICO, TAMPANDO OS BURACOS NA RUA 24, SETOR INDUSTRIAL, EM FRENTE A SHALOM TRANSPORTES.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL COM CÓPIA PARA O SECRETÁRIO DE OBRAS E INFRAESTRUTURA LÍRIO MAGGIONE, SOLICITANDO PARA QUE FAÇA UMA PARTE DE ASFALTO NA RUA 24, SETOR INDUSTRIAL, EM FRENTE AO ESTABELECIMENTO COMERCIAL DO SENHOR VOLMIR CALEGARE E SUBSEQUENTES.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL COM CÓPIA PARA O SECRETÁRIO DE OBRAS E INFRAESTRUTURA LÍRIO MAGGIONE, SOLICITANDO PARA COLOCAR PLACAS DE SINALIZAÇÃO VERTICAL, PRINCIPALMENTE DE &amp;#8220;PARE&amp;#8221; E /OU &amp;#8220;DE A PREFERENCIA&amp;#8221; NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Adelar Fusinato, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO PREFEITO MUNICIPAL, MAURO ROSA DA SILVA, SOLICITANDO A CONSTRUÇÃO DE UMA RUA LIGANDO A RUA CAJU NO BAIRRO VILA NOVA A RUA 19 NO BAIRRO OPERÁRIO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESTE EXPEDIENTE AO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR LÍRIO MAGGIONE, SOLICITANDO A CONSTRUÇÃO DA PONTE SOB O RIO ÁGUA LIMPA NO P.A JARAGUA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE TOME PROVIDÊNCIA JUNTO AO DNIT (DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES) PARA QUE SE RESOLVA A SITUAÇÃO DOS PEDESTRES SE LOCOMOVEREM SENTIDO CENTRO AO SETOR INDUSTRIAL, NÃO HÁ NO LOCAL MEIOS SEGUROS PARA A TRAVESSIA A PÉ. </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA CONSTRUÍDA UMA ACADEMIA AO AR LIVRE NO P.A. SANTA MARIA. </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, MAURO ROSA DA SILVA, COM CÓPIA AO SENHOR GERMANO LUÍZ ZANDONÁ, SECRETÁRIO DE DESENVOLVIMENTO E MEIO AMBIENTE, SOLICITANDO A REALIZAÇÃO DE UM LEVANTAMENTO PARA CONSTRUIR POÇOS ARTESIANOS PARA O P.A SANTA MARIA. </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETARIO DE INFRAESTRUTURA O SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NA RUA F19 NO BAIRRO PRIMAVERA NA CIDADE DE ÁGUA BOA &amp;#8211; MT</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA COLOCADO ALAMBRADO AO REDOR DO PERÍMETRO DAS ESCOLAS MUNICIPAIS DO INTERIOR</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE EDUCAÇÃO, SENHOR AGNALDO LANSONI, SOLICITANDO A REFORMA DO PISO DA QUADRA DE ESPORTES DO P.A SANTA MARIA</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, PARA QUE AMPLIE OS TRABALHOS DA COLETA DE LIXO NA CIDADE DE ÁGUA BOA DE FORMA QUE ATENDA A DEMANDA POR COLETA DE ENTULHOS, GALHOS, FOLHAS, E OUTRO. </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA DE REZENDE, INDICANDO A COLOCAÇÃO DE BUEIROS NA ESTRADA VICINAL NA ALTURA DA PROPRIEDADE DO SENHOR DOMINGOS FERREIRA DE SOUZA</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, José Ari Zandoná, Adelar Fusinato, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJAM ABERTAS E DEMARCADAS AS RUAS DA VILA DO P.A SANTA MARIA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, INDICANDO A COLOCAÇÃO DE UMA FARINHEIRA NO P.A SANTA MARIA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER, SOLICITANDO QUE SEJA COLOCADO POSTES DE ILUMINAÇÃO PÚBLICA NAS RUAS DO P.A SANTA MARIA, NAS RUAS EXISTENTES E NAS QUE VIEREM A SER ABERTAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE REIVINDIQUE JUNTO AO GOVERNO DO ESTADO UMA BASE DO CORPO DE BOMBEIRO PARA ÁGUA BOA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, O SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A CONSTRUÇÃO DE MELHORIAS, BEM COMO A IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NOS SEGUINTES SETORES:_x000D_
 - BAIRRO RODOVIÁRIO, ENTRE AS RUAS B1,B2,B7 E B8 AINDA NO ESPAÇO ENTRE AS RUAS A4, A5, A6 E A7._x000D_
 -CRISTALINO, ENTRE AS RUAS R11, R14, R16 E R17_x000D_
 </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETARIO DE INFRAESTRUTURA O SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA CONCLUÍDO O PROJETO DE MELHORIAS NA ASSOCIAÇÃO ATLÉTICA BANCO DO BRASIL, LOCALIZADA NA AV. INDUSTRIAL, FRENTE COM A BR 158, NO CASO A CONSTRUÇÃO DA GUIA NA PARTE INTERNA DO CLUBE</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, SOLICITANDO QUE SEJA CRIADA A FEIRA DO ARTESANATO, GASTRONOMIA E APRESENTAÇÕES CULTURAIS NA PRAÇA DA CULTURA 1(UMA) VEZ POR MÊS</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, SOLICITANDO A CONSTRUÇÃO DE UMA MURETA DE PROTEÇÃO NO ENTORNO DA ARENA DE TEATRO DA PRAÇA DA CULTURA</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Jonathan, Adelar Fusinato, Gilnei Macari, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR RENATO BERALDO DA SILVA, SOLICITANDO A DEDETIZAÇÃO CONTRA INSETOS NA CIDADE DE ÁGUA BOA, DANDO INÍCIO PELOS BAIRROS RODOVIÁRIO E PRIMAVERA</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA DE REZENDE, SOLICITANDO REPARO DO ASFALTO NA RUA A2 NO BAIRRO OPERÁRIO</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, SOLICITANDO QUE CONTRATE UM ENGENHEIRO(A) PARA A ELABORAÇÃO DOS PROJETOS AMBIENTAIS NOTIFICADOS PELO CODEMA</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO E MEIO AMBIENTE SENHOR GERMANO LUIZ ZANDONÁ, SOLICITANDO QUE REIVINDIQUE JUNTO A SECRETÁRIA DE AGRICULTURA FAMILIAR RURAL DO ESTADO, PARA QUE O MUNICÍPIO DE ÁGUA BOA SEJA INCLUSO NO PROJETO DE GADO LEITEIRO. </t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO E MEIO AMBIENTE SENHOR GERMANO LUIZ ZANDONÁ, INDICANDO QUE DESTINE UM TRATOR COM EQUIPAMENTO TERRACEADOR PARA LEVANTAR CURVA DE NÍVEL NAS PROPRIEDADES DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE DESENVOLVIMENTO E MEIO AMBIENTE SENHOR GERMANO LUIZ ZANDONÁ, INDICANDO QUE DISPONIBILIZE UMA EQUIPE DE TÉCNICOS PARA FAZER DEMARCAÇÃO DE CURVAS DE NÍVEL NAS PROPRIEDADES DOS PEQUENOS PRODUTORES RURAIS</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SENHOR AGNALDO LANSONI, SOLICITANDO INSTALAÇÃO DE CÂMERAS NAS SALAS DE AULAS DAS ESCOLAS MUNICIPAIS DE ÁGUA BOA E NAS DOS INTERIOR</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO QUE SEJA FEITA MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO P.A JARAGUÁ.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, SOLICITANDO ACADEMIA AO AR LIVRE NO P.A JARAGUÁ, SETOR UNIVERSITÁRIO, P.A JANDIRA E P.A GLEBA MARTINS. </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, SOLICITANDO MELHORIA DA TELEFONIA DO P.A JARAGUÁ</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, SOLICITANDO CONSTRUÇÃO DE UMA ARQUIBANCADA AO REDOR DA QUADRA DE ESPORTES DO P.A JARAGUÁ</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE EDUCAÇÃO AGNALDO LANSONI,  SOLICITANDO QUE SEJA FEITO NA ESCOLA AGROVILA CENTRAL A INSTALAÇÃO DE ILUMINAÇÃO EXTERNAR AO REDOR DO COLÉGIO MUNICIPAL E A ESCOLA ESTADUAL AGRICOLA JARAGUÁ QUE NÃO EXISTE; QUE SEJA FEITO A FIAÇÃO ELÉTRICA COMPLETA E A ENCANAÇÃO HIDRÁULICA, E QUE O AZULEJO, QUE PRATICAMENTE CAÍRAM TODOS, SEJAM ARRUMADOS; QUE SEJA TROCADO AS JANELAS DA COZINHA, QUE SEJA CONSTRUÍDO UMA ÁREA DE SERVIÇO E QUE SEJA REAPROVEITADO A ANTIGA ESTRUTURA DA BARAÇÃO DA CANTINA, CONSTRUINDO UMA ÁREA DE LAZER PARA OS ALUNOS DA ESCOLA MUNICIPAL AGROVILA CENTRAL.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO DEPUTADO ESTADUAL ONDANIR BORTOLONI, SOLICITANDO QUE ENTRE COM UM PROJETO DE LEI NA ASSEMBLEIA LEGISLATIVA PARA COLOCAR O NOME DO SENHOR LUIZ ELIAS ABDALLA NA ESCOLA ESTADUAL JARAGUÁ QUE FOI INAUGURADA EM 2014.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO REZENDE, SOLICITANDO PLACAS INDICATIVAS DEPOIS DA ESTRADA PRINCIPAL QUE LIGA AO P.A JARAGUÁ.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, SENHOR MAURO ROSA DA SILVA, SOLICITANDO O ESTUDO PARA IMPLANTAÇÃO DE ESTACIONAMENTO NAS AVENIDAS NORBERTO &amp;#8220;SCHANTS&amp;#8221; E ARAGUAIA, NAS PROXIMIDADES DO CENTRO CULTURAL LUTERANO E AAAB(ASSOCIAÇÃO ATLÉTICOS ÁGUA BOA)</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRA E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A ABERTURA E NUMERAÇÃO DAS RUAS DO P.A JARAGUÁ.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRA E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A RECUPERAÇÃO DA ESTRADA MUNICIPAL QUE FICA A ESQUERDA DA BR 158 PRÓXIMO AO ANTIGO POSTO REI DA ESTRADA. </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SENHOR AGNALDO LANSONI, SOLICITANDO A CONSTRUÇÃO DE UMA CAMPO DE FUTEBOL SOCIETY NO P.A JARAGUÁ</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1059/ccf_000025.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1059/ccf_000025.pdf</t>
   </si>
   <si>
     <t>[RETIRADA] AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SENHOR AGNALDO LANSONI, SOLICITANDO A REFORMA E PINTURA DA QUADRA DE ESPORTES DO P.A JARAGUÁ</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO O ASFALTAMENTO DAS RUAS DA AGROVILA DO P.A JARAGUÁ</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1061/ccf_000024.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1061/ccf_000024.pdf</t>
   </si>
   <si>
     <t>[RETIRADA] AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE EDUCAÇÃO AGNALDO LANSONI, INDICANDO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA, COM CÓPIA A ILUSTRÍSSIMA SECRETÁRIA MUNICIPAL DE AÇÃO SOCIAL SENHORA HELAINE CRISTINA SANTOS BARBOSA, INDICANDO CURSOS DE ARTESANATO NOS BAIRROS VILA NOVA E CRISTALINO</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1063/ccf_000023.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1063/ccf_000023.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETARIO DE SAÚDE O SENHOR RENATO BERALDO, SOLICITANDO PROVIDÊNCIAS URGENTES QUANTO A COLOCAÇÃO DE UM TOLDO E OU SIMILAR, BEM COMO A FIXAÇÃO DE BANCOS EM FRENTE AO PSF DO SETOR UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRAESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO PROVIDÊNCIAS NA RESTAURAÇÃO DE PARTE DO MEIO FIO LOCALIZADO NO FINAL DA RUA IPÊ NO BAIRRO VILA NOVA, O MESMO FOI DANIFICADO PELAS ÚLTIMAS CHUVAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, SOLICITANDO A CONSTRUÇÃO DE UMA PONTE DE PRÉ-MOLDADO SOB O RIO 7 DE SETEMBRO QUE DÁ ACESSO AO P.A JARAGUÁ (NA MARGEM DIREITA DA MT 240, QUE DA ACESSO DA DINORÁ A AGROVILA).</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Eva da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, SOLICITANDO PARCERIA ENTRE PREFEITURA E PARCELEIROS QUE TEM NECESSIDADE DE REPAROS NAS SUAS ESTRADAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE EDUCAÇÃO AGNALDO LANSONI, INDICANDO QUE COLOQUE AR CONDICIONADO NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Pastor Edegar, Adelar Fusinato, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO REZENDE, SOLICITANDO A COLOCAÇÃO DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO REZENDE,  SOLICITANDO QUE VENHA FAZER A MANUTENÇÃO DA ESTRADA FAZENDA RIO BONITO ATÉ SAIR NA ESTRADA DO JATOBAZINHO</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO DEPUTADO ESTADUAL JOSÉ ANTÔNIO VIANA (ZECA VIANA), A DESTINAÇÃO DE RECURSOS DE EMENDA PARLAMENTAR NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) DESTINADOS A CONSTRUÇÃO DE POÇOS ARTESIANO NO PROJETO DE ASSENTAMENTO P.A MARTINS NO MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO AVALIAÇÃO E LEVANTAMENTO PARA QUE SE COLOQUE EM PRÁTICA A AMPLIAÇÃO DO CENTRO DA CIDADE DE ÁGUA BOA, COMPREENDENDO ENTRE A RUA UM ATÉ A RUA 15 PELA AVENIDA RONCADOR, DA AVENIDA RONCADOR ATÉ A RUA DOIS PELA RUA 15 E DA RUA 15 ATÉ A RUA UM PELA RUA DOIS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, SOLICITANDO A CRIAÇÃO POR FORÇA DE LEI DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA CAETANO REZENDE, INDICANDO QUE SEJA FEITA A LIMPEZA AO REDOR DA REPRESA DA SAÍDA DE NOSSA CIDADE, SENTIDO NOVA XANTINA, O ASFALTAMENTO DAS ESTRADAS DA MESMA, CONSTRUÇÃO DE UMA QUADRA DE AREIA E A COLOCAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA CAETANO REZENDE, SOLICITANDO QUE SEJA FEITA A LIMPEZA NA ÁREA VERDE ENTRE O UNIVERSITÁRIO E O ARAGUAIA PARK</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A CONSTRUÇÃO DE ADUELAS NA CHEGADA DA SERRINHA E LEVANTAMENTO DA ESTRADA, E NA PONTE DO CÓRREGO FUNDO AO LADO DO TULIO ADIBA LEVANTAMENTO DA ESTRADA E CONSTRUÇÃO DE ADUELAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SENHOR AGNALDO LANSONI, INDICANDO A CONSTRUÇÃO DE UM CAMPO SOCIETY GRAMADO NA SERRINHA.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO PARA QUE A PREFEITURA BUSQUE JUNTO AO TÉCNICO DE TORRE TELEFÔNICA, PARA QUE TENHA MELHORIA NA CAPACIDADE DE SINAL.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A LIMPEZA DO CÓRREGO JACU (CÓRREGO DA VANDA) NA ALTURA DA PONTE NA MT 240.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO RURAL E AGRICULTURA FAMILIAR SENHOR LUIZ CARLOS ALÉCIO, INDICANDO A AQUISIÇÃO DE UM TRATOR COM TODOS OS IMPLEMENTOS NECESSÁRIOS PARA A MANUTENÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR RENATO BERALDO DA SILVA, INDICANDO QUE SEJA CONSTRUÍDO UM PSF NO P.A JANDIRA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Gilnei Macari, José Ari Zandoná, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO SINFRA (SECRETÁRIA DE ESTADO E INFRAESTRUTURA) E AOS 24 DEPUTADOS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO, SOLICITANDO A INSERÇÃO NO PROGRAMA PRÓ ESTRADA DO GOVERNO DE MATO GROSSO O ASFALTAMENTO DA MT 240 E MT 414.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO QUE SEJA COLOCADO PLACAS DE INFORMAÇÕES NO ENTRONCAMENTO DA MT 240 COM A MT 414, INFORMANDO OS ROTEIROS PARA A SERRINHA, P.A JARAGUÁ, GARAPU E JARAGUÁ ANTIGO. ENTRONCAMENTO DA 414 COM A RODOVIA MUNICIPAL DE ACESSO DO DISTRITO DA SERRINHA E SÃO JOSÉ DO COUTO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Jonathan, Adelar Fusinato, Dr. Eugênio, Erik, Fernando Galle, Gilnei Macari, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A CONSTRUÇÃO DO PAVILHÃO E ESPAÇO LÚDICO DA ESCOLA APÓSTOLO PAULO NA SERRINHA</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR RENATO BERALDO DA SILVA, INDICANDO QUE SEJA FEITA MANUTENÇÃO DOS AR CONDICIONADOS DO POSTO DE SAÚDE DA SERRINHA.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, INDICANDO QUE SEJA FEITA MANUTENÇÃO DO AR CONDICIONADOS E A TROCA DO NOBREAK (QUE ESTÁ QUEIMADO) NA TORRE TELEFÔNICA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA SERRINHA E A CONSTRUÇÃO DE ILUMINAÇÃO EM TORNO DO ESPAÇO DE LAZER DA ACADEMIA PUBLICA</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A REFORMA DA PONTE DENTRO DA PROPRIEDADE DO SENHOR JOÃO DILSON DOS SANTOS E A REFORMA DA PONTE DA REPRESA DA PROPRIEDADE LUANA </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO REZENDE, INDICANDO QUE SEJA FEITA A MANUTENÇÃO DAS RUAS DENTRO DA SERRINHA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SECRETÁRIO DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO REZENDE, INDICANDO QUE SEJA FEITA A MANUTENÇÃO DA ESTRADA DA ROTA ESCOLAR LIGANDO JANDIRA A FAZENDA MATUZINHO (SENHOR MARTINI).</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR RENATO BERALDO DA SILVA, INDICANDO QUE SEJA DISPONIBILIZADO UMA AMBULÂNCIA PARA A SERRINHA, E QUE MESMA FIQUE NA VILA, PARA ATENDER CASOS DE URGÊNCIA DESTA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, INDICANDO O ENVIO DE UM PROJETO DE LEI A CÂMARA MUNICIPAL ALTERANDO A LEI COMPLEMENTAR 036/2006, COM OBJETIVO DE NORMATIZAR A PRESENÇA DE ANIMAIS EM RECINTOS DE FEIRAS, LEILÕES E EXPOSIÇÕES._x000D_
 </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, SOLICITANDO PROVIDÊNCIAS DE MELHORIAS NA ESTRUTURA LOCALIZADA NA GERENCIA DE ESPORTES NA AVENIDA ARAGUAIA NA CIDADE DE ÁGUA BOA, E QUE É DISPONIBILIZADA AOS ATLETAS QUE PRATICAM KARATÊ, TAE-KWON-DO E CAPOEIRA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A REFORMA DO CENTRO COMUNITÁRIO DO P.A JANDIRA.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE, INDICANDO A CONSTRUÇÃO DE ILUMINAÇÃO PÚBLICA NO P.A JANDIRA.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRA ESTRUTURA SENHOR CAETANO FERREIRA REZENDE E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, INDICANDO QUE SE FAÇA O PATROLAMENTO E MANUTENÇÃO DAS ROTAS ESCOLARES. </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, INDICANDO O ESTUDO DE UM PROJETO PAISAGÍSTICO A SER IMPLANTADO EM PARCERIA PÚBLICO PRIVADA COM COMERCIANTES DA MESMA, NAS ROTATÓRIAS DA RUA 01, ESTES COM CHAFARIZ E JOGOS DE LUZES FAZENDO DESTAS NOSSO CARTÃO POSTAL A QUEM PASSAR OU ADENTRAR NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE ADMINISTRAÇÃO SENHOR  LUIZ OMAR PICHETTI, SOLICITANDO A INCLUSÃO NO CALENDÁRIO ANUAL DE EVENTOS DO MUNICÍPIO A REALIZAÇÃO DO MOTOR CYCLE DE ÁGUA BOA, EVENTO QUE VEM CRESCENDO ANUALMENTE EM NOSSO MUNICÍPIO E FORTALECENDO O TURISMO E COMERCIO LOCAL. ESTE EVENTO É REALIZANDO NAS DEPENDÊNCIAS DO PARQUE DE EXPOSIÇÕES ANTÔNIO TURRA E DESTA FORMA SOLICITO O ESTUDO PARA ISENÇÃO DA TAXA COBRADA PARA USO DO LOCAL COMO FORMA DE INCENTIVO A ESTE EVENTO.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRA ESTRUTURA CAETANO FERREIRA REZENDE, INDICANDO REFORMA DA PEQUENA PONTE SOBRE O CÓRREGO JURITE NO ASSENTAMENTO SANTA MARIA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, INDICANDO QUE ESTUDE UMA FORMA DE INCENTIVO AO JOCKEY CLUBE DE ÁGUA BOA, DISPONIBILIZANDO RECURSOS PARA REALIZAÇÃO DE UM EVENTO ANUAL</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AOS ORGANIZADORES DA 1º CORRIDA ARAGUAIA, QUE ACONTECEU NO DIA 07 DE DEZEMBRO DE 2014. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA HELENA APIO, FUNCIONÁRIA DA CAIXA ECONÔMICA FEDERAL, EM CUIABÁ NO AUXÍLIO À ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR HELENO GATTO, EM RECONHECIMENTO AO TRABALHO REALIZADO NESTA AUGUSTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR À FAMÍLIA JASCOSKI, PELO FALECIMENTO DA SENHOR CLÓVIS JASCOSKI, OCORRIDO EM 19 DE FEVEREIRO, EM ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>José Ari Zandoná, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR À FAMÍLIA GÖELLER, PELO FALECIMENTO DA SENHORA ANTÔNIA GÖELLER, OCORRIDO EM 23 DE FEVEREIRO, EM ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A TODOS OS MEMBROS QUE PARTICIPARAM DA CHAPA DA DIRETORIA DA GESTAÇÃO 2012/2015 E TODOS OS FUNCIONÁRIOS DA ESCOLA NOVA ESPERANÇA DA ASSOCIAÇÃO PESTALOZZI, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO DOUTOR ANTÔNIO CARLOS MUNDIM, MÉDICO DE ÁGUA BOA-MT.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>Fernando Galle, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER À MESA DIRETORA DA CÂMARA MUNICIPAL, O ENCAMINHAMENTO DESSA PROPOSIÇÃO AO ILUSTRÍSSIMO SENHOR FLORI GUNSCH, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER A MESA DIRETORA DA CÂMARA MUNICIPAL O ENVIO DESTA MOÇÃO DE RECONHECIMENTO AO PROFESSOR PAULO SÉRGIO SILVA DE LIMA, FAIXA PRETA 3º DAN, POR TER SIDO NOMEADO TÉCNICO DA SELEÇÃO MATO-GROSSENSE DE KARATÊ. </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A MESA DIRETORA DA CÂMARA MUNICIPAL O ENVIO DESTA MOÇÃO DE RECONHECIMENTO PELO BRILHANTE SERVIÇO PRESTADO À FRENTE DO HOSPITAL REGIONAL PAULO JACOB THOMA &amp;#8211; &amp;#8220;PAULO ALEMÃO&amp;#8221;, À DIRETORA, ILMA. SRA. SALETE LAUERMANN</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL O ENVIO DESTA MOÇÃO DE PARABENIZAÇÃO A EQUIPE PLANTÃO DA ALEGRIA. </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Gilnei Macari, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GRUPO ESTÂNCIA BAHIA LEILÕES, PELA REALIZAÇÃO DO MEGA LEILÃO 10015.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS POLICIAIS MILITARES: VANDERLI DOS REIS BATISTA - TERCEIRO SARGENTO E VILMAR BENEDITO DE MOURA &amp;#8211; SOLDADO; PELO TRABALHO DESEMPENHADO NA AÇÃO DO PATRULHAMENTO OSTENSIVO ONDE ATRAVÉS DESTA AÇÃO SALVARAM UMA VIDA.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS POLICIAIS CIVIS DE ÁGUA BOA PELO BRILHANTE TRABALHO DESENVOLVIDO FRENTE AOS ÚLTIMOS CRIMES OCORRIDOS NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENCAMINHAMENTO DESSA MOÇÃO DE PARABENIZAÇÃO AOS SENHORES JORGE ALBERTO WREDTHEUPER E CESAR AUGUSTO KETHER INAUGURAÇÃO DA REDE FARMA &amp; FARMA NA CIDADE DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DR. AILTON BORGES PELOS SERVIÇOS PRESTADOS COMO MÉDICO AO MUNICÍPIO DE ÁGUA BOA </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Erik, Adelar Fusinato, Dr. Eugênio, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO Á LOJA MODELAR CONSTRUÇÕES PELA REINAUGURAÇÃO DE VINTE ANOS DA LOJA NA CIDADE DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Dr. Eugênio, Adelar Fusinato, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL O ENVIO DESTA MOÇÃO DE PESAR À FAMÍLIA THOMA, EM RAZÃO DO FALECIMENTO DA SENHORA CLARINDA ELZIRA RENCK THOMA. </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Eva da Silva Pereira, Adelar Fusinato, Dr. Eugênio, Erik, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À FAMÍLIA MARMET, EM RAZÃO DO FALECIMENTO DA SENHORA MARLI LINA MARMET. </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>TODAS AS CANDIDATAS PARTICIPANTES DA ESCOLHA DA RAINHA DA EXPOVALE DO ANO DE 2015.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO LIONS CLUBE, PELA REALIZAÇÃO DA ESCOLHA DA RAINHA DA EXPOVALE, DO ANO DE 2015</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ATACADÃO SKIMÓ.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Gilnei Macari, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AOS MEMBROS DA UCT DE AGUA BOA, PELO EMPENHO NA REALIZAÇÃO DA CAMPANHA DE CADASTRAMENTO PARA DOAÇÃO DE MEDULA ÓSSEA REALIZADA NOS DIAS 9 E 10 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>José Ari Zandoná, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A PESTALOZZI PELA REALIZAÇÃO DA SUA FESTA JUNINA ANUAL.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO CTG CORAÇÃO GAÚCHO, PELA REALIZAÇÃO DO 12º RODEIO CRIOULO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
     <t>[RETIRADA] MOÇÃO DE RECONHECIMENTO A EQUIPE DOS POLICIAIS MILITARES, QUE PARTICIPARAM DA OPERAÇÃO DE TENTATIVA DE ROUBO DA COOPERATIVA SICREDI NA CIDADE DE BOM JESUS DO ARAGUAIA NO DIA 21/05/2015, SENDO ELES: DO 13º COMANDO REGIONAL &amp;#8211; ÁGUA BOA CAP. PM JOÃO BEZERRA DO NASCIMENTO; 2° TEM. PM ALESSANDRO TAVARES ARAÚJO, 3° SGT PM VANDERLI DOS REIS BATISTA, CB PM ADENILTO SANTOS OLIVEIRA, CB PM JOÃO ALEXANDRE MACHADO DE ALMEIDA, SD PM ELI DE ARAÚJO COSTA, SD PM CASSIO HENRIQUE MONTEL DE OLIVEIRA, SD PM VILMAR BENEDITO DE MOURA E DO 10º COMANDO REGIONAL &amp;#8211; VILA RICA: 2º TEM PM MARCELO OLIVEIRA CONDE, 3º SGT PM EUDES GARCIA DA SILVA, 3º SGT PM RAIMUINDO RODRIGUES PEREIRA, 3º SGT PM IVAN RODRIGUES DE OLIVEIRA, 3º SGT EDMILSON BARBOSA, CB PM MONOEL QUIRINO DE OLIVEIRA, SD PM GABRIEL SANTOS BARCELOS, SD PM MARCO PAULO RAMOS BARBOSA, SD PM DHANGELLO ALMEIDA MORAES SOUZA, SD PM LEONARDO JOSÉ DOS SANTOS PORTELA, SD PM MARIANO NETO DE SOUZA E SD PM JOSÉ DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Mauro Luiz Mrojiski, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO GRUPO TAUA BIODIESEL, PELOS INVESTIMENTOS FEITOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO A SENHORA MARCIA E.B MENEGATTI E AO SENHOR ZINHO MENEGATTI PELA INAUGURAÇÃO DA LANCHONETE MENEGATTI DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>Edegar José de Oliveira, Pastor Edegar, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO SENHOR SAMUEL CUNHA E ELDOIR BREIT PELA INAUGURAÇÃO DA IPANEMA PISCINAS DE ÁGUA BOA-MT. </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A EQUIPE DOS POLICIAIS MILITARES, QUE PARTICIPARAM DA OPERAÇÃO DE TENTATIVA DE ROUBO DA COOPERATIVA SICREDI NA CIDADE DE BOM JESUS DO ARAGUAIA NO DIA 21/05/2015</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOAO RODRIGUES DA SILVA MORADOR DO DISTRITO DA SERRINHA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO IRMÃO. JÚLIO WALTER FOLLADOSA ERGUIZ, EX DIRETOR DA ESCOLA CRISTALINO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOCELI TIMÓTEO BATISTA, EM RECONHECIMENTO AO TRABALHO REALIZADO NESTA AUGUSTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>Erik, Adelar Fusinato, Dr. Eugênio, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA FIORINI PELA MORTE DO SR. ARQUIMINO FIORINI NO DIA 09 DE JULHO DE 2015</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO PARA A COMISSÃO ORGANIZADORA DA 24º EXPOVALE.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Mauri, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA KOTZ PELA MORTE DO SRª. IRMA KOTZ.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE APARECIDA DIVINA RODRIGUES.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Fernando Galle, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SEGUINTES POLICIAIS MILITARES SARGENTO WASD CANDIDO DE JESUS, CABO MARCIVAN ALVES DOS SANTOS, SOLDADO PABLO MAIA BARBOSA E FLAVIO LEAL CAVALCANTE ARAUJO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Mauri, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE ROQUE ONZE</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>Mesa Diretora, Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE RECONHECIMENTO AO ROTARY CLUB DE AGUA BOA PELA REALIZAÇÃO DE MAIS UMA EDIÇÃO DO TRADICIONAL COSTELÃO DO DIA DOS PAIS. EVENTO ESSE QUE AO LONGO DOS ÚLTIMOS ANOS TEM SIDO REALIZADO E VOLTADO INTEIRAMENTE EM BENEFÍCIO DA SOCIEDADE AGUABOENSSE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>Adelar Fusinato, Dr. Eugênio, Erik, Eva da Silva Pereira, Fernando Galle, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Mauri, Mauro Luiz Mrojiski, Mesa Diretora, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE PESAR A FAMÍLIA WEISSHEIMER PELA MORTE DO SR. JOÃO ALBANO WEISSHEIMER, NO DIA 12 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO HÁ ANTERIOR E ATUAL DIRETORIA DO SINDICATO RURAL</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO AO SENHOR CEZAR DOS SANTOS E IVETE ALVES DE OLIVEIRA SOARES, PELOS RELEVANTES SERVIÇOS PRESTADOS A FRENTE DA COMUNIDADE EVANGÉLICA ASSEMBLEIA DE DEUS, COMO PASTORES DESSA IGREJA, SEMPRE SE COLOCANDO A DISPOSIÇÃO DE TODA POPULAÇÃO ALÉM DE SER UMA PESSOA EXTREMAMENTE COMPETENTE, SEMPRE MOSTROU SER JUSTO EM TUDO QUE FAZ.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO A DISTRIBUIÇÃO AMANHECER DOS PRODUTOS TUPPERWARE POR TER ESCOLHIDO ÁGUA BOA COMO REGIÃO SEDE DO VALE DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE PARABENIZAÇÃO AO SENHOR VICENTE ALBERTO ALVES E CLEONICE FERREIRA ALVES, PELOS RELEVANTES SERVIÇOS PRESTADOS A FRENTE DA COMUNIDADE EVANGÉLICA ASSEMBLEIA DE DEUS, COMO PASTORES DESSA IGREJA, SEMPRE SE COLOCANDO A DISPOSIÇÃO DE TODA POPULAÇÃO ALÉM DE SER UMA PESSOA EXTREMAMENTE COMPETENTE, SEMPRE MOSTROU SER JUSTO EM TUDO QUE FAZ.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTA MOÇÃO DE RECONHECIMENTO AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA E TODOS OS FUNCIONÁRIO PÚBLICOS, PELO DESTAQUE CONFERIDO AO MUNICÍPIO, ATRAVÉS DE VÁRIOS INSTITUTOS E INDICADORES, FATOS QUE ATESTAM A EFICIÊNCIA E QUALIDADES DOS GESTORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTA MOÇÃO DE RECONHECIMENTO AO EXCELENTÍSSIMO SENHOR DR. ANDERSON GOMES JUNQUEIRA, PELOS SERVIÇOS PRESTADOS A COMUNIDADE DE ÁGUA BOA E REGIÃO</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE RECONHECIMENTO AOS PADRES RENATO SCHNEIDER E D`AQUIM KANGILA KALAN, PELO TRABALHO REALIZADO À FRENTE DA COMUNIDADE CATÓLICA DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE PARABENIZAÇÃO À WANDERLEY CONTINI, PELO CONSTRUÇÃO DA SEDE PRÓPRIA NA AVENIDA ARAGUAIA DA VIDRAÇARIA CONTINI.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA MOÇÃO DE PARABENIZAÇÃO À FEDERAÇÃO DA AGRICULTURA DO ESTADO (FAMATO), PELO 50 ANOS DE HISTÓRIA.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>PARCG</t>
   </si>
   <si>
     <t>Parecer da Comissão Geral</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 92/2015, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL CONFORME LEI 11.738/2008 (PISO NACIONAL) AOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1272/2015, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2015, NESTE PRIMEIRO ANO DE IMPLANTAÇÃO DO PCASP E NCASP, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 093, DE 10 DE FEVEREIRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA O ART. 163, DA LEI COMPLEMENTAR Nº 009/2000&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.274, DE 10 DE FEVEREIRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.275, DE 10 DE FEVEREIRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE RESOLUÇÃO Nº 007, DE 01 DE DEZEMBRO DE 2014, DO LEGISLATIVO MUNICIPAL, QUE &amp;#8220;CONCEDE CONDECORAÇÃO AO SENHOR LAÉRCIO FERNANDES FASSONI E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL COM EMENDAS AGLUTINADAS AO PROJETO DE LEI COMPLEMENTAR Nº 94, DE 26 DE FEVEREIRO DE 2015, DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR Nº 19, DE 19 DE DEZEMBRO DE 2001, CONSOLIDADO COM AS ALTERAÇÕES DAS LEIS COMPLEMENTARES 26/2003 E 32/2005, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 001, DE 16 DE MARÇO DE 2015, QUE &amp;#8220;CRIA NA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, O MUSEU DE HISTÓRIA DE ÁGUA BOA - MT&amp;#8221;.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 002, DE 16 DE MARÇO DE 2015, QUE &amp;#8220;INSTITUI A SEMANA MUNICIPAL DO ALEITAMENTO MATERNO E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1278, DE 31 DE MARÇO DE 2015, DO EXECUTIVO MUNICIPAL QUE &amp;#8220;DISPÕE SOBRE O DESCARTE DE OBRAS DA BIBLIOTECA MUNICIPAL ÉRICO VERÍSSIMO&amp;#8221;.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE LEI COMPLEMENTAR Nº 89, DE 13 DE NOVEMBRO DE 2014, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 39/2007 QUE INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 097, DE 14 DE ABRIL DE 2015, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL DE VENCIMENTOS E SALÁRIOS, CONFORME ART. 37, X DA CONSTITUIÇÃO FEDERAL E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR LEGISLATIVO Nº 001, DE 16 DE MARÇO DE 2015, DA CÂMARA MUNICIPAL DE ÁGUA BOA, QUE &amp;#8220;DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS &amp;#8211; PCCV DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ÁGUA BOA &amp;#8211; MT E DA OUTRAS PROVIDENCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.281, DE 15 DE ABRIL DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1.145/2011 E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL COM EMENDAS AGLUTINADAS AO PROJETO DE LEI COMPLEMENTAR Nº 095, DE 26 DE FEVEREIRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;CRIA O CARGO DE FISCAL DE CONTRATOS NA ESTRUTURA ADMINISTRATIVA E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE RESOLUÇÃO Nº 003, DE 06 DE ABRIL DE 2015, DE AUTORIA DO VEREADOR LUÍS CÉSAR DE LARA PINTO FILHO/PR,  QUE &amp;#8220;ALTERA O INCISO II, DO ART. 113 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PROJETO DE LEI DO EXECUTIVO Nº 1.282, DE 15 DE ABRIL DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1.042/2009 E, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PROJETO DE LEI DO EXECUTIVO Nº 1.283, DE 14 DE ABRIL DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220; CRIA A COORDENADORIA  MUNICIPAL DE DESEFA CIVIL &amp;#8211; COMDEC &amp;#8211; DO MUNICÍPIO DE ÁGUA BOA/MT  E, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO VETO AO PROJETO DE LEI LEGISLATIVO Nº 001/2015, DE 27 DE ABRIL DE 2015, DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.273, DE 29 DE JANEIRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ESTABELECE AS CONDIÇÕES DE ACESSO E AS REGRAS DE FUNCIONAMENTO E EXPLORAÇÃO DO AERODROMO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE LEI Nº 1279 DE 15 DE ABRIL DE 2015, DO PODER EXECUTIVO, QUE " DISPÕE SOBRE AUTORIZAÇÃO PARA TRASNPOSIÇÃO, REMANEJAMENTO OU TRANFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURAS DE CRÉDITO SUPLEMENTAR, NA FORMA QUE ESTABELECE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.287, DE 13 DE MAIO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 867/2006 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. COM EMENDAS</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1.288, DE 13 DE MAIO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 994/2008 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; COM EMENDANDAS</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAVORÁVEL AO PROJETO DE LEI Nº 004, DE 18 DE MAIO DE 2015, DO VEREADOR ERIK RODRIGO JESUS DA SILVA, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO MENSAL, NAS ESCOLAS DE ENSINO FUNDAMENTAL E MÉDIO, DA REDE PÚBLICA, COMO ATIVIDADE CURRICULAR, AULAS SOBRE EDUCAÇÃO PARA O TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI MUNICIPAL Nº. 1294, DE 03 DE JUNHO DE 2015, DO VEREADOR ERIK RODRIGO JESUS DA SILVA, QUE &amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERENCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ORGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR, NA FORMA QUE ESTABELECE, E DA OUTRAS PROVIDÊNCIAS.&amp;#8221;. COM EMENDAS AGLUTINADAS</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI MUNICIPAL Nº. 1291, DE 14 DE MAIO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICIPIO DE ÁGUA BOA&amp;#8221;.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t xml:space="preserve">FAVORÁVEL A EMENDA MODIFICATIVA Nº. 014, DE 16 DE JUNHO DE 2015, E AUTORIA DOS VEREADORES LUÍS CÉSAR DE LARA PINTO FILHO,JOSÉ ARI ZANDONÁ,MAURO LUIS MROJINSKI; EDEGAR JOSÉ DE OLIVEIRA; GILNEI MACARI E JONATHAN SILVEIRA ROBERTO, QUE &amp;#8220;MODIFICA-SE O A META 13 DO ANEXO AO PROJETO DE LEI 1291, DE 14 DE MAIO DE 2015, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL AO PROJETO DE LEI Nº 1.290, DE 13 DE MAIO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ESTABELECE REGRAS PARA COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, ALTERA ARTIGOS 132, 134,135 E 139 DA LEI Nº 8.069 DE 13 JULHO DE 1990, PARA DISPOR SOBRE OS CONSELHOS TUTELARES E REVOGA AS DISPOSIÇÕES DAS LEIS MUNICIPAL   Nº1046/2009 E DEMAIS DISPOSIÇÕES ANTERIORES EM CONTRÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 98, DE 11 DE JUNHO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICIPIO DE ÁGUA BOA, DO CARGO DE PROCURADOR-GERAL DO MUNICÍPIO, REGULA A ESTRUTURA ADMINISTRATIVA DOS CARGOS DE PROCURADOR DO MUNICÍPIO E ASSISTENTE DA PROCURADORIA, DISPONDO SOBRE A ORGANIZAÇÃO E VENCIMENTEOS DE CARREIRAS.&amp;#8221;.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE LEI MUNICIPAL Nº 1.276/2015, DE 12 DE FEVEREIRO DE 2015, QUE &amp;#8220;AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA AO &amp;#8220;CREA/MT &amp;#8211; CONSELHO REGIONAL DE ENGENHARIA, ARQUITETURA E AGRONOMIA DO ESTADO DE MATO GROSSO&amp;#8221; &amp;#8211; AUTARQUIA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI MUNICIPAL Nº. 1293, DE 03 DE JUNHO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGO DA LEI MUNICIPAL Nº 465/1998 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO COMPLEMENTAR Nº. 002, DE 04 DE MAIO DE 2015, DO VEREADOR LUÍS CÉSAR DE LARA PINTO FILHO, QUE &amp;#8220;DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO NO ÂMBITO DOS ÓRGÃOS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 003, DE 18 DE MAIO DE 2015, DO VEREADOR ERIK RODRIGO JESUS DA SILVA, QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO MENSAL, NAS ESCOLAS DE ENSINO FUNDAMENTAL E MÉDIO, DA REDE PÚBLICA, COMO ATIVIDADE CURRICULAR, AULAS SOBRE EDUCAÇÃO PARA O TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1295, DE 11 DE JUNHO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGO DA LEI MUNICIPAL Nº 1145/2011 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAMO-NOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº. 1299, DE 15 DE SETEMBRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAMO-NOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI DO EXECUTIVO MUNICIPAL Nº. 006, DE 08 DE SETEMBRO DE 2015</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAMO-NOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE RESOLUÇÃO Nº. 006, DE 08 DE SETEMBRO DE 2015 COM EMENDA AGLUTINADA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTAMO-NOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI EXECUTIVO Nº. 1302, DE 01 DE OUTUBRO DE.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAVORÁVEL AO PROJETO DE LEI EXECUTIVO Nº. 1303, DE 01 DE OUTUBRO DE 2015, QUE &amp;#8220;AUTORIZA PERMUTA DO LOTE 13 QUADRA 56 &amp;#8211; SETOR INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRÁRIO AO PROJETO DE LEI LEGISLATIVO Nº 004, DE 17 DE AGOSTO DE 2015, DO LEGISLATIVO MUNICIPAL, QUE &amp;#8220;DISPÕE SOBRE A PROIBIÇÃO EM CELEBRAÇÃO COM O PODER PÚBLICO MUNICIPAL DE CONTRATOS ADMINISTRATIVOS DE OBRAS, SERVIÇOS, COMPRAS, ALIENAÇÕES E LOCAÇÕES POR EMPRESAS QUE RESPONDAM A PROCESSOS CRIMINAIS&amp;#8221;.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI LEGISLATIVO Nº 005, DE 08 DE SETEMBRO DE 2015, DO LEGISLATIVO MUNICIPAL, QUE &amp;#8220;PROÍBE A INSTALAÇÃO DE OUTDOORS, PLACAS DE PUBLICIDADES, BANNERS, FAIXAS E SIMILARES NOS CANTEIROS CENTRAIS E ROTATÓRIAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE ÁGUA BOA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR Nº 100, DE 01 DE OUTUBRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;INSERIR ARTIGO 91-A E INCLUIR INCISOS NO ARTIGO 92 DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI 2001, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1304, DE 03 DE NOVEMBRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGO 10 DA LEI MUNICIPAL Nº 891 DE 2007 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1308, DE 03 DE DEZEMBRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1215/2013 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL AO PROJETO DE LEI Nº 1307, DE 03 DE DEZEMBRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL POR EXCEPCIONAL INTERESSE PÚBLICO, NA FORMA QUE ESTABELECE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL COM EMENDA AGLUTINADA AO PROJETO DE LEI COMPLEMENTAR Nº 101, DE 17 DE NOVEMBRO DE 2015, DO EXECUTIVO MUNICIPAL, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº036/2006 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1272/2015, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2015, NESTE PRIMEIRO ANO DE IMPLANTAÇÃO DO PCASP E NCASP, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1273/2015, QUE &amp;#8220;ESTABELECE AS CONDIÇÕES DE ACESSO E AS REGRAS DE FUNCIONAMENTO E EXPLORAÇÃO DO AERÓDROMO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL E, DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE ÁREA PÚBLICA AO &amp;#8220;CREA-MT &amp;#8211; CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA DO ESTADO DE MATO GROSSO&amp;#8221; &amp;#8211; AUTARQUIA FEDERAL E, DÁ OUTRAS PROVIDÊNICAS&amp;#8221;.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANULA DE 2016 E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1.278, DE 31 DE MARÇO DE 2015,  QUE &amp;#8220;DISPÕE SOBRE O DESCARTE DE OBRAS DA BIBLIOTECA MUNICIPAL ÉRICO VERÍSSIMO&amp;#8221;.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA DE RECURSOS DE UMA CATEGORIA PARA OUTRA OU DE UM ÓRGÃO PARA OUTRO E ABERTURA DE CRÉDITO SUPLEMENTAR, NA FORMA QUE ESTABELECE, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERAM DISPOSITIVOS DA LEI Nº 1219, DE 17 DE DEZEMBRO DE 2014, QUE &amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERIODO 2014/2017&amp;#8221;.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1.145/2011 E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1042/2009 E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL &amp;#8211; COMDEC &amp;#8211; DO MUNICÍPIO DE ÁGUA BOA/MT E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 10 DA LEI MUNICIPAL Nº 891 DE 2007 E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI MUNICIPAL Nº 465/1998  E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS  DA LEI MUNICIPAL Nº 1042/2009  E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 867 DE 2006 E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 994 DE 2008 E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALIENAÇÃO DE IMÓVEL URBANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CMDCA), DO CONSELHO TUTELAR E DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (FMDCA), ALTERA OS ARTIGOS 132,134,1350E 139 DA LEI Nº 8.069 DE 13 DE JUNHO DE 1990 (ESTATUTO DA CRIANÇA E DO ADOLESCENTE), PARA DISPOR SOBRE OS CONSELHOS TUTELARES E REVOGA AS DISPOSIÇÕES DAS LEIS MUNICIPAL N° 1046/2009 E DEMAIS DISPOSIÇÕES EM CONTRÁRIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE AGUA BOA </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PERMUTAR POR UTILIDADE PÚBLICA, IMÓVEL URBANO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI MUNICIPAL Nº 465/1998 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI MUNICIPAL Nº 1145/2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM MAIS 20% (VINTE POR CENTO) DO VALOR ORÇADO PARA O EXERCÍCIO DE 2015, CONFORME LEI MUNICIPAL Nº 1255, DE 19 DE DEZEMBRO DE 2014</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 50 DA LEI Nº 1270/2015, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO TRANSFERIR POR DOAÇÃO, REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA, À CENTRAIS ELÉTRICAS MATO-GROSSENSES S.A - ENERGIZA</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O ART 16 DA LEI MUNICIPAL Nº 1145/2011 E DIPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA PARA ESCRITURAÇÃO DE IMÓVEIS LOCALIZADOS NO SETOR INDUSTRIAL E INDUSTRIAL EXPANSÃO, DIRETAMENTE AO PROPRIETÁRIO DE FATO DIREITO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PERMUTAR POR UTILIDADE PÚBLICA IMÓVEL URBANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO CRISTÃ EM UNIDADE DE ÁGUA BOA/MT - E ACEUAB E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DO LOTE 13 QUADRA 56 - SETOR INDUSTRIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 10 DA LEI MUNICIPAL N° 891 DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA PÚBLICA AO SENAR - SERVIÇO NACIONAL DE APRENDIZAGEM RURAL E DÁ OUTRAS PROVICÊNCIAS</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ÁGUA BOA, PARA O EXERCÍCIO DE 2016 </t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL POR EXCEPCIONAL INTERESSE PÚBLICO, NA FORMA QUE ESTABELECE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI MUNICIPAL Nº 1.215/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 92/2015, QUE &amp;#8220;CONCEDE REAJUSTE ANUAL CONFORME LEI 11.738/2008 (PISO NACIONAL) AOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE &amp;#8220;ALTERA O ART. 163 DA LEI COMPLEMENTAR Nº 009/2000&amp;#8221;.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 94/2015, QUE &amp;#8220;ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR Nº. 19, DE 19 DE DEZEMBRO DE 2001, CONSOLIDADO COM AS ALTERAÇÕES DAS LEIS COMPLEMENTARES 26/2003 E 32/2005, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 95/2015, QUE &amp;#8220;CRIA O CARGO DE FISCAL DE CONTRATOS NA ESTRUTURA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 95/2015, QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICIPIO, REGULAMENTA A ESTRUTURA ADMINISTRATIVA DOS CARGOS DE PROCURADOR DO MUNICIPIO E ASSISTENTE DE PROCURADORIA, DISPONDO SOBRE A ORGANIZAÇÃO E VENCIMENTO DAS CARREIRAS&amp;#8221;.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CONCEDE REAJUSTE ANUAL DE VENCIMENTO E SALÁRIOS, CONFORME ART. 37, X DA CONSTITUIÇÃO FEDERAL, E, DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICIPIO, REGULAMENTA A ESTRUTURA ADMINISTRATIVA DOS CARGOS DE PROCURADOR DO MUNICIPIO E ASSISTENTE DE PROCURADORIA, DISPONDO SOBRE A ORGANIZAÇÃO E VENCIMENTO DAS CARREIRAS</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERIR ARTIGO 91-A E INCLUIR INCISOS NO ARTIGO 92 DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI COMPLEMENTAR Nº 19, DE 19 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 036/2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, O MUSEU DE HISTÓRIA DE ÁGUA BOA &amp;#8211; MT.&amp;#8221;</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI A SEMANA MUNICIPAL DO ALEITAMENTO MATERNO E, DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO MENSAL, NAS ESCOLAS DE ENSINO FUNDAMENTAL E MÉDIO, DA REDE PÚBLICA, COMO ATIVIDADE CURRICULAR, AULAS SOBRE EDUCAÇÃO PARA O TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO EM CELEBRAÇÃO COM O PODER PÚBLICO MUNICIPAL DE CONTRATOS ADMINISTRATIVOS DE OBRAS, SERVIÇOS, COMPRAS, ALIENAÇÕES E LOCAÇÕES POR EMPRESAS QUE RESPONDAM A PROCESSOS CRIMINAIS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;PROÍBE A INSTALAÇÃO DE OUTDOORS, PLACAS DE PUBLICIDADES, BANNERS, FAIXAS E SIMILARES NOS CANTEIROS CENTRAIS E ROTATÓRIAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE ÁGUA BOA-MT E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO DISTRITO DA SERRINHA</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS - PCCV DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE ÁGUA BOA - MT E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO NO ÂMBITO DOS ÓRGÃOS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI COMPLEMENTAR Nº 89 DE 23 DE ABRIL DE 2015, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 044 DE 22 DE ABRIL DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA VALORES DAS DIÁRIAS PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE ÁGUA BOA - MT&amp;#8221;.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O INCISO II, DO ART. 113 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE TÍTULO DE CIDADÃO ÁGUA-BOENSE AO SENHOR JOÃO BECKER E, DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;APROVA CALENDÁRIO PARA REALIZAÇÃO DE SESSÕES ORDINÁRIAS ITINERANTES DESTA CASA LEGISLATIVA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O §1º, DO ART. 122 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ÁGUA BOA-MT, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO MÉDIO ARAGUAIA SENHOR PRESIDENTE MAURO ROSA, REQUERENDO O PORQUÊ NÃO ESTÁ SENDO CUMPRIDA A LEI 1245/2014 DE 05 DE NOVEMBRO DE 2014 QUE &amp;#8220;OBRIGA OS HOSPITAIS DO SISTEMA ÚNICO DE SAÚDE (SUS) OU CONVENIADOS DO MUNICÍPIO DE ÁGUA BOA A MANTER, EM LOCAL VISÍVEL NAS RECEPÇÕES, AVISO DE QUE AS GESTANTES TÊM DIREITO A ACOMPANHANTE DURANTE O TRABALHO DE PARTO, PARTO E PÓS-PARTO IMEDIATO&amp;#8221; E, SE TEM UMA PREVISÃO PARA QUANDO IRA CUMPRIR A REFERIDA LEI?</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE SAÚDE SENHOR RENATO BERALDO, REQUERENDO O PORQUÊ NÃO ESTÁ SENDO CUMPRIDA A LEI 1246/2014 DE 05 DE NOVEMBRO DE 2014 QUE &amp;#8220;OBRIGA OS HOSPITAIS E UNIDADES BÁSICAS DE SAÚDES DENOMINADAS PSF DO MUNICÍPIO DE ÁGUA BOA A MANTER, EM LOCAL VISÍVEL SUAS RECEPÇÕES, AVISO INFORMANDO OS NOMES DOS MÉDICOS E HORÁRIOS DE ATENDIMENTO, O TELEFONE E SITE DE DENUNCIA DO MINISTÉRIO PÚBLICO, TELEFONE DA OUVIDORIA DO MUNICÍPIO DE ÁGUA BOA E OUVIDORIA DA CÂMARA MUNICIPAL DE ÁGUA BOA&amp;#8221; E, SE TEM UMA PREVISÃO PARA QUANDO IRA CUMPRIR A REFERIDA LEI?</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LUIZ OMAR PICHETTI, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  REQUERENDO O PROJETO DE PAISAGISMO DE ILUMINAÇÃO DA TRAVESSIA URBANA DA BR-158, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO O CONTRATO FEITO COM A EMPRESA QUE COLETA O LIXO NA CIDADE DE ÁGUA BOA. </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, REQUERENDO INFORMAÇÕES SOBRE O ANDAMENTO DA REVISÃO DO PCCV DOS SERVIDORES DA PREFEITURA. </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES DE QUAIS FORAM OS INVESTIMENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE ÁGUA BOA EM RELAÇÃO AO CARNAVAL DE 2015, SENDO CONTRATAÇÕES E VALORES PAGOS, SOLICITAMOS TAMBÉM INFORMAÇÕES SOBRE A QUESTÃO DOS BARES, TENDO EM VISTA QUE ESTE ANO FOI POSSÍVEL OBSERVAR QUE HOUVE UMA MUDANÇA EM RELAÇÃO AOS ANOS ANTERIORES, ONDE APENAS UMA PESSOA TEVE O DIREITO À EXPLORAÇÃO COMERCIAL DURANTE O EVENTO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Luís Cesar de Lara Pinto Filho, José Ari Zandoná</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, PARA QUE PROCEDA UM ESTUDO QUANTO À INSTALAÇÃO DA COORDENADORIA DE DEFESA CIVIL NO MUNICÍPIO DE ÁGUA BOA, VISANDO PROMOVER AÇÕES PREVENTIVAS DE SOCORRO, ASSISTENCIAIS E RECONSTRUTIVAS DESTINADAS A EVITAR OU MINIMIZAR OS DESASTRES NATURAIS E OS INCIDENTES TECNOLÓGICOS E RESTABELECER A NORMALIDADE SOCIAL, TRAZENDO SEGURANÇA AOS MUNÍCIPES AGUABOENSES. A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL &amp;#8211; COMPDEC/AB TERÁ A FINALIDADE BÁSICA DE PLANEJAR, ARTICULAR E COORDENAR TODAS AS AÇÕES DE PROTEÇÃO E DEFESA CIVIL, NOS PERÍODOS DE NORMALIDADE E ANORMALIDADE NO MUNICÍPIO DE ÁGUA BOA; CONSTITUI ÓRGÃO INTEGRANTE DO SISTEMA NACIONAL DE PROTEÇÃO E DEFESA CIVIL E MANTERÁ ESTREITO INTERCÂMBIO COM OS DEMAIS ÓRGÃOS CONGÊNERES MUNICIPAIS, ESTADUAIS E FEDERAIS COM O OBJETIVO DE RECEBER E FORNECER SUBSÍDIOS TÉCNICOS PARA ESCLARECIMENTOS RELATIVOS À PROTEÇÃO E DEFESA CIVIL. DEVERÁ SER CRIADA ATRAVÉS DE LEI COMPLEMENTAR, SENDO DIRETAMENTE SUBORDINADA AO PREFEITO, COM A FINALIDADE DE COORDENAR, EM NÍVEL MUNICIPAL, TODAS AS AÇÕES DE DEFESA CIVIL, TANTO NOS PERÍODOS DE NORMALIDADE, QUANTO DE ANORMALIDADE. SUGERIMOS QUE DEVERÁ CONSTAR NA LEI COMPLEMENTAR A SEGUINTE COMPOSIÇÃO A COMDEC: COORDENADOR, CONSELHO MUNICIPAL DO MEIO AMBIENTE, SECRETARIA, SETOR TÉCNICO E SETOR OPERATIVO. ENTRE AS FINALIDADES DA COORDENADORIA ESTÃO O CONJUNTO DE AÇÕES PREVENTIVAS, DE SOCORRO, ASSISTENCIAIS E RECONSTRUTIVAS, O ATENDIMENTO DE DESASTRES, SITUAÇÕES DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA. A LEI AINDA ESTIPULA QUE OS SERVIDORES PÚBLICOS DESIGNADOS PARA COLABORAR NAS AÇÕES EMERGENCIAIS EXERCERÃO ESSAS ATIVIDADES SEM PREJUÍZOS DAS FUNÇÕES QUE OCUPAM, E NÃO FARÃO JUS A QUALQUER ESPÉCIE DE GRATIFICAÇÃO OU REMUNERAÇÃO; SENDO A COLABORAÇÃO REFERIDA CONSIDERADA PRESTAÇÃO DE SERVIÇO RELEVANTE E CONSTARÁ DOS ASSENTAMENTOS DOS RESPECTIVOS SERVIDORES.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR RENATO BERALDO DA SILVA, SECRETÁRIO MUNICIPAL DE SAÚDE, REQUERER CONFORME OFÍCIO CIRCULAR Nº 004/2014, O PAGAMENTO RETROATIVO DOS INCENTIVOS ADICIONAIS AO PROGRAMA DE AGENTES COMUNITÁRIO DE SAÚDE, REFERENTES AOS ANOS DE 2009/2010/2011/2012/2013 E 2014. </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SR. LÍRIO MAGGIONI, A COLOCAÇÃO DE PLACA IDENTIFICADORA DA ESTRADA MUNICIPAL &amp;#8220;ALBINO FRIES&amp;#8221;, NO ENTRONCAMENTO DA MT-240 COM A REFERIDA ESTRADA, ALTURA DO ARMAZÉM &amp;#8220;LOUIS DREYFUS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, QUE CONFORME DISPÕE NO SEU ART. 48; PARÁGRAFO 2º, SEJA ENCAMINHADA A CÂMARA MUNICIPAL, PEDIDO PARA AUDIÊNCIA PÚBLICA E ESTUDO DE ALTERAÇÕES DO PLANO DIRETOR DE DESENVOLVIMENTO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, REQUER O PORQUÊ ATÉ O MOMENTO NÃO FOI DADO O ANDAMENTO DA INSTALAÇÃO DE TORRE DE TELEFONIA NA GLEBA MARTINS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXMO. SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS, ILMO. SENHOR FÁBIO TADEU WELLER, REQUERENDO O PROJETO ORIGINAL DA PRIMEIRA FASE DO SANEAMENTO BÁSICO DO CONVÊNIO Nº 0315/07 FIRMADO ENTRE O MUNICÍPIO DE ÁGUA BOA COM A FUNASA. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL, EXMO. SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS, ILMO. SENHOR FÁBIO TADEU WELLER, REQUERENDO A RELAÇÃO DE TERRENOS PÚBLICOS LICITADOS DE JANEIRO DE 2003 A MARÇO DE 2015 COM NOMES DOS RESPECTIVOS COMPRADORES._x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR, EXMO. MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, ILMO. SENHOR LUIZ OMAR PICHETTI, REQUERENDO RELAÇÃO DE FUNCIONÁRIOS PÚBLICOS CEDIDOS A OUTROS SETORES E/OU ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LÍRIO MAGGIONI, SECRETÁRIO MUNICIPAL DE OBRAS E INFRAESTRUTURA, REQUERENDO A NECESSIDADE DE CRIAR UMA SOLUÇÃO PARA O ESCOAMENTO DAS ÁGUAS DAS CHUVAS NAS RUAS 01 E 06 NO SETOR INDUSTRIAL, PRÓXIMO AO ANTIGO LATICÍNIO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR O ENVIO DESTA AO CHEFE DA UNIDADE AVANÇADA DO INCRA NO VALE DO ARAGUAIA, ILMO. SR. JOAQUIM FRANCISCO FERREIRA, SOLICITANDO O MAPA DA AGROVILA DO PROJETO DE ASSENTAMENTO SANTA MARIA. </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA DIRETORA DA CÂMARA MUNICIPAL, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, ATRAVÉS DA LEI 12.587/2012, DE 03 DE JANEIRO DE 2012, EM CONSONÂNCIA COM O INCISO XX DO ART. 21 E ART. 182 DA CONSTITUIÇÃO FEDERAL, QUE INSTITUI AS DIRETRIZES DA POLÍTICA NACIONAL DE MOBILIDADE URBANA. </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR GILNEI MACARI, PRESIDENTE DA CÂMARA MUNICIPAL, O ENVIO DESTE EXPEDIENTE A EXCELENTÍSSIMA SENHORA RAILDA DE FÁTIMA ALVES, PREFEITA DE NOVA NAZARÉ-MT E PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DO MÉDIO ARAGUAIA &amp;#8211; CODEMA, COM CÓPIA AO ILUSTRÍSSIMO SENHOR LEANDRO TEIXEIRA, SECRETÁRIO EXECUTIVO, SOLICITANDO INFORMAÇÕES QUANTO AOS TRABALHOS PRESTADOS NOS ANOS DE 2014 E 2015 ATÉ A PRESENTE DATA DE TODA A REGIÃO EM QUE O CODEMA ATENDE. </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA DESTA CÂMARA MUNICIPAL O ENCAMINHAMENTO DESTA PROPOSIÇÃO AO ILUSTRÍSSIMO SENHOR RENATO BERALDO DA SILVA, SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE O NÚMERO DE PESSOAS DE ÁGUA BOA ATENDIDAS ATRAVÉS DO CONVÊNIO ENTRE O MUNICÍPIO DE ÁGUA BOA E O INSTITUTO LIONS DA VISÃO DE CUIABÁ-MT, SE POSSÍVEL NOS INFORME NOME, ENDEREÇO E TELEFONE. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA DESTA CÂMARA MUNICIPAL O ENCAMINHAMENTO DESTA PROPOSIÇÃO AO DIRETOR DA UNIDADE PRISIONAL &amp;#8220;MAJOR ZUZI ALVES&amp;#8221;, ILMO. SR. NILSON DOS SANTOS PENTEADO, SOLICITANDO O NÚMERO DE SERVIDORES QUE ATUAM NA UNIDADE PRISIONAL E, DESTE TOTAL, QUANTOS SÃO DO MUNICÍPIO DE ÁGUA BOA E SUAS RESPECTIVAS FUNÇÕES.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DESTA PROPOSIÇÃO AO DESEMBARGADOR PAULO DA CUNHA, PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE MATO GROSSO, COM PEDIDO DE INFORMAÇÕES SOBRE, O ANDAMENTO DO PROJETO DE CONSTRUÇÃO DO NOVO PRÉDIO DA COMARCA DE ÁGUA BOA, E AINDA FALTA DE MAGISTRADOS E SERVIDORES NA COMARCA DE ÁGUA BOA</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DESSA PROPOSIÇÃO AO PREFEITO MUNICIPAL SENHOR, EXMO. MAURO ROSA DA SILVA, REQUERENDO O PROCESSO LICITATÓRIO; O NÚMERO E O EXTRATO DO CONVÊNIO DO CREAS, FIRMADO ENTRE A CAIXA ECONÔMICA FEDERAL E A PREFEITURA MUNICIPAL DE ÁGUA BOA-MT DA CONSTRUÇÃO DO MESMO. </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO MUNICIPAL DE SAÚDE, ILUSTRÍSSIMO SR. RENATO BERALDO DA SILVA, REQUERENDO INFORMAÇÕES SOBRE O ANDAMENTO DA IMPLANTAÇÃO DO PSF UNIVERSITÁRIO E QUAL O PRAZO PARA O FUNCIONAMENTO DO MESMO. </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, REQUERENDO BALANCETE COM AS ENTRADAS E SAÍDAS DOS RECURSOS DE 25% EMPREGADOS A EDUCAÇÃO DE 2014 (INCLUSIVE RECURSOS PRÓPRIOS), PRESTAÇÕES DE CONTAS DOS RECURSOS DE 25% EMPREGADOS A EDUCAÇÃO EM 2014 COM TODOS  OS DOCUMENTOS COMPROBATÓRIOS EM ANEXO; ORÇAMENTO  E PRESTAÇÕES DE CONTA DOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DESTE ANO DE 2015 E PRESTAÇÃO DE CONTAS DO FUNDEB DE 2014.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, REQUERENDO A CÓPIA DO TERMO DE COOPERAÇÃO ENTRE A REDE MUNICIPAL E A ESCOLA ESTADUAL JARAGUÁ, E TAMBÉM SOLICITAMOS A PLANILHA DE GASTOS COM A REFERIDA ESCOLA NO ANO DE 2014.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR FABIO TADEU WEILER, SECRETÁRIO DE PLANEJAMENTO E FINANÇAS, REQUERENDO INFORMAÇÕES SOBRE A ARRECADAÇÃO E DESPESAS COM ILUMINAÇÃO PÚBLICA NA CIDADE DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, REQUERENDO INFORMAÇÕES QUANTO A DEVOLUÇÃO DA ÁREA DE 100 HECTARES DOADA A CLUSTER BIODIESEL. </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL SOBRE A ATUAL SITUAÇÃO DA OBRA DO GINÁSIO DE ESPORTES DOMINGOS ZANDONÁ NO MUNICÍPIO DE AGUA BOA, O QUE FALTA SER CONCLUÍDO E SE EXISTE UMA PREVISÃO PAUTANDO A POSSÍVEL INAUGURAÇÃO DA OBRA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Mauro Luiz Mrojiski, Gilnei Macari, Jonathan, José Ari Zandoná, Luís Cesar de Lara Pinto Filho, Pastor Edegar</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, REQUERENDO INFORMAÇÕES SE EXISTEM PROJETOS, E SE EXISTENTES QUAIS SÃO ESTES, REFERENTES A SEPARAÇÃO E COLETA DE ÓLEOS LUBRIFICANTES RETIRADOS DE VEÍCULOS E ÓLEOS UTILIZADOS EM LAVAGENS DE PEÇAS EM OFICINAS, RETIFICAS E AUTO POSTOS DA CIDADE.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL COM CÓPIA Á SECRETÁRIA DE OBRAS, SOLICITANDO INFORMAÇÕES SOBRE A POSSÍVEL EXECUÇÃO DE OBRAS DE RECUPERAÇÃO NO FINAL DA RUA BARU NO BAIRRO VILA NOVA. </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER SOLICITANDO CÓPIA DO CONTRATO DE ALUGUEL DA CASA PARA O PSF UNIVERSITÁRIO JUNTAMENTE COM AS NOTA(S) FISCAL(IS) E SUAS LIQUIDAÇÕES.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE SAÚDE SR. RENATO BERALDO E AO PROMOTOR DE JUSTIÇA DO MINISTÉRIO PUBLICO DR. FRANCISCO GOMES DE SOUZA JUNIOR,  REQUERENDO O PORQUÊ DE NÃO ESTAR SENDO CUMPRIDA A LEI MUNICIPAL Nº 1246 QUE &amp;#8220;OBRIGA OS HOSPITAIS E UNIDADES BÁSICAS DE SAÚDES DENOMINADAS PSF DO MUNICÍPIO DE ÁGUA BOA A MANTER, EM LOCAL VISÍVEL SUAS RECEPÇÕES, AVISO INFORMANDO OS NOMES DOS MÉDICOS E HORÁRIOS DE ATENDIMENTO, O TELEFONE E SITE DE DENÚNCIA DO MINISTÉRIO PÚBLICO, TELEFONE DA OUVIDORIA DO MUNICÍPIO DE ÁGUA BOA E OUVIDORIA DA CÂMARA MUNICIPAL DE ÁGUA BOA&amp;#8221;.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL SENHOR MAURO ROSA ENCAMINHANDO CÓPIA SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA DESPORTO E LAZER SENHOR AGNALDO LANSONI, REQUERENDO A QUANTIDADE DE ALUNOS MATRICULADOS EM CADA CRECHE DO MUNICÍPIO DE ÁGUA BOA-MT E A DEMANDA REPRIMIDA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA ENCAMINHANDO CÓPIA A SECRETÁRIA MUNICIPAL DE AÇÃO SOCIAL SENHORA ELAINE CRISTINA, REQUERENDO O ESTUDO DA DEMANDA REPRIMIDA DE UNIDADES HABITACIONAIS NO MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, QUE ENTRE EM CONTATO COM A EMPRESA CONTRATADA PARA A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DA SERRINHA, EM RAZÃO DE RECLAMAÇÕES DA COMUNIDADE, PARA QUE VERIFIQUE TRECHOS JÁ DANIFICADOS NAS CURVAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, MAURO ROSA DA SILVA, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO ESTUDO DO PCCV DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS E O PRAZO PARA FINALIZAÇÃO DESTE.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL, COM CÓPIA À SECRETÁRIA DE EDUCAÇÃO E GERENCIA DE ESPORTES, SOBRE QUAL FOI O DESTINO DADO ÀS LUMINÁRIAS QUE O MUNICÍPIO DE AGUA BOA RECEBEU A TEMPOS ATRÁS, ORIUNDAS DO ANTIGO ESTÁDIO VERDÃO DA CAPITAL DO ESTADO CUIABÁ.                                                                           </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, SOBRE QUEM SÃO OS MEMBROS QUE COMPÕE A COMISSÃO ESPECIAL DE AVALIAÇÃO ANUAL DE DESEMPENHO FUNCIONAL COMO TAMBÉM OS MEMBROS À FRENTE DA COMISSÃO DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO.              _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>Dr. Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE OBRAS E INFRAESTRUTURA SENHOR LÍRIO MAGGIONI REQUERENDO A RECOLOCAÇÃO DA PLACA DA CONSTRUTORA KEILA GUARATTO NA OBRA DO CREAS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE SAÚDE RENATO BERALDO, REQUERENDO O PORQUÊ DO NÃO CUMPRIMENTO DA LEI 1261 DE 23 DE ABRIL DE 2015, QUE INSTITUI A SEMANA MUNICIPAL DE ALEITAMENTO MATERNO DE 1 A 7 DE AGOSTO NOS SEUS OBJETIVOS ESPECÍFICOS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO MUNICIPAL SENHOR MAURO ROSA COM CÓPIA AO SECRETÁRIO DE SAÚDE SR. RENATO BERALDO DA SILVA, REQUERENDO O PORQUÊ AS OBRAS DO PSF UNIVERSITÁRIO INICIAM E PARALISAM. QUAL A PREVISÃO PARA O TERMINO DAS OBRAS. QUAL A DATA DE INICIO DOS ATENDIMENTOS NO PSF UNIVERSITÁRIO. </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER, REQUERENDO A LEI QUE REGULAMENTA OS OUTDOOR, PLACAS DE PUBLICIDADES, FAIXAS E BANNERS DE EMPRESAS PRIVADAS NOS LOGRADOUROS DO MUNICÍPIO DE ÁGUA BOA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS SENHOR FÁBIO WEILER, REQUERENDO CÓPIA DE CONTRATO, ORDEM DE SERVIÇO, EXTRATO DA CONTA, EMPENHOS, LIQUIDAÇÕES, PAGAMENTOS E MEDIÇÕES REFERENTE A CONSTRUÇÃO DO CREAS (TOMADA DE PREÇO 034/2014) BEM  COMO MOTIVOS DA PARALIZAÇÃO DA OBRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENCAMINHAMENTO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR FABIO TADEU WEILER SECRETÁRIO MUNICIPAL DE FINANÇAS, REQUERENDO OS PROCESSOS DE COBRANÇA DE ASFALTO DE 2010 A 2015 DE TODOS OS BAIRROS DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENCAMINHAMENTO DESSA PROPOSIÇÃO AO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO DE DESENVOLVIMENTO E MEIO AMBIENTE SENHOR   GERMANO LUIZ ZANDONÁ, REQUERENDO O CALENDÁRIO DE LOCAÇÃO DO PARQUE DE EXPOSIÇÃO NO PERÍODO DE 01/01/14 ATÉ 08/09/15 E OS COMPROVANTES DE PAGAMENTOS DOS REFERIDOS ALUGUEIS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO A CONVOCAÇÃO DO SECRETÁRIO EXECUTIVO DO CODEMA (CONSÓRCIO DE DESENVOLVIMENTO DO VALE DO ARAGUAIA) EXCELENTÍSSIMO SENHOR LEANDRO TEIXEIRA, CONVOCANDO A COMPARECER NA TRIBUNA DA CÂMARA MUNICIPAL DE VEREADORES NA SESSÃO ORDINÁRIA DO DIA 05 DE OUTUBRO DE 2015, PARA ESCLARECIMENTOS SOBRE AS AÇÕES DE FISCALIZAÇÃO, NOTIFICAÇÃO E COBRANÇA DE TAXAS POR PARTE DO CODEMA, EM ESTABELECIMENTOS COMERCIAIS DE ÁGUA BOA &amp;#8211; MT.  </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE SAÚDE SENHOR RENATO BERALDO DA SILVA, REQUERENDO O MOTIVO PELO QUAL O ODONTÓLOGO ESTÁ INDO AO CENTRO DE ATENDIMENTO ODONTOLÓGICO DO P.A SANTA MARIA, PORÉM NÃO ESTÁ ATENDENDO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, REQUERENDO O PORQUÊ NÃO FOI CONCLUÍDO A REFORMA E PINTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL BELA VISTA. </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SENHOR LUIZ OMAR PICHETTI, REQUERENDO O MOTIVO PELO QUAL O PROJETO DE PRODUÇÃO DE FARINHA DE MANDIOCA E RAPADURA ESTÃO PARADOS</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA, MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS E INFRAESTRUTURA, SENHOR CAETANO FERREIRA REZENDE  E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS SENHOR FABIO WEILER , REQUERENDO AS SEGUINTES INFORMAÇÕES SOBRE AS CACIMBAS PARA PEIXES, QUEM FORAM OS BENEFICIADOS, QUAIS OS CRITÉRIOS UTILIZADOS PARA ESTA SELEÇÃO, QUAL O VALOR COBRADO DE CADA BENEFICIADO, SE HÁ INADIMPLENTES POR ESTES SERVIÇOS PRESTADOS E CASO HAJA QUAIS SÃO OS INADIMPLENTES, E QUAIS AS REGIÕES ATENDIDAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO CÓPIA DO CONVÊNIO FIRMADO ENTRE A PREFEITURA MUNICIPAL E A ANTIGA CODEMAT (COORDENADORIA NACIONAL DE DEFESA DO MEIO AMBIENTE DO TRABALHO).</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO SENHOR AGNALDO LANSONI, REQUERENDO INFORMAÇÃO SOBRE O ANDAMENTO DA CONSTRUÇÃO DA NOVA ESCOLA DO P.A SANTA MARIA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENCAMINHAMENTO DESSA PROPOSIÇÃO AO ILUSTRÍSSIMO GERENTE DA CAIXA ECONÔMICA FEDERAL DE ÁGUA BOA SENHOR CARLOS ROGÉRIO NUNES ARMANDO , REQUERENDO INFORMAÇÕES DO PORQUÊ OS CAIXAS NÃO RECEBEM BOLETOS DA PRÓPRIA INSTITUIÇÃO, ONDE OS MESMO ORIENTAM QUE SE PROCURE A CASA LOTÉRICA PARA EFETUAR O PAGAMENTO, E AINDA QUE SE TOME PROVIDÊNCIAS EM RELAÇÃO AS PESSOAS QUE SÃO OBRIGADAS A ESPERAREM A ABERTURA DA AGÊNCIA DO LADO DE FORA NO SOL ESCALDANTE. </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, REQUERENDO RESPOSTA DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADA A RESPEITO DOS AR CONDICIONADOS DOS ÔNIBUS ESCOLARES. </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE DESENVOLVIMENTO E MEIO AMBIENTE SENHOR GERMANO LUIZ ZANDONÁ, REQUERENDO INFORMAÇÕES SOBRE QUANTAS MÁQUINAS (TRATORES) E QUANTOS EQUIPAMENTOS ESTÃO EM PODER DA PREFEITURA QUE PERTENCEM AS ASSOCIAÇÕES E ONDE ESTÃO PRESTANDO SERVIÇOS. </t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR PAULO VICTOR SOUZA BARBOSA, GERENTE REGIONAL DA POLITEC EM ÁGUA BOA, SOLICITANDO INFORMAÇÕES SOBRE A ATUAL CONJUNTURA DO ÓRGÃO, BEM COMO AS DEMANDAS EXISTENTES DAS QUAIS SOLICITAMOS INFORMAÇÕES SOBRE O QUE SEGUE:                                                               - QUAL O NUMERO DE PERITOS CRIMINAIS LOTADOS E ATIVOS NA POLITEC DE ÁGUA BOA ,E SE TAL NÚMERO É SUFICIENTE FRENTE A DEMANDA? _x000D_
 - QUAL O NÚMERO DE MÉDICOS LEGISTAS, E SE SÃO SUFICIENTES PARA ATENDER A DEMANDA?                                                                                                        - QUAIS SERIAM OS PROFISSIONAIS CONSIDERADOS EM FALTA NO ÓRGÃO?                                             - NA QUESTÃO DE EQUIPAMENTOS DE TRABALHO, O ÓRGÃO DISPONIBILIZA AOS PROFISSIONAIS EQUIPAMENTOS A ALTURA PARA OS ATENDIMENTOS E AS NECESSIDADES?                                                                                                                 - EXISTE ALGUM TIPO DE DIFICULDADE QUE TEM ATRAPALHADO O DIA A DIA, E OU A REALIZAÇÃO DOS ATENDIMENTOS_x000D_
 </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO O CRITÉRIO USADO PELA ADMINISTRAÇÃO PARA A LIBERAÇÃO DE PROPAGANDAS NAS CALÇADAS, HAJA VISTA QUE ALGUNS EMPRESÁRIOS SÃO LIBERADOS A COLOCAR SUA PROPAGANDA EM QUANTO OUTROS SÃO PROIBIDOS DE FAZÊ-LO.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR MAURO ROSA DA SILVA, PREFEITO MUNICIPAL, COM CÓPIA AO ILUSTRÍSSIMO SENHOR FÁBIO TADEU WEILER, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS, REQUERENDO O NÚMERO DE INADIMPLENTES E O VALOR DA INADIMPLÊNCIA POR BAIRROS NA CIDADE DE ÁGUA BOA, PELA CONTRIBUIÇÃO DE MELHORIAS ASFÁLTICA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Mauri, Dr. Eugênio, Eva da Silva Pereira, Fernando Galle</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO ILUSTRÍSSIMO PRESIDENTE DO CODEMA SENHOR GILMAR REINOLDO WENTZ, COM CÓPIA AO SECRETÁRIO EXECUTIVO SENHOR LEANDRO TEIXEIRA, REQUERENDO ONDE ESTÃO AS MÁQUINAS DO CONSÓRCIO QUE FORAM RECOLHIDAS, SE FOI REVERTIDA A ALGUM ÓRGÃO REQUEREMOS COPIA DO DOCUMENTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO PREFEITO MUNICIPAL SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO EXCELENTÍSSIMO   SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO TADEU WEILER, REQUERENDO CÓPIA DO CONTRATO E LIQUIDAÇÕES DO CERTAME LICITATÓRIO N° 51/2015 TOMADA DE PREÇO 09/2015.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTAMO-NOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI EXECUTIVO Nº. 1303, DE 01 DE OUTUBRO DE._x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE FINANÇAS, O SENHOR FÁBIO TADEU, REQUERENDO INFORMAÇÕES SOBRE A CONCLUSÃO DO PROCESSO LICITATÓRIO PARA CONSTRUÇÃO DAS ADUELAS E PONTES PRÉ-MOLDADAS CONFORME VISITA EM LOCO DO CONSELHO DO FETHAB.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO   SECRETÁRIO MUNICIPAL ADMINISTRAÇÃO, O SENHOR LUIZ OMAR PICHETTI, REQUERENDO CÓPIA DO ESTUDO DO PCCV APRESENTADO PELA EMPRESA VENCEDORA DO CERTAME LICITATÓRIO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, REQUERENDO INFORMAÇÕES SOBRE O REPARO NO TRANSFORMADOR DE ENERGIA ELÉTRICA DA REDE QUE VAI PARA A CENTRAL DE COLETA DE LIXO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO LÍDER DA UNIDADE DE SERVIÇOS DA ENERGISA DE ÁGUA BOA SENHOR ELCIONE FRAGA MOTA, REQUERENDO AMPLIAÇÃO DA REDE BAIXA DO P.A JANDIRA.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE, AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO O ENVIO DE PROJETO DE LEI A CÂMARA MUNICIPAL ALTERANDO A LEI COMPLEMENTAR 036/2006, COM OBJETIVO DE NORMATIZAR A PRESENÇA DE ANIMAIS EM RECINTOS DE FEIRAS, LEILÕES E EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO LÍDER DA UNIDADE DE SERVIÇOS DA ENERGISA DE ÁGUA BOA SENHOR ELCIONE FRAGA MOTA, REQUERENDO INFORMAÇÕES DO PORQUE A REDE ELÉTRICA QUE ATENDE A COMUNIDADE P.A JARAGUÁ TANTO NA AGROVILA COMO NAS PROPRIEDADES NÃO ESTÃO ATENDENDO A DEMANDA DE CARGA NECESSÁRIA PARA O FUNCIONAMENTO DE APARELHOS ELÉTRICOS COMO FREEZER, GELADEIRAS ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO   SECRETÁRIO DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER, REQUERENDO OS ANEXOS DA LOA REFERENTE AO ANO 2016</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DESTE EXPEDIENTE AO MERITÍSSIMO JUIZ DA COMARCA DE ÁGUA BOA SENHOR RAMON FAGUNDES BOTELHO, REQUERENDO CÓPIA DOS AUTOS DO PROCESSO 3462-94.2015.811.021 &amp;#8220;AÇÃO CÍVEL DE IMPROBIDADE ADMINISTRATIVA.&amp;#8221; </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER, REQUERENDO O PERCENTUAL DE COMPROMETIMENTO DA FOLHA DE FUNCIONALISMO PÚBLICO SEPARADO POR FUNCIONÁRIOS CONTRATADOS E CONCURSADOS.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO CÓPIA DO ESTUDO PCCV APRESENTADO PELA EMPRESA VENCEDORA DO CERTAME LICITATÓRIO.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO CULTURA E DESPORTO SENHOR AGNALDO LANSONI, REQUERENDO INFORMAÇÕES SOBRE A MATÉRIA VINCULADA NO MÍDIA NEWS &amp;#8220;SEDUC IDENTIFICOU MAIS DE DEZ MIL ALUNOS FANTASMAS NO MATO GROSSO&amp;#8221; EM MATÉRIA DO DIA 24/07/2015, ONDE CITA ÁGUA BOA COMO UM DOS MUNICÍPIOS ENVOLVIDOS._x000D_
 </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO INFORMAÇÃO JUNTO AO ÁGUA-PREVI DO REPASSE DOS FUNCIONÁRIOS PÚBLICOS E PATRONAL COM A ALÍQUOTA RECOLHIDA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO GERENTE DA CAIXA ECONÔMICA DE ÁGUA BOA SENHOR CARLOS ROGÉRIO NUNES ARMANDO, REQUERENDO INFORMAÇÕES DO PORQUE OS CAIXAS NÃO RECEBEM BOLETOS DA PRÓPRIA INSTITUIÇÃO, ONDE OS MESMO ORIENTAM QUE SE PROCURE A CASA LOTÉRICA PARA EFETUAR O PAGAMENTO, E AINDA QUE SE TOME PROVIDÊNCIAS EM RELAÇÃO AS PESSOAS QUE SÃO OBRIGADAS A ESPERAREM A ABERTURA DA AGÊNCIA DO LADO DE FORA NO SOL ESCALDANTE.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO ILUSTRÍSSIMO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E FINANÇAS SENHOR FÁBIO WEILER, REQUERENDO SE A NOVAS IMEDIAÇÕES E NOVOS ADITIVOS A PARTIR DA DÉCIMA SEGUNDA MEDIAÇÃO DO CONVÊNIO TT-273/2001-00 DA TRAVESSIA URBANA</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE ÁGUA BOA SENHOR MAURO ROSA DA SILVA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SENHOR LUIZ OMAR PICHETTI, REQUERENDO RELAÇÃO DE MÁQUINAS E VEÍCULOS LEVES E PESADOS POR ANO E MODELO EM FUNCIONAMENTO, SEPARADO POR SECRETÁRIA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DESTE EXPEDIENTE AO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO DE EDUCAÇÃO SENHOR PERMÍNIO PINTO FILHO, REQUERENDO INFORMAÇÕES SOBRE A MATÉRIA VINCULADA NO MÍDIA NEWS &amp;#8220;SEDUC IDENTIFICOU MAIS DE DEZ MIL ALUNOS FANTASMAS NO MATO GROSSO&amp;#8221; EM MATÉRIA DO DIA 24/07/2015, ONDE CITA ÁGUA BOA COMO UM DOS MUNICÍPIOS ENVOLVIDOS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>"RAZÕES DO VETO", EM TODOS OS ARTIGOS APOSTAS AO PROJETO DE LEI LEGISLATIVO Nº 001/2015, DE 16 DE MARÇO DE 2015, APROVADO PELO PLENÁRIO DESTA CASA LEGISLATIVA EM SESSÃO ORDINÁRIA DO DIA 23 DE MARÇO DE 2015, QUE "CRIA NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, O MUSEU DE HISTÓRIA DE ÁGUA BOA-MT"</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA A EMENDA ADITIVA 004/2015 AO PROJETO DE LEI Nº 95/2015.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>TDP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/3102/termo_de_posse_n_068-2015.pdf</t>
+    <t>http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/3102/termo_de_posse_n_068-2015.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR MAURO LUÍS MROJINSKI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5421,67 +5421,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/904/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/923/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1059/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1061/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1063/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/3102/termo_de_posse_n_068-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/904/ccf_000027.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/923/ccf_000026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1059/ccf_000025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1061/ccf_000024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/1063/ccf_000023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aguaboa.mt.leg.br/media/sapl/public/materialegislativa/2015/3102/termo_de_posse_n_068-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>